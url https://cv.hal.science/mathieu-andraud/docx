--- v0 (2026-03-05)
+++ v1 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mathieu Andraud </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the role of environmental factors in the French highly pathogenic avian influenza epizootic in 2022-2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryem Ben Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Salines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fvets.2025.1541019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-05111396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To what extent may the duck population be protected after vaccination against highly pathogenic avian influenza? Contributions from a modelling approach and French field data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Salines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Scoizec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Niqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 68, pp.127905. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vaccine.2025.127905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-05418814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the impact of structural modifications in the construction of surveillance network for Peste des petits ruminants disease in Nigeria: The role of backbone and sentinel nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Mesdour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ijoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad-Bashir Bolajoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Arsevska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Ciss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (11), pp.e0303237. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0303237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of vaccination route (intradermal vs. intramuscular) against porcine reproductive and respiratory syndrome using a modified live vaccine on systemic and mucosal immune response and virus transmission in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Renson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Le Dimna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (1), pp.5. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12917-023-03853-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04413214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spatially-heterogeneous impact of fencing on the African swine fever wavefront in the Korean wild boar population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun-Sik Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eutteum Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Guinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dellicour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 55 (1), pp.163. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-024-01422-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04853938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pig herd management and infection transmission dynamics: a challenge for modellers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, pp.e52. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pci.animsci.100198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the Building of a Surveillance Network for PPR-Like Diseases in Nigeria: Identifying Potential Sentinel Node in a Partially-Known Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Mesdour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ijioma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad-Bashir Bolajoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Arsevska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Ciss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Computational Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Studies in Computational Intelligence, 1142, pp.325-337. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-53499-7_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidating the influence of wild boar density on African swine fever spread in wild boar populations, Italy, 2022–2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B H Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J S Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Vergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Supporting Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (11), </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/sp.efsa.2024.en-9049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three Years of African Swine Fever in South Korea (2019–2021): A Scoping Review of Epidemiological Understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun-Sik Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eutteum Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Vergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023, pp.4686980. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2023/4686980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porcine Epidemic Diarrhea Virus, Surrogate for Coronavirus Decay Measurement in French Coastal Waters and Contribution to Coronavirus Risk Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Contrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bigault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Desdouits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Spectrum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (4), pp.e0184423. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/spectrum.01844-23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04191018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical modeling at the livestock-wildlife interface: scoping review of drivers of disease transmission between species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon H. Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp.1225446. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fvets.2023.1225446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of early single dose vaccination on swine influenza A virus transmission in piglets: From experimental data to mechanistic modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Gorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Quéguiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 41, pp.3119 - 3127. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vaccine.2023.04.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04123704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling African swine fever virus spread in pigs using time‐respective network data: Scientific support for decision makers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pachka Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Hastings Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason A. Galvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69 (5), pp.e2132-e2144. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.14550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03888302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the role of mortality‐based response triggers on the effectiveness of African swine fever control strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Farthing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Paulo Nunes Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Lanzas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69 (4), pp.e532-e546. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.14334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03815003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylodynamic analysis of the highly pathogenic avian influenza H5N8 epidemic in France, 2016–2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debapriyo Chakraborty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Guinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola F. Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69 (5), pp.e1574-e1583. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.14490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03659141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex network analysis to understand trading partnership in French swine production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pachka Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Widgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Apolloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (4), pp.e0266457. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0266457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is a biosecurity measure? A definition proposal for animal production and linked processing operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaus Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Sassu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Prigge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veit Zoche-Golob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15, pp.100433. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.onehlt.2022.100433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03879745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two major epidemics of highly pathogenic avian influenza virus H5N8 and H5N1 in domestic poultry in France, 2020–2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Delacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Scoizec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69 (6), pp.3160-3166. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.14722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03926786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling direct and indirect contact patterns between duck farms in France and their association with the 2016–2017 epidemic of Highly Pathogenic Avian Influenza (H5N8)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billy Bauzile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Guinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventive Veterinary Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 198, pp.105548. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prevetmed.2021.105548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03659158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of habitat fragmentation and hunting activities on African swine fever dynamics among wild boar populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis G. Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pachka Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Baubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventive Veterinary Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 208, pp.105750. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prevetmed.2022.105750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03879845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic and Genetic Evolutions of a Porcine Reproductive and Respiratory Syndrome Modified Live Vaccine after Limited Passages in Pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Eclercy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Renson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hirchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Beven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (4), pp.392. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/vaccines9040392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03471269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring within‐flock transmission dynamics of highly pathogenic avian influenza H5N8 virus in France, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gubbins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Guinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billy Bauzile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattias Delpont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (6), pp.3151-3155. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.14202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic modelling of African swine fever: A systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis G. Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Vergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventive Veterinary Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 191, pp.105358. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prevetmed.2021.105358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical transmission of African swine fever virus by Stomoxys calcitrans : Insights from a mechanistic model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick de Regge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desquesnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (3), pp.1541-1549. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.13824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal clustering and Random Forest models to identify risk factors of African swine fever outbreak in Romania in 2018–2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodora Chesnoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.2098. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-81329-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03455221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCV2 co-infection does not impact PRRSV MLV1 safety but enhances virulence of a PRRSV MLV1-like strain in infected SPF pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Eclercy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Renson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 244, pp.108656. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2020.108656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How mechanistic modelling supports decision making for the control of enzootic infectious diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ezanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Beaunée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32, pp.100398. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epidem.2020.100398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of livestock-associated methicillin resistant Staphylococcus aureus in pig movement networks: Insight from mathematical modeling and French data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Glaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lulla Opatowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31, pp.100389. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epidem.2020.100389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling hepatitis E virus in the pig production sector: Assessment of the technical and behavioural feasibility of on-farm risk mitigation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Teixeira-Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Salines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventive Veterinary Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 175, pp.104866 -. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prevetmed.2019.104866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03488615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of colistin administered before or after inoculation on the transmission of a mcr-1 colistin-resistant Escherichia coli strain between pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Mourand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Le Devendec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 230, pp.164 - 170. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2019.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03485720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of porcine circovirus type 2 (PCV2) infection on hepatitis E virus (HEV) infection and transmission under experimental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Salines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Grasland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 234, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2019.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural viral co-infections in pig herds affect hepatitis e virus (hev) infection dynamics and increase the risk of contaminated livers at slaughter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Salines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dumarest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 66 (5), pp.1930-1945. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.13224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistent viremia and presence of hepatitis e virus rna in pig muscle meat after experimental co-infection with porcine reproductive and respiratory syndrome virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Salines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Demange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Stephant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Renson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 292, pp.144-149. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2018.12.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating Parameters Related to the Lifespan of Passively Transferred and Vaccine-Induced Porcine Reproductive and Respiratory Syndrome Virus Type I Antibodies by Modeling Field Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Renson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Eono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5, pp.article 9. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fvets.2018.00009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04818231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment maîtriser la persistance enzootique de virus influenza A porcins en élevage ? L'apport de la modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Cador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willem Lander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Epidémiologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 82, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-01704794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are French pig farmers and veterinarians knowledgeable about emerging foodborne pathogens? The case of hepatitis E virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Salines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Http://www.Sites.Univ-Rennes2.Fr/crpcc/index.Php?rub=fiche&iduser=386 Terrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventive Veterinary Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 156, pp.1 - 7. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prevetmed.2018.04.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Better horizontal transmission of a US non-InDel strain compared with a French InDel strain of porcine epidemic diarrhoea virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gallien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Lediguerher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (6), pp.1720-1732. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.12945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of endemic swine flu persistence in farrow-to-finish pig farms: a stochastic metapopulation modeling assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Cador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lander Willem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48 (1), pp.58. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-017-0462-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the epidemiology of hepatitis E virus (HEV) within the swine reservoir to public health risk mitigation strategies: a comprehensive review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Salines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48 (1), pp.31. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-017-0436-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternally-derived antibodies do not prevent transmission of swine influenza A virus between pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Cador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 47 (1), pp.86. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-016-0365-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hepatitis E virus chronic infection of swine co-infected with Porcine Reproductive and Respiratory Syndrome Virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Salines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Eono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Renson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 46 (1), pp.55. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-015-0207-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early-life hepatitis E infection in pigs: the importance of maternally-derived antibodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maribel Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Pavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (8), pp.e105527. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0105527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct contact and environmental contaminations are responsible for HEV transmission in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dumarest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Cariolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Aylaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 44, pp.102. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1297-9716-44-102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fitness of macrolide resistant Campylobacter coli and Campylobacter jejuni.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salman Zeitouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennola Ermel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Drug Resistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (2), pp.101-108. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/mdr.2011.0188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of transmission parameters of a fluoroquinolone-resistant Escherichia coli strain between pigs in experimental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Laurentie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 42 (1), pp.44-51. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1297-9716-42-44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling PCV2 infection within a farrow-to-finish pig farm.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Leon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pig Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the time-dependent transmission rate for porcine circovirus type 2 (PCV2) in pigs using data from serial transmission experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grasland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Cariolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Society Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6 (30), pp.39-50. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsif.2008.0210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of husbandry and control measures on porcine circovirustype 2 (PCV-2) dynamics within a farrow-to-finish pig farm:A modelling approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grasland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Jestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventive Veterinary Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 92 (1-2), pp.38-51. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prevetmed.2009.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of porcine circovirus type 2 (PCV-2) within- and between-pen transmission in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Grasland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Cariolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Jestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 39 (5), pp.43. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/vetres:2008020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00902930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de la grippe récurrente H1avN1 à travers la vaccination des porcelets et le contrôle des agents de co-infection dans un élevage naisseur-engraisseur breton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Trombani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Ropars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56èmes Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ifip; INRAE, Feb 2024, Saint-Malo (FR), France. pp.59-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epizootie d’Influenza Aviaire Hautement Pathogène en France en 2022-2023 : importance des facteurs environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryem Ben Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Bouquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Tours, France. pp.236-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la virémie et des capacités de transmission des vaccins vivants atténués contre le syndrome dysgénésique et respiratoire porcin pour une meilleure prévention des risques de recombinaison entre souches vaccinales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Renson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Le Dimna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVèmes Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de Virologie (SFV), Apr 2023, Paris, France. pp.98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04471399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la propagation de la peste porcine africaine : appui scientifique auprès des décideurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pachka Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Hastings Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54èmes Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ifip; Inrae, Feb 2022, Paris, France. pp.345-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04081897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling spatial and temporal structure in batch rearing modeling for understanding the spread of the swine influenza A virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the Society for Veterinary Epidemiology and Preventive Medicine (SVEPM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Belfast (Northern Ireland), Ireland. pp.177-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidating African Swine Fever transmission patterns between domestic pigs and wild boar in Romania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Hastings Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the Society for Veterinary Epidemiology and Preventive Medicine (SVEPM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Belfast (Northern Ireland), Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04081915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation du virus de l'hépatite E de la case à la filière : analyse de réseaux complexes et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pachka Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Widgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Apolloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ifip; Inrae, Feb 2022, Online, France. pp.339-344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03845204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swine influenza vaccination impairment in pigs with maternally derived antibodies: From experimental to in-silico modelling evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Quéguiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Symposium of Porcine Health Management (ESPHM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Budapest, Hungary. pp.62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of PRRS MLV viremia and transmission for a better prevention of recombination between vaccine strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Renson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Le Dimna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Symposium of Porcine Health Management (ESPHM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Budapest, Hungary. pp.77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A declarative modelling language for the design of complex structured agent-based epidemiological models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Practical Applications of Agents and Multi-Agent Systems (PAAMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, L'Aquila, Italy. pp.385-396, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-18192-4_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'organisation comme Design Pattern dans les systèmes multi-agents multi-niveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents (JFSMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bordeaux, France. pp.73-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organization as a Multi-level Design Pattern for Agent-based Simulation of Complex Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Agents and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Online Streaming, France. pp.232-241, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010223202320241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissémination du virus de l’hépatite E dans le sang et les muscles d’animaux co-infectés avec le virus du syndrome dysgénésique et respiratoire porcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Salines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Demange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Stéphant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Renson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXes Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Virologie, Mar 2018, Paris, France. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/vir.2018.0730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de la transmission horizontale d’une souche française InDel et d’une souche US non-InDel de virus de la diarrhée épidémique porcine (PEDV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gallien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Lediguerher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Journées Francophones de Virologie 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Virologie (SFV). FRA., Mar 2018, Paris, France. 148 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the horizontal transmission of a French InDel strain and a US non InDel strain of porcine epidemic diarrhea virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gallien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bigault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Epizone Annual Meeting : Crossing barriers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail (ANSES). FRA., Sep 2017, Paris, France. 190 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test and calibration of RF circuits using built-in non-intrusive sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dimakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Stratigopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Simeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Computer Society Annual Symposium on VLSI (ISVLSI'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Montpellier, France. pp.627</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of hypothesis in epidemiological modelling : application to pathogen spread within pig herds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Lurette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Belloc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Veterinary Epidemiology and Preventive Medicine (SVEPM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing French farmers' perceptions and attitudes towards zoonotic risk posed by Highly Pathogenic Avian Influenza (HPAI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryem Ben Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Scoizec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lebouquin-Leneveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium ONE Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Saint-Brieuc, France, France. pp.65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04910405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal field studies revealed co-circulation of several swine influenza virus subtypes and viral persistence in pig herds with pre-existing immunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Thiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Deblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European Symposium of Porcine Health Management (ESPHM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Thessaloniki, Greece. , pp.277, 2023, European Symposium of Porcine Health Management (ESPHM)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the dynamics and evolution of swine influenza viruses in endemically infected pig herds: Coordinated longitudinal studies in six european countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateu de Antonio Enrique Maria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Everett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Chiapponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timm Harder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European Symposium of Porcine Health Management (ESPHM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Thessaloniki, Greece. , pp.318, 2023, European Symposium of Porcine Health Management (ESPHM)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser la propagation et la maîtrise de maladies dans les élevages fortement structurés : application à la conduite en bandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département de Santé Animale (JAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Anglet, France. pp.P.07, Journées d'Animation Scientifique du Département de Santé Animale (JAS)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multihost epidemic modelling of African Swine Fever: Disease control insights at the domestic-wildlife interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Hastings Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th EPIZONE Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Barcelona, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04082810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organization as a multi-level design pattern for agent-based simulation of complex systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques de l'École doctorale EGAAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of within and between-pen transmission of porcine epidemic diarrhea virus InDel strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gallien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bigault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Nidovirus Symposium (Nido2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Kansas City, United States. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of different batch-rearing systems on swine influenza virus (SIV) spread and persistence in farrow-to- finish farms using a stochastic modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Cador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium of Porcine Health Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pig herd management and infection transmission dynamics: a challenge for modellers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of coronavirus decay in French coastal water and application to SARS-CoV-2 risk evaluation using Porcine Epidemic Diarrhea Virus as surrogate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Contrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bigault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Desdouits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04470207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demande d’avis relatif à l’évaluation des risques pour la santé publique et la santé animale liés à la transmission inter-espèces (être humain-animal et animal-être humain) des virus influenza en élevage porcin et les mesures de surveillance et de prévention à mettre en œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Belloc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle Bernard-Stoecklin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Renois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2021-SA-0195, Anses. 2024, 306 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04859478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à «l'évaluation des mesures de gestion relatives à l'influenza aviaire en Vendée et dans les départements limitrophes » - 2ème partie - Réponse à la question 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehorter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariette Ducatez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n° 2022-SA-0039 (1ère partie), Anses. 2022, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03924031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à «l'évaluation des mesures de gestion relatives à l'influenza aviaire en Vendée et dans les départements limitrophes » 1ère partie – Réponse à la question 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehorter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariette Ducatez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n° 2022-SA-0039 (1ère partie), Anses. 2022, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03923991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à « la possibilité de levée de la zone tampon mise en place dans le Sud-Ouest »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehorter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariette Ducatez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durand Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n° 2021-SA-0023, Anses. 2021, 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03668801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation en épidémiologie vétérinaire: Développements méthodologiques et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04569943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId297"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mathieu Andraud </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-host mechanistic model of African swine fever emergence and control in Romania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Mortasivu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 17 (1), pp.2659. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-026-70769-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-05594504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To what extent may the duck population be protected after vaccination against highly pathogenic avian influenza? Contributions from a modelling approach and French field data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Salines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Scoizec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Niqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 68, pp.127905. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vaccine.2025.127905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-05418814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the role of environmental factors in the French highly pathogenic avian influenza epizootic in 2022-2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryem Ben Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Salines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fvets.2025.1541019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-05111396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidating the influence of wild boar density on African swine fever spread in wild boar populations, Italy, 2022–2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B H Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J S Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Vergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Supporting Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (11), </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/sp.efsa.2024.en-9049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pig herd management and infection transmission dynamics: a challenge for modellers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, pp.e52. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pci.animsci.100198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the impact of structural modifications in the construction of surveillance network for Peste des petits ruminants disease in Nigeria: The role of backbone and sentinel nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Mesdour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ijoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad-Bashir Bolajoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Arsevska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Ciss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (11), pp.e0303237. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0303237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of vaccination route (intradermal vs. intramuscular) against porcine reproductive and respiratory syndrome using a modified live vaccine on systemic and mucosal immune response and virus transmission in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Renson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Le Dimna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (1), pp.5. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12917-023-03853-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04413214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spatially-heterogeneous impact of fencing on the African swine fever wavefront in the Korean wild boar population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun-Sik Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eutteum Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Guinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dellicour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 55 (1), pp.163. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-024-01422-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04853938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the Building of a Surveillance Network for PPR-Like Diseases in Nigeria: Identifying Potential Sentinel Node in a Partially-Known Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Mesdour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ijioma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad-Bashir Bolajoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Arsevska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Ciss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Computational Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Studies in Computational Intelligence, 1142, pp.325-337. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-53499-7_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical modeling at the livestock-wildlife interface: scoping review of drivers of disease transmission between species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon H. Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp.1225446. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fvets.2023.1225446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of early single dose vaccination on swine influenza A virus transmission in piglets: From experimental data to mechanistic modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Gorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Quéguiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 41, pp.3119 - 3127. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vaccine.2023.04.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04123704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porcine Epidemic Diarrhea Virus, Surrogate for Coronavirus Decay Measurement in French Coastal Waters and Contribution to Coronavirus Risk Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Contrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bigault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Desdouits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Spectrum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (4), pp.e0184423. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/spectrum.01844-23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04191018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three Years of African Swine Fever in South Korea (2019–2021): A Scoping Review of Epidemiological Understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun-Sik Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eutteum Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Vergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023, pp.4686980. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2023/4686980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of habitat fragmentation and hunting activities on African swine fever dynamics among wild boar populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis G. Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pachka Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Baubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventive Veterinary Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 208, pp.105750. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prevetmed.2022.105750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03879845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the role of mortality‐based response triggers on the effectiveness of African swine fever control strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Farthing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Paulo Nunes Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Lanzas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69 (4), pp.e532-e546. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.14334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03815003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex network analysis to understand trading partnership in French swine production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pachka Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Widgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Apolloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (4), pp.e0266457. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0266457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylodynamic analysis of the highly pathogenic avian influenza H5N8 epidemic in France, 2016–2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debapriyo Chakraborty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Guinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola F. Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69 (5), pp.e1574-e1583. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.14490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03659141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling African swine fever virus spread in pigs using time‐respective network data: Scientific support for decision makers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pachka Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Hastings Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason A. Galvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69 (5), pp.e2132-e2144. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.14550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03888302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is a biosecurity measure? A definition proposal for animal production and linked processing operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaus Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Sassu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Prigge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veit Zoche-Golob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15, pp.100433. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.onehlt.2022.100433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03879745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two major epidemics of highly pathogenic avian influenza virus H5N8 and H5N1 in domestic poultry in France, 2020–2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Delacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Scoizec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69 (6), pp.3160-3166. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.14722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03926786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling direct and indirect contact patterns between duck farms in France and their association with the 2016–2017 epidemic of Highly Pathogenic Avian Influenza (H5N8)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billy Bauzile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Guinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventive Veterinary Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 198, pp.105548. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prevetmed.2021.105548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03659158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal clustering and Random Forest models to identify risk factors of African swine fever outbreak in Romania in 2018–2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodora Chesnoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.2098. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-81329-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03455221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic modelling of African swine fever: A systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis G. Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Vergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventive Veterinary Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 191, pp.105358. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prevetmed.2021.105358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic and Genetic Evolutions of a Porcine Reproductive and Respiratory Syndrome Modified Live Vaccine after Limited Passages in Pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Eclercy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Renson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hirchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Beven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (4), pp.392. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/vaccines9040392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03471269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring within‐flock transmission dynamics of highly pathogenic avian influenza H5N8 virus in France, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gubbins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Guinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billy Bauzile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattias Delpont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (6), pp.3151-3155. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.14202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical transmission of African swine fever virus by Stomoxys calcitrans : Insights from a mechanistic model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick de Regge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desquesnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (3), pp.1541-1549. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.13824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling hepatitis E virus in the pig production sector: Assessment of the technical and behavioural feasibility of on-farm risk mitigation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Teixeira-Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Salines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventive Veterinary Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 175, pp.104866 -. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prevetmed.2019.104866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03488615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of livestock-associated methicillin resistant Staphylococcus aureus in pig movement networks: Insight from mathematical modeling and French data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Glaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lulla Opatowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31, pp.100389. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epidem.2020.100389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCV2 co-infection does not impact PRRSV MLV1 safety but enhances virulence of a PRRSV MLV1-like strain in infected SPF pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Eclercy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Renson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 244, pp.108656. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2020.108656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How mechanistic modelling supports decision making for the control of enzootic infectious diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ezanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Beaunée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32, pp.100398. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epidem.2020.100398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of porcine circovirus type 2 (PCV2) infection on hepatitis E virus (HEV) infection and transmission under experimental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Salines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Grasland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 234, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2019.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of colistin administered before or after inoculation on the transmission of a mcr-1 colistin-resistant Escherichia coli strain between pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Mourand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Le Devendec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 230, pp.164 - 170. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2019.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03485720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural viral co-infections in pig herds affect hepatitis e virus (hev) infection dynamics and increase the risk of contaminated livers at slaughter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Salines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dumarest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 66 (5), pp.1930-1945. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.13224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistent viremia and presence of hepatitis e virus rna in pig muscle meat after experimental co-infection with porcine reproductive and respiratory syndrome virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Salines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Demange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Stephant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Renson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 292, pp.144-149. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2018.12.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are French pig farmers and veterinarians knowledgeable about emerging foodborne pathogens? The case of hepatitis E virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Salines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Http://www.Sites.Univ-Rennes2.Fr/crpcc/index.Php?rub=fiche&iduser=386 Terrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventive Veterinary Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 156, pp.1 - 7. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prevetmed.2018.04.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating Parameters Related to the Lifespan of Passively Transferred and Vaccine-Induced Porcine Reproductive and Respiratory Syndrome Virus Type I Antibodies by Modeling Field Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Renson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Eono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5, pp.article 9. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fvets.2018.00009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04818231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment maîtriser la persistance enzootique de virus influenza A porcins en élevage ? L'apport de la modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Cador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willem Lander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Epidémiologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 82, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-01704794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Better horizontal transmission of a US non-InDel strain compared with a French InDel strain of porcine epidemic diarrhoea virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gallien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Lediguerher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (6), pp.1720-1732. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.12945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of endemic swine flu persistence in farrow-to-finish pig farms: a stochastic metapopulation modeling assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Cador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lander Willem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48 (1), pp.58. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-017-0462-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the epidemiology of hepatitis E virus (HEV) within the swine reservoir to public health risk mitigation strategies: a comprehensive review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Salines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48 (1), pp.31. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-017-0436-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternally-derived antibodies do not prevent transmission of swine influenza A virus between pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Cador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 47 (1), pp.86. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-016-0365-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hepatitis E virus chronic infection of swine co-infected with Porcine Reproductive and Respiratory Syndrome Virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Salines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Eono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Renson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 46 (1), pp.55. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-015-0207-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early-life hepatitis E infection in pigs: the importance of maternally-derived antibodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maribel Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Pavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (8), pp.e105527. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0105527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct contact and environmental contaminations are responsible for HEV transmission in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dumarest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Cariolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Aylaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 44, pp.102. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1297-9716-44-102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fitness of macrolide resistant Campylobacter coli and Campylobacter jejuni.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salman Zeitouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennola Ermel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Drug Resistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (2), pp.101-108. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/mdr.2011.0188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of transmission parameters of a fluoroquinolone-resistant Escherichia coli strain between pigs in experimental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Laurentie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 42 (1), pp.44-51. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1297-9716-42-44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the time-dependent transmission rate for porcine circovirus type 2 (PCV2) in pigs using data from serial transmission experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grasland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Cariolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Society Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6 (30), pp.39-50. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsif.2008.0210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling PCV2 infection within a farrow-to-finish pig farm.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Leon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pig Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of husbandry and control measures on porcine circovirustype 2 (PCV-2) dynamics within a farrow-to-finish pig farm:A modelling approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grasland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Jestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventive Veterinary Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 92 (1-2), pp.38-51. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prevetmed.2009.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of porcine circovirus type 2 (PCV-2) within- and between-pen transmission in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Grasland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Cariolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Jestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 39 (5), pp.43. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/vetres:2008020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00902930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de la grippe récurrente H1avN1 à travers la vaccination des porcelets et le contrôle des agents de co-infection dans un élevage naisseur-engraisseur breton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Trombani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Ropars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56èmes Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ifip; INRAE, Feb 2024, Saint-Malo (FR), France. pp.59-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epizootie d’Influenza Aviaire Hautement Pathogène en France en 2022-2023 : importance des facteurs environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryem Ben Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Bouquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Tours, France. pp.236-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la virémie et des capacités de transmission des vaccins vivants atténués contre le syndrome dysgénésique et respiratoire porcin pour une meilleure prévention des risques de recombinaison entre souches vaccinales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Renson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Le Dimna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVèmes Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de Virologie (SFV), Apr 2023, Paris, France. pp.98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04471399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A declarative modelling language for the design of complex structured agent-based epidemiological models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Practical Applications of Agents and Multi-Agent Systems (PAAMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, L'Aquila, Italy. pp.385-396, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-18192-4_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling spatial and temporal structure in batch rearing modeling for understanding the spread of the swine influenza A virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the Society for Veterinary Epidemiology and Preventive Medicine (SVEPM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Belfast (Northern Ireland), Ireland. pp.177-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidating African Swine Fever transmission patterns between domestic pigs and wild boar in Romania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Hastings Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the Society for Veterinary Epidemiology and Preventive Medicine (SVEPM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Belfast (Northern Ireland), Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04081915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la propagation de la peste porcine africaine : appui scientifique auprès des décideurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pachka Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Hastings Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54èmes Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ifip; Inrae, Feb 2022, Paris, France. pp.345-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04081897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swine influenza vaccination impairment in pigs with maternally derived antibodies: From experimental to in-silico modelling evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Quéguiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Symposium of Porcine Health Management (ESPHM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Budapest, Hungary. pp.62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation du virus de l'hépatite E de la case à la filière : analyse de réseaux complexes et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pachka Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Widgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Apolloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ifip; Inrae, Feb 2022, Online, France. pp.339-344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03845204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of PRRS MLV viremia and transmission for a better prevention of recombination between vaccine strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Renson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Le Dimna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Symposium of Porcine Health Management (ESPHM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Budapest, Hungary. pp.77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'organisation comme Design Pattern dans les systèmes multi-agents multi-niveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents (JFSMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bordeaux, France. pp.73-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organization as a Multi-level Design Pattern for Agent-based Simulation of Complex Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Agents and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Online Streaming, France. pp.232-241, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010223202320241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissémination du virus de l’hépatite E dans le sang et les muscles d’animaux co-infectés avec le virus du syndrome dysgénésique et respiratoire porcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Salines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Demange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Stéphant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Renson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXes Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Virologie, Mar 2018, Paris, France. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/vir.2018.0730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de la transmission horizontale d’une souche française InDel et d’une souche US non-InDel de virus de la diarrhée épidémique porcine (PEDV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gallien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Lediguerher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Journées Francophones de Virologie 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Virologie (SFV). FRA., Mar 2018, Paris, France. 148 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the horizontal transmission of a French InDel strain and a US non InDel strain of porcine epidemic diarrhea virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gallien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bigault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Epizone Annual Meeting : Crossing barriers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail (ANSES). FRA., Sep 2017, Paris, France. 190 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test and calibration of RF circuits using built-in non-intrusive sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dimakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Stratigopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Simeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Computer Society Annual Symposium on VLSI (ISVLSI'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Montpellier, France. pp.627</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of hypothesis in epidemiological modelling : application to pathogen spread within pig herds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Lurette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Belloc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Veterinary Epidemiology and Preventive Medicine (SVEPM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing French farmers' perceptions and attitudes towards zoonotic risk posed by Highly Pathogenic Avian Influenza (HPAI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryem Ben Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Scoizec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lebouquin-Leneveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium ONE Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Saint-Brieuc, France, France. pp.65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04910405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the dynamics and evolution of swine influenza viruses in endemically infected pig herds: Coordinated longitudinal studies in six european countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateu de Antonio Enrique Maria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Everett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Chiapponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timm Harder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European Symposium of Porcine Health Management (ESPHM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Thessaloniki, Greece. , pp.318, 2023, European Symposium of Porcine Health Management (ESPHM)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal field studies revealed co-circulation of several swine influenza virus subtypes and viral persistence in pig herds with pre-existing immunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Thiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Deblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European Symposium of Porcine Health Management (ESPHM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Thessaloniki, Greece. , pp.277, 2023, European Symposium of Porcine Health Management (ESPHM)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multihost epidemic modelling of African Swine Fever: Disease control insights at the domestic-wildlife interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Hastings Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th EPIZONE Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Barcelona, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04082810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser la propagation et la maîtrise de maladies dans les élevages fortement structurés : application à la conduite en bandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département de Santé Animale (JAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Anglet, France. pp.P.07, Journées d'Animation Scientifique du Département de Santé Animale (JAS)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organization as a multi-level design pattern for agent-based simulation of complex systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques de l'École doctorale EGAAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of within and between-pen transmission of porcine epidemic diarrhea virus InDel strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gallien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bigault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Nidovirus Symposium (Nido2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Kansas City, United States. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of different batch-rearing systems on swine influenza virus (SIV) spread and persistence in farrow-to- finish farms using a stochastic modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Cador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium of Porcine Health Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of coronavirus decay in French coastal water and application to SARS-CoV-2 risk evaluation using Porcine Epidemic Diarrhea Virus as surrogate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Contrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bigault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Desdouits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04470207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pig herd management and infection transmission dynamics: a challenge for modellers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demande d’avis relatif à l’évaluation des risques pour la santé publique et la santé animale liés à la transmission inter-espèces (être humain-animal et animal-être humain) des virus influenza en élevage porcin et les mesures de surveillance et de prévention à mettre en œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Belloc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle Bernard-Stoecklin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Renois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2021-SA-0195, Anses. 2024, 306 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04859478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à «l'évaluation des mesures de gestion relatives à l'influenza aviaire en Vendée et dans les départements limitrophes » - 2ème partie - Réponse à la question 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehorter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariette Ducatez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n° 2022-SA-0039 (1ère partie), Anses. 2022, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03924031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à «l'évaluation des mesures de gestion relatives à l'influenza aviaire en Vendée et dans les départements limitrophes » 1ère partie – Réponse à la question 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehorter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariette Ducatez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n° 2022-SA-0039 (1ère partie), Anses. 2022, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03923991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à « la possibilité de levée de la zone tampon mise en place dans le Sud-Ouest »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehorter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariette Ducatez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durand Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n° 2021-SA-0023, Anses. 2021, 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03668801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation en épidémiologie vétérinaire: Développements méthodologiques et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04569943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId301"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05111396v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryem Ben Salem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andraud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bougeard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Allain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Salines" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2025.1541019" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05418814v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Scoizec" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Schmitz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Niqueux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2025.127905" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893378v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Mesdour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ijoma" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad-Bashir Bolajoko" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Arsevska" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ciss" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0303237" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04413214v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Renson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mah&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Le Dimna" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paboeuf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-023-03853-4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853938v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Sik Lim" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Vergne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eutteum Kim" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guinat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dellicour" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-024-01422-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04592902v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Sicard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.animsci.100198" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551625v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ijioma" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53499-7_26" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-04912032v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B H Hayes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J S Lim" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andraud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/sp.efsa.2024.en-9049" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04055541v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2023/4686980" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04191018v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Contrant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bigault" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desdouits" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rocq" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01844-23" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223851v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon H. Hayes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rose" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2023.1225446" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04123704v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Herv&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gorin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Barbier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Qu&#233;guiner" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2023.04.018" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03888302v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pachka Hammami" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Hastings Hayes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason A. Galvis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.14550" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03815003v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Machado" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Farthing" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Paulo Nunes Lopes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Lanzas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.14334" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03659141v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debapriyo Chakraborty" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola F. M&#252;ller" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Briand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.14490" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652449v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Widgren" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Grosbois" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Apolloni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0266457" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03879745v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus Huber" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Sassu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Prigge" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veit Zoche-Golob" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.onehlt.2022.100433" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03926786v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lambert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Durand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Delacourt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.14722" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03659158v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Bauzile" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Sicard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2021.105548" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03879845v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis G. Salazar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Hayes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baubet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2022.105750" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03471269v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Eclercy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hirchaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beven" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines9040392" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03479732v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gubbins" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Delpont" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.14202" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03475391v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2021.105358" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958879v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bonnet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick de Regge" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Desquesnes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.13824" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03455221v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodora Chesnoiu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-81329-x" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02561973v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Bernard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2020.108656" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02895529v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Beaun&#233;e" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoch" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Krebs" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epidem.2020.100398" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02549524v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bastard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chauvin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Glaser" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lulla Opatowski" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epidem.2020.100389" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488615v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Teixeira-Costa" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2019.104866" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485720v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Mourand" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jouy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Devendec" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2019.02.002" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02981988v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pellerin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Grasland" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2019.05.010" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617859v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dumarest" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Barnaud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.13224" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628551v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Demange" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Stephant" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourry" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2018.12.023" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04818231v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fablet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Eono" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2018.00009" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01704794v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Cador" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Lander" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880372v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Http://www.Sites.Univ-Rennes2.Fr/crpcc/index.Php?rub=fiche&amp;iduser=386 Terrade" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2018.04.015" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L3Z9MGML-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621403v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gallien" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Moro" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Lediguerher" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Morin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12945" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973472v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lander Willem" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-017-0462-1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527842v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-017-0436-3" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390830v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Herv&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gorin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-016-0365-6" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326795v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-015-0207-y" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637873v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Casas" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pavio" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0105527" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652630v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Cariolet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Aylaj" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-44-102" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796472v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salman Zeitouni" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennola Ermel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kempf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/mdr.2011.0188" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075725v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laurentie" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sanders" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Roux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-42-44" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448719v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Madec" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rose" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Leon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Pierre" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370911v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grasland" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Durand" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jestin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2008.0210" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448713v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Jestin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2009.07.009" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XSPR4HGR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902930v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Durand" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2008020" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449444v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Trombani" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ropars" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04539486v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bouquin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04471399v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04081897v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790020v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04081915v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03845204v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484132v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Qu&#233;guiner" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484117v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790017v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18192-4_31" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03665779v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342052v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010223202320241" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506499v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l St&#233;phant" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2018.0730" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738367v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734621v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Morin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393848v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dimakos" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abdallah" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Stratigopoulos" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Simeu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751887v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lurette" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belloc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04910405v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lebouquin-Leneveu" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Thomas" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484258v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Thiroux" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Richard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Deblanc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484290v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Simon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateu de Antonio Enrique Maria" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Everett" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Chiapponi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timm Harder" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03841995v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082810v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934131v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787167v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Berri" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402893v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mah&#233;" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04464917v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04470207v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04859478v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Bernard-Stoecklin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Haddad" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Renois" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03924031v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Dufour" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dehorter" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Ducatez" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03923991v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03668801v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durand Benoit" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/tel-04569943v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05594504v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Hayes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Vergne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rose" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Mortasivu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andraud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-026-70769-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05418814v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Salines" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Scoizec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Schmitz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Niqueux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2025.127905" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05111396v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryem Ben Salem" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bougeard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Allain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2025.1541019" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-04912032v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B H Hayes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J S Lim" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andraud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/sp.efsa.2024.en-9049" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04592902v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Sicard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.animsci.100198" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893378v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Mesdour" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ijoma" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad-Bashir Bolajoko" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Arsevska" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ciss" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0303237" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04413214v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Renson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mah&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Le Dimna" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paboeuf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-023-03853-4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853938v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Sik Lim" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eutteum Kim" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guinat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dellicour" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-024-01422-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551625v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ijioma" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53499-7_26" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223851v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon H. Hayes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2023.1225446" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04123704v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Herv&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gorin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Barbier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Qu&#233;guiner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2023.04.018" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04191018v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Contrant" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bigault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desdouits" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rocq" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01844-23" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04055541v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2023/4686980" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03879845v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis G. Salazar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pachka Hammami" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baubet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2022.105750" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03815003v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Machado" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Farthing" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Paulo Nunes Lopes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Lanzas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.14334" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652449v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Widgren" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Grosbois" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Apolloni" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0266457" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03659141v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debapriyo Chakraborty" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola F. M&#252;ller" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Briand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.14490" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03888302v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Hastings Hayes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason A. Galvis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.14550" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03879745v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus Huber" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Sassu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Prigge" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veit Zoche-Golob" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.onehlt.2022.100433" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03926786v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lambert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Durand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Delacourt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.14722" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03659158v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Bauzile" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Sicard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2021.105548" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03455221v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodora Chesnoiu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-81329-x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03475391v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2021.105358" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03471269v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Eclercy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hirchaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beven" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines9040392" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03479732v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gubbins" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Delpont" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.14202" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958879v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bonnet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick de Regge" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Desquesnes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.13824" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488615v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Teixeira-Costa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2019.104866" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02549524v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bastard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chauvin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Glaser" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lulla Opatowski" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epidem.2020.100389" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02561973v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Bernard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2020.108656" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02895529v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Beaun&#233;e" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoch" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Krebs" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epidem.2020.100398" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02981988v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pellerin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Grasland" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2019.05.010" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485720v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Mourand" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jouy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Devendec" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2019.02.002" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617859v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dumarest" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Barnaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.13224" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628551v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Demange" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Stephant" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourry" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2018.12.023" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSCLS3ZJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880372v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Http://www.Sites.Univ-Rennes2.Fr/crpcc/index.Php?rub=fiche&amp;iduser=386 Terrade" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2018.04.015" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L3Z9MGML-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04818231v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fablet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Eono" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2018.00009" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01704794v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Cador" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Lander" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621403v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gallien" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Moro" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Lediguerher" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Morin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12945" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973472v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lander Willem" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-017-0462-1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527842v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-017-0436-3" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390830v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Herv&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gorin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-016-0365-6" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326795v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-015-0207-y" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637873v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Casas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pavio" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0105527" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652630v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Cariolet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Aylaj" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-44-102" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796472v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salman Zeitouni" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennola Ermel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kempf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/mdr.2011.0188" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075725v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laurentie" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sanders" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Roux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-42-44" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370911v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grasland" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Durand" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jestin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2008.0210" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448719v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Madec" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rose" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Leon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Pierre" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448713v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Jestin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2009.07.009" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XSPR4HGR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902930v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Durand" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2008020" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449444v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Trombani" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ropars" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04539486v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bouquin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04471399v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790017v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18192-4_31" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790020v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04081915v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04081897v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484132v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Qu&#233;guiner" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03845204v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484117v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03665779v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342052v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010223202320241" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506499v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l St&#233;phant" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2018.0730" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738367v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734621v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Morin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393848v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dimakos" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abdallah" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Stratigopoulos" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Simeu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751887v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lurette" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belloc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04910405v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lebouquin-Leneveu" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Thomas" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484290v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Simon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateu de Antonio Enrique Maria" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Everett" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Chiapponi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timm Harder" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484258v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Thiroux" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Richard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Deblanc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082810v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03841995v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934131v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787167v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Berri" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402893v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mah&#233;" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04470207v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04464917v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04859478v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Bernard-Stoecklin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Haddad" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Renois" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03924031v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Dufour" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dehorter" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Ducatez" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03923991v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03668801v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durand Benoit" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/tel-04569943v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>