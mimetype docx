--- v1 (2026-05-06)
+++ v2 (2026-05-27)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mathieu Andraud </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-host mechanistic model of African swine fever emergence and control in Romania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Mortasivu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 17 (1), pp.2659. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-026-70769-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-05594504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To what extent may the duck population be protected after vaccination against highly pathogenic avian influenza? Contributions from a modelling approach and French field data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Salines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Scoizec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Niqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 68, pp.127905. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vaccine.2025.127905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-05418814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the role of environmental factors in the French highly pathogenic avian influenza epizootic in 2022-2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryem Ben Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Salines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fvets.2025.1541019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-05111396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidating the influence of wild boar density on African swine fever spread in wild boar populations, Italy, 2022–2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B H Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J S Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Vergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Supporting Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (11), </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/sp.efsa.2024.en-9049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pig herd management and infection transmission dynamics: a challenge for modellers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, pp.e52. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pci.animsci.100198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the impact of structural modifications in the construction of surveillance network for Peste des petits ruminants disease in Nigeria: The role of backbone and sentinel nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Mesdour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ijoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad-Bashir Bolajoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Arsevska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Ciss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (11), pp.e0303237. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0303237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of vaccination route (intradermal vs. intramuscular) against porcine reproductive and respiratory syndrome using a modified live vaccine on systemic and mucosal immune response and virus transmission in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Renson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Le Dimna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (1), pp.5. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12917-023-03853-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04413214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spatially-heterogeneous impact of fencing on the African swine fever wavefront in the Korean wild boar population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun-Sik Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eutteum Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Guinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dellicour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 55 (1), pp.163. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-024-01422-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04853938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the Building of a Surveillance Network for PPR-Like Diseases in Nigeria: Identifying Potential Sentinel Node in a Partially-Known Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Mesdour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ijioma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad-Bashir Bolajoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Arsevska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Ciss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Computational Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Studies in Computational Intelligence, 1142, pp.325-337. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-53499-7_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical modeling at the livestock-wildlife interface: scoping review of drivers of disease transmission between species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon H. Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp.1225446. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fvets.2023.1225446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of early single dose vaccination on swine influenza A virus transmission in piglets: From experimental data to mechanistic modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Gorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Quéguiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 41, pp.3119 - 3127. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vaccine.2023.04.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04123704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porcine Epidemic Diarrhea Virus, Surrogate for Coronavirus Decay Measurement in French Coastal Waters and Contribution to Coronavirus Risk Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Contrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bigault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Desdouits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Spectrum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (4), pp.e0184423. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/spectrum.01844-23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04191018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three Years of African Swine Fever in South Korea (2019–2021): A Scoping Review of Epidemiological Understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun-Sik Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eutteum Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Vergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023, pp.4686980. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2023/4686980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of habitat fragmentation and hunting activities on African swine fever dynamics among wild boar populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis G. Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pachka Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Baubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventive Veterinary Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 208, pp.105750. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prevetmed.2022.105750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03879845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the role of mortality‐based response triggers on the effectiveness of African swine fever control strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Farthing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Paulo Nunes Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Lanzas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69 (4), pp.e532-e546. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.14334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03815003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex network analysis to understand trading partnership in French swine production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pachka Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Widgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Apolloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (4), pp.e0266457. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0266457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylodynamic analysis of the highly pathogenic avian influenza H5N8 epidemic in France, 2016–2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debapriyo Chakraborty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Guinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola F. Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69 (5), pp.e1574-e1583. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.14490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03659141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling African swine fever virus spread in pigs using time‐respective network data: Scientific support for decision makers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pachka Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Hastings Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason A. Galvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69 (5), pp.e2132-e2144. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.14550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03888302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is a biosecurity measure? A definition proposal for animal production and linked processing operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaus Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Sassu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Prigge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veit Zoche-Golob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15, pp.100433. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.onehlt.2022.100433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03879745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two major epidemics of highly pathogenic avian influenza virus H5N8 and H5N1 in domestic poultry in France, 2020–2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Delacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Scoizec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69 (6), pp.3160-3166. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.14722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03926786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling direct and indirect contact patterns between duck farms in France and their association with the 2016–2017 epidemic of Highly Pathogenic Avian Influenza (H5N8)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billy Bauzile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Guinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventive Veterinary Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 198, pp.105548. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prevetmed.2021.105548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03659158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal clustering and Random Forest models to identify risk factors of African swine fever outbreak in Romania in 2018–2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodora Chesnoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.2098. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-81329-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03455221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic modelling of African swine fever: A systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis G. Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Vergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventive Veterinary Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 191, pp.105358. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prevetmed.2021.105358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic and Genetic Evolutions of a Porcine Reproductive and Respiratory Syndrome Modified Live Vaccine after Limited Passages in Pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Eclercy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Renson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hirchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Beven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (4), pp.392. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/vaccines9040392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03471269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring within‐flock transmission dynamics of highly pathogenic avian influenza H5N8 virus in France, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gubbins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Guinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billy Bauzile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattias Delpont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (6), pp.3151-3155. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.14202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical transmission of African swine fever virus by Stomoxys calcitrans : Insights from a mechanistic model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick de Regge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desquesnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (3), pp.1541-1549. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.13824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling hepatitis E virus in the pig production sector: Assessment of the technical and behavioural feasibility of on-farm risk mitigation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Teixeira-Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Salines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventive Veterinary Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 175, pp.104866 -. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prevetmed.2019.104866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03488615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of livestock-associated methicillin resistant Staphylococcus aureus in pig movement networks: Insight from mathematical modeling and French data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Glaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lulla Opatowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31, pp.100389. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epidem.2020.100389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCV2 co-infection does not impact PRRSV MLV1 safety but enhances virulence of a PRRSV MLV1-like strain in infected SPF pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Eclercy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Renson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 244, pp.108656. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2020.108656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How mechanistic modelling supports decision making for the control of enzootic infectious diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ezanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Beaunée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32, pp.100398. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epidem.2020.100398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of porcine circovirus type 2 (PCV2) infection on hepatitis E virus (HEV) infection and transmission under experimental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Salines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Grasland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 234, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2019.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of colistin administered before or after inoculation on the transmission of a mcr-1 colistin-resistant Escherichia coli strain between pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Mourand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Le Devendec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 230, pp.164 - 170. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2019.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03485720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural viral co-infections in pig herds affect hepatitis e virus (hev) infection dynamics and increase the risk of contaminated livers at slaughter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Salines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dumarest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 66 (5), pp.1930-1945. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.13224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistent viremia and presence of hepatitis e virus rna in pig muscle meat after experimental co-infection with porcine reproductive and respiratory syndrome virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Salines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Demange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Stephant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Renson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 292, pp.144-149. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2018.12.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are French pig farmers and veterinarians knowledgeable about emerging foodborne pathogens? The case of hepatitis E virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Salines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Http://www.Sites.Univ-Rennes2.Fr/crpcc/index.Php?rub=fiche&iduser=386 Terrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventive Veterinary Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 156, pp.1 - 7. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prevetmed.2018.04.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating Parameters Related to the Lifespan of Passively Transferred and Vaccine-Induced Porcine Reproductive and Respiratory Syndrome Virus Type I Antibodies by Modeling Field Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Renson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Eono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5, pp.article 9. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fvets.2018.00009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04818231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment maîtriser la persistance enzootique de virus influenza A porcins en élevage ? L'apport de la modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Cador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willem Lander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Epidémiologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 82, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-01704794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Better horizontal transmission of a US non-InDel strain compared with a French InDel strain of porcine epidemic diarrhoea virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gallien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Lediguerher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (6), pp.1720-1732. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.12945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of endemic swine flu persistence in farrow-to-finish pig farms: a stochastic metapopulation modeling assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Cador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lander Willem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48 (1), pp.58. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-017-0462-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the epidemiology of hepatitis E virus (HEV) within the swine reservoir to public health risk mitigation strategies: a comprehensive review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Salines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48 (1), pp.31. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-017-0436-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternally-derived antibodies do not prevent transmission of swine influenza A virus between pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Cador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 47 (1), pp.86. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-016-0365-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hepatitis E virus chronic infection of swine co-infected with Porcine Reproductive and Respiratory Syndrome Virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Salines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Eono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Renson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 46 (1), pp.55. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-015-0207-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early-life hepatitis E infection in pigs: the importance of maternally-derived antibodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maribel Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Pavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (8), pp.e105527. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0105527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct contact and environmental contaminations are responsible for HEV transmission in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dumarest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Cariolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Aylaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 44, pp.102. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1297-9716-44-102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fitness of macrolide resistant Campylobacter coli and Campylobacter jejuni.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salman Zeitouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennola Ermel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Drug Resistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (2), pp.101-108. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/mdr.2011.0188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of transmission parameters of a fluoroquinolone-resistant Escherichia coli strain between pigs in experimental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Laurentie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 42 (1), pp.44-51. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1297-9716-42-44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the time-dependent transmission rate for porcine circovirus type 2 (PCV2) in pigs using data from serial transmission experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grasland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Cariolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Society Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6 (30), pp.39-50. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsif.2008.0210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling PCV2 infection within a farrow-to-finish pig farm.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Leon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pig Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of husbandry and control measures on porcine circovirustype 2 (PCV-2) dynamics within a farrow-to-finish pig farm:A modelling approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grasland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Jestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventive Veterinary Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 92 (1-2), pp.38-51. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prevetmed.2009.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of porcine circovirus type 2 (PCV-2) within- and between-pen transmission in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Grasland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Cariolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Jestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 39 (5), pp.43. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/vetres:2008020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00902930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de la grippe récurrente H1avN1 à travers la vaccination des porcelets et le contrôle des agents de co-infection dans un élevage naisseur-engraisseur breton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Trombani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Ropars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56èmes Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ifip; INRAE, Feb 2024, Saint-Malo (FR), France. pp.59-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epizootie d’Influenza Aviaire Hautement Pathogène en France en 2022-2023 : importance des facteurs environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryem Ben Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Bouquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Tours, France. pp.236-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la virémie et des capacités de transmission des vaccins vivants atténués contre le syndrome dysgénésique et respiratoire porcin pour une meilleure prévention des risques de recombinaison entre souches vaccinales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Renson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Le Dimna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVèmes Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de Virologie (SFV), Apr 2023, Paris, France. pp.98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04471399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A declarative modelling language for the design of complex structured agent-based epidemiological models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Practical Applications of Agents and Multi-Agent Systems (PAAMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, L'Aquila, Italy. pp.385-396, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-18192-4_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling spatial and temporal structure in batch rearing modeling for understanding the spread of the swine influenza A virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the Society for Veterinary Epidemiology and Preventive Medicine (SVEPM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Belfast (Northern Ireland), Ireland. pp.177-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidating African Swine Fever transmission patterns between domestic pigs and wild boar in Romania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Hastings Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the Society for Veterinary Epidemiology and Preventive Medicine (SVEPM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Belfast (Northern Ireland), Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04081915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la propagation de la peste porcine africaine : appui scientifique auprès des décideurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pachka Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Hastings Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54èmes Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ifip; Inrae, Feb 2022, Paris, France. pp.345-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04081897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swine influenza vaccination impairment in pigs with maternally derived antibodies: From experimental to in-silico modelling evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Quéguiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Symposium of Porcine Health Management (ESPHM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Budapest, Hungary. pp.62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation du virus de l'hépatite E de la case à la filière : analyse de réseaux complexes et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pachka Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Widgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Apolloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ifip; Inrae, Feb 2022, Online, France. pp.339-344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03845204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of PRRS MLV viremia and transmission for a better prevention of recombination between vaccine strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Renson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Le Dimna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Symposium of Porcine Health Management (ESPHM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Budapest, Hungary. pp.77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'organisation comme Design Pattern dans les systèmes multi-agents multi-niveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents (JFSMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bordeaux, France. pp.73-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organization as a Multi-level Design Pattern for Agent-based Simulation of Complex Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Agents and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Online Streaming, France. pp.232-241, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010223202320241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissémination du virus de l’hépatite E dans le sang et les muscles d’animaux co-infectés avec le virus du syndrome dysgénésique et respiratoire porcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Salines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Demange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Stéphant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Renson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXes Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Virologie, Mar 2018, Paris, France. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/vir.2018.0730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de la transmission horizontale d’une souche française InDel et d’une souche US non-InDel de virus de la diarrhée épidémique porcine (PEDV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gallien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Lediguerher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Journées Francophones de Virologie 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Virologie (SFV). FRA., Mar 2018, Paris, France. 148 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the horizontal transmission of a French InDel strain and a US non InDel strain of porcine epidemic diarrhea virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gallien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bigault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Epizone Annual Meeting : Crossing barriers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail (ANSES). FRA., Sep 2017, Paris, France. 190 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test and calibration of RF circuits using built-in non-intrusive sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dimakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Stratigopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Simeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Computer Society Annual Symposium on VLSI (ISVLSI'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Montpellier, France. pp.627</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of hypothesis in epidemiological modelling : application to pathogen spread within pig herds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Lurette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Belloc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Veterinary Epidemiology and Preventive Medicine (SVEPM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing French farmers' perceptions and attitudes towards zoonotic risk posed by Highly Pathogenic Avian Influenza (HPAI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryem Ben Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Scoizec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lebouquin-Leneveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium ONE Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Saint-Brieuc, France, France. pp.65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04910405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the dynamics and evolution of swine influenza viruses in endemically infected pig herds: Coordinated longitudinal studies in six european countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateu de Antonio Enrique Maria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Everett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Chiapponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timm Harder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European Symposium of Porcine Health Management (ESPHM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Thessaloniki, Greece. , pp.318, 2023, European Symposium of Porcine Health Management (ESPHM)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal field studies revealed co-circulation of several swine influenza virus subtypes and viral persistence in pig herds with pre-existing immunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Thiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Deblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European Symposium of Porcine Health Management (ESPHM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Thessaloniki, Greece. , pp.277, 2023, European Symposium of Porcine Health Management (ESPHM)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multihost epidemic modelling of African Swine Fever: Disease control insights at the domestic-wildlife interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Hastings Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th EPIZONE Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Barcelona, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04082810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser la propagation et la maîtrise de maladies dans les élevages fortement structurés : application à la conduite en bandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département de Santé Animale (JAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Anglet, France. pp.P.07, Journées d'Animation Scientifique du Département de Santé Animale (JAS)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organization as a multi-level design pattern for agent-based simulation of complex systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques de l'École doctorale EGAAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of within and between-pen transmission of porcine epidemic diarrhea virus InDel strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gallien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bigault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Nidovirus Symposium (Nido2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Kansas City, United States. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of different batch-rearing systems on swine influenza virus (SIV) spread and persistence in farrow-to- finish farms using a stochastic modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Cador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium of Porcine Health Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of coronavirus decay in French coastal water and application to SARS-CoV-2 risk evaluation using Porcine Epidemic Diarrhea Virus as surrogate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Contrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bigault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Desdouits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04470207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pig herd management and infection transmission dynamics: a challenge for modellers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demande d’avis relatif à l’évaluation des risques pour la santé publique et la santé animale liés à la transmission inter-espèces (être humain-animal et animal-être humain) des virus influenza en élevage porcin et les mesures de surveillance et de prévention à mettre en œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Belloc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle Bernard-Stoecklin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Renois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2021-SA-0195, Anses. 2024, 306 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04859478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à «l'évaluation des mesures de gestion relatives à l'influenza aviaire en Vendée et dans les départements limitrophes » - 2ème partie - Réponse à la question 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehorter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariette Ducatez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n° 2022-SA-0039 (1ère partie), Anses. 2022, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03924031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à «l'évaluation des mesures de gestion relatives à l'influenza aviaire en Vendée et dans les départements limitrophes » 1ère partie – Réponse à la question 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehorter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariette Ducatez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n° 2022-SA-0039 (1ère partie), Anses. 2022, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03923991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à « la possibilité de levée de la zone tampon mise en place dans le Sud-Ouest »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehorter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariette Ducatez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durand Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n° 2021-SA-0023, Anses. 2021, 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03668801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation en épidémiologie vétérinaire: Développements méthodologiques et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04569943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId301"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mathieu Andraud </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-host mechanistic model of African swine fever emergence and control in Romania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Mortasivu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 17 (1), pp.2659. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-026-70769-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-05594504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the role of environmental factors in the French highly pathogenic avian influenza epizootic in 2022-2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryem Ben Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Salines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fvets.2025.1541019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-05111396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To what extent may the duck population be protected after vaccination against highly pathogenic avian influenza? Contributions from a modelling approach and French field data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Salines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Scoizec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Schmitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Niqueux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 68, pp.127905. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vaccine.2025.127905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-05418814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of vaccination route (intradermal vs. intramuscular) against porcine reproductive and respiratory syndrome using a modified live vaccine on systemic and mucosal immune response and virus transmission in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Renson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Le Dimna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (1), pp.5. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12917-023-03853-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04413214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the impact of structural modifications in the construction of surveillance network for Peste des petits ruminants disease in Nigeria: The role of backbone and sentinel nodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Mesdour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ijoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad-Bashir Bolajoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Arsevska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Ciss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (11), pp.e0303237. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0303237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04893378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A spatially-heterogeneous impact of fencing on the African swine fever wavefront in the Korean wild boar population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun-Sik Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eutteum Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Guinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Dellicour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 55 (1), pp.163. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-024-01422-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04853938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pig herd management and infection transmission dynamics: a challenge for modellers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, pp.e52. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pci.animsci.100198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the Building of a Surveillance Network for PPR-Like Diseases in Nigeria: Identifying Potential Sentinel Node in a Partially-Known Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Mesdour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Ijioma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad-Bashir Bolajoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Arsevska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mamadou Ciss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Computational Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Studies in Computational Intelligence, 1142, pp.325-337. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-53499-7_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidating the influence of wild boar density on African swine fever spread in wild boar populations, Italy, 2022–2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B H Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J S Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Vergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFSA Supporting Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21 (11), </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/sp.efsa.2024.en-9049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04912032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porcine Epidemic Diarrhea Virus, Surrogate for Coronavirus Decay Measurement in French Coastal Waters and Contribution to Coronavirus Risk Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Contrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bigault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Desdouits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Spectrum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (4), pp.e0184423. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/spectrum.01844-23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04191018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three Years of African Swine Fever in South Korea (2019–2021): A Scoping Review of Epidemiological Understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jun-Sik Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eutteum Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Vergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023, pp.4686980. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2023/4686980⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04055541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical modeling at the livestock-wildlife interface: scoping review of drivers of disease transmission between species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon H. Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp.1225446. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fvets.2023.1225446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of early single dose vaccination on swine influenza A virus transmission in piglets: From experimental data to mechanistic modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Gorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Quéguiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 41, pp.3119 - 3127. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vaccine.2023.04.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04123704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the role of mortality‐based response triggers on the effectiveness of African swine fever control strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trevor Farthing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Paulo Nunes Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Lanzas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69 (4), pp.e532-e546. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.14334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03815003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylodynamic analysis of the highly pathogenic avian influenza H5N8 epidemic in France, 2016–2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debapriyo Chakraborty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Guinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola F. Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69 (5), pp.e1574-e1583. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.14490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03659141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex network analysis to understand trading partnership in French swine production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pachka Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Widgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Apolloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (4), pp.e0266457. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0266457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling African swine fever virus spread in pigs using time‐respective network data: Scientific support for decision makers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pachka Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Hastings Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason A. Galvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69 (5), pp.e2132-e2144. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.14550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03888302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is a biosecurity measure? A definition proposal for animal production and linked processing operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaus Huber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Sassu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Prigge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veit Zoche-Golob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">One Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15, pp.100433. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.onehlt.2022.100433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03879745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two major epidemics of highly pathogenic avian influenza virus H5N8 and H5N1 in domestic poultry in France, 2020–2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Delacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Scoizec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 69 (6), pp.3160-3166. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.14722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03926786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling direct and indirect contact patterns between duck farms in France and their association with the 2016–2017 epidemic of Highly Pathogenic Avian Influenza (H5N8)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billy Bauzile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Guinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventive Veterinary Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 198, pp.105548. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prevetmed.2021.105548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03659158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of habitat fragmentation and hunting activities on African swine fever dynamics among wild boar populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis G. Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pachka Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Baubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventive Veterinary Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 208, pp.105750. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prevetmed.2022.105750⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03879845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotypic and Genetic Evolutions of a Porcine Reproductive and Respiratory Syndrome Modified Live Vaccine after Limited Passages in Pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Eclercy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Renson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Hirchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Beven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (4), pp.392. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/vaccines9040392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03471269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring within‐flock transmission dynamics of highly pathogenic avian influenza H5N8 virus in France, 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gubbins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Guinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Billy Bauzile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattias Delpont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (6), pp.3151-3155. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.14202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic modelling of African swine fever: A systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis G. Salazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Vergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventive Veterinary Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 191, pp.105358. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prevetmed.2021.105358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical transmission of African swine fever virus by Stomoxys calcitrans : Insights from a mechanistic model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick de Regge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Desquesnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (3), pp.1541-1549. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.13824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02958879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal clustering and Random Forest models to identify risk factors of African swine fever outbreak in Romania in 2018–2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodora Chesnoiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.2098. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-81329-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03455221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCV2 co-infection does not impact PRRSV MLV1 safety but enhances virulence of a PRRSV MLV1-like strain in infected SPF pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Eclercy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Renson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 244, pp.108656. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2020.108656⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02561973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How mechanistic modelling supports decision making for the control of enzootic infectious diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ezanno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Beaunée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Hoch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Krebs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32, pp.100398. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epidem.2020.100398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling hepatitis E virus in the pig production sector: Assessment of the technical and behavioural feasibility of on-farm risk mitigation strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Teixeira-Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Salines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventive Veterinary Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 175, pp.104866 -. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prevetmed.2019.104866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03488615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of livestock-associated methicillin resistant Staphylococcus aureus in pig movement networks: Insight from mathematical modeling and French data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Glaser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lulla Opatowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31, pp.100389. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epidem.2020.100389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of colistin administered before or after inoculation on the transmission of a mcr-1 colistin-resistant Escherichia coli strain between pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Mourand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Le Devendec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 230, pp.164 - 170. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2019.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03485720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of porcine circovirus type 2 (PCV2) infection on hepatitis E virus (HEV) infection and transmission under experimental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Salines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Grasland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 234, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2019.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02981988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural viral co-infections in pig herds affect hepatitis e virus (hev) infection dynamics and increase the risk of contaminated livers at slaughter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Salines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dumarest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 66 (5), pp.1930-1945. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.13224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Persistent viremia and presence of hepatitis e virus rna in pig muscle meat after experimental co-infection with porcine reproductive and respiratory syndrome virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Salines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Demange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Stephant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Renson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 292, pp.144-149. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2018.12.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating Parameters Related to the Lifespan of Passively Transferred and Vaccine-Induced Porcine Reproductive and Respiratory Syndrome Virus Type I Antibodies by Modeling Field Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Renson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Eono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5, pp.article 9. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fvets.2018.00009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04818231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment maîtriser la persistance enzootique de virus influenza A porcins en élevage ? L'apport de la modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Cador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willem Lander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Epidémiologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 82, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-01704794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are French pig farmers and veterinarians knowledgeable about emerging foodborne pathogens? The case of hepatitis E virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Salines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Http://www.Sites.Univ-Rennes2.Fr/crpcc/index.Php?rub=fiche&iduser=386 Terrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventive Veterinary Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 156, pp.1 - 7. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prevetmed.2018.04.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Better horizontal transmission of a US non-InDel strain compared with a French InDel strain of porcine epidemic diarrhoea virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gallien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Lediguerher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transboundary and emerging diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 65 (6), pp.1720-1732. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tbed.12945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of endemic swine flu persistence in farrow-to-finish pig farms: a stochastic metapopulation modeling assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Cador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lander Willem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48 (1), pp.58. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-017-0462-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02973472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the epidemiology of hepatitis E virus (HEV) within the swine reservoir to public health risk mitigation strategies: a comprehensive review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Salines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48 (1), pp.31. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-017-0436-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternally-derived antibodies do not prevent transmission of swine influenza A virus between pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Cador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 47 (1), pp.86. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-016-0365-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01390830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hepatitis E virus chronic infection of swine co-infected with Porcine Reproductive and Respiratory Syndrome Virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Salines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Eono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Renson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 46 (1), pp.55. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-015-0207-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early-life hepatitis E infection in pigs: the importance of maternally-derived antibodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maribel Casas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Pavio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (8), pp.e105527. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0105527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct contact and environmental contaminations are responsible for HEV transmission in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Dumarest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Cariolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchra Aylaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 44, pp.102. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1297-9716-44-102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fitness of macrolide resistant Campylobacter coli and Campylobacter jejuni.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salman Zeitouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennola Ermel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Kempf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Drug Resistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (2), pp.101-108. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/mdr.2011.0188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00796472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of transmission parameters of a fluoroquinolone-resistant Escherichia coli strain between pigs in experimental conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Laurentie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Sanders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 42 (1), pp.44-51. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1297-9716-42-44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02075725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling PCV2 infection within a farrow-to-finish pig farm.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Madec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Leon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Pierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pig Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the time-dependent transmission rate for porcine circovirus type 2 (PCV2) in pigs using data from serial transmission experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grasland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Cariolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Society Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 6 (30), pp.39-50. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsif.2008.0210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00370911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of husbandry and control measures on porcine circovirustype 2 (PCV-2) dynamics within a farrow-to-finish pig farm:A modelling approach.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grasland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Jestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventive Veterinary Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 92 (1-2), pp.38-51. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prevetmed.2009.07.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of porcine circovirus type 2 (PCV-2) within- and between-pen transmission in pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Grasland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Cariolet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Jestin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 39 (5), pp.43. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/vetres:2008020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00902930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de la grippe récurrente H1avN1 à travers la vaccination des porcelets et le contrôle des agents de co-infection dans un élevage naisseur-engraisseur breton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Trombani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Ropars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56èmes Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ifip; INRAE, Feb 2024, Saint-Malo (FR), France. pp.59-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04449444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epizootie d’Influenza Aviaire Hautement Pathogène en France en 2022-2023 : importance des facteurs environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryem Ben Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bougeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Le Bouquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Tours, France. pp.236-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la virémie et des capacités de transmission des vaccins vivants atténués contre le syndrome dysgénésique et respiratoire porcin pour une meilleure prévention des risques de recombinaison entre souches vaccinales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Renson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Le Dimna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVèmes Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de Virologie (SFV), Apr 2023, Paris, France. pp.98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04471399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling spatial and temporal structure in batch rearing modeling for understanding the spread of the swine influenza A virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the Society for Veterinary Epidemiology and Preventive Medicine (SVEPM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Belfast (Northern Ireland), Ireland. pp.177-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidating African Swine Fever transmission patterns between domestic pigs and wild boar in Romania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Hastings Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the Society for Veterinary Epidemiology and Preventive Medicine (SVEPM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Belfast (Northern Ireland), Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04081915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la propagation de la peste porcine africaine : appui scientifique auprès des décideurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pachka Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Hastings Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54èmes Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ifip; Inrae, Feb 2022, Paris, France. pp.345-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04081897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swine influenza vaccination impairment in pigs with maternally derived antibodies: From experimental to in-silico modelling evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Gorin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Quéguiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Symposium of Porcine Health Management (ESPHM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Budapest, Hungary. pp.62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propagation du virus de l'hépatite E de la case à la filière : analyse de réseaux complexes et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pachka Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Widgren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Grosbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Apolloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ifip; Inrae, Feb 2022, Online, France. pp.339-344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03845204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of PRRS MLV viremia and transmission for a better prevention of recombination between vaccine strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Renson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Le Dimna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. European Symposium of Porcine Health Management (ESPHM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Budapest, Hungary. pp.77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A declarative modelling language for the design of complex structured agent-based epidemiological models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Practical Applications of Agents and Multi-Agent Systems (PAAMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, L'Aquila, Italy. pp.385-396, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-18192-4_31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'organisation comme Design Pattern dans les systèmes multi-agents multi-niveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones sur les Systèmes Multi-Agents (JFSMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bordeaux, France. pp.73-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organization as a Multi-level Design Pattern for Agent-based Simulation of Complex Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Agents and Artificial Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Online Streaming, France. pp.232-241, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010223202320241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dissémination du virus de l’hépatite E dans le sang et les muscles d’animaux co-infectés avec le virus du syndrome dysgénésique et respiratoire porcin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Salines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Demange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Stéphant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Renson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bourry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXes Journées Francophones de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Virologie, Mar 2018, Paris, France. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/vir.2018.0730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de la transmission horizontale d’une souche française InDel et d’une souche US non-InDel de virus de la diarrhée épidémique porcine (PEDV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gallien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Lediguerher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Journées Francophones de Virologie 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Virologie (SFV). FRA., Mar 2018, Paris, France. 148 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the horizontal transmission of a French InDel strain and a US non InDel strain of porcine epidemic diarrhea virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gallien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bigault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Moro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Epizone Annual Meeting : Crossing barriers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence nationale de sécurité sanitaire de l'alimentation, de l'environnement et du travail (ANSES). FRA., Sep 2017, Paris, France. 190 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test and calibration of RF circuits using built-in non-intrusive sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dimakos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Stratigopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Simeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Computer Society Annual Symposium on VLSI (ISVLSI'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Montpellier, France. pp.627</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of hypothesis in epidemiological modelling : application to pathogen spread within pig herds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Lurette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Belloc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Veterinary Epidemiology and Preventive Medicine (SVEPM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing French farmers' perceptions and attitudes towards zoonotic risk posed by Highly Pathogenic Avian Influenza (HPAI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryem Ben Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axelle Scoizec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lebouquin-Leneveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium ONE Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Saint-Brieuc, France, France. pp.65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04910405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal field studies revealed co-circulation of several swine influenza virus subtypes and viral persistence in pig herds with pre-existing immunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Thiroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Fablet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Deblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European Symposium of Porcine Health Management (ESPHM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Thessaloniki, Greece. , pp.277, 2023, European Symposium of Porcine Health Management (ESPHM)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the dynamics and evolution of swine influenza viruses in endemically infected pig herds: Coordinated longitudinal studies in six european countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mateu de Antonio Enrique Maria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Everett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Chiapponi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timm Harder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. European Symposium of Porcine Health Management (ESPHM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Thessaloniki, Greece. , pp.318, 2023, European Symposium of Porcine Health Management (ESPHM)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser la propagation et la maîtrise de maladies dans les élevages fortement structurés : application à la conduite en bandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département de Santé Animale (JAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Anglet, France. pp.P.07, Journées d'Animation Scientifique du Département de Santé Animale (JAS)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03841995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multihost epidemic modelling of African Swine Fever: Disease control insights at the domestic-wildlife interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Hastings Hayes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Vergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th EPIZONE Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Barcelona, Spain. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04082810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organization as a multi-level design pattern for agent-based simulation of complex systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques de l'École doctorale EGAAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of within and between-pen transmission of porcine epidemic diarrhea virus InDel strain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gallien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bigault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Nidovirus Symposium (Nido2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Kansas City, United States. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of different batch-rearing systems on swine influenza virus (SIV) spread and persistence in farrow-to- finish farms using a stochastic modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Cador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Symposium of Porcine Health Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pig herd management and infection transmission dynamics: a challenge for modellers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianney Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Picault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of coronavirus decay in French coastal water and application to SARS-CoV-2 risk evaluation using Porcine Epidemic Diarrhea Virus as surrogate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Contrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Bigault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Desdouits</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04470207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demande d’avis relatif à l’évaluation des risques pour la santé publique et la santé animale liés à la transmission inter-espèces (être humain-animal et animal-être humain) des virus influenza en élevage porcin et les mesures de surveillance et de prévention à mettre en œuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Belloc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibylle Bernard-Stoecklin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Renois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2021-SA-0195, Anses. 2024, 306 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04859478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à «l'évaluation des mesures de gestion relatives à l'influenza aviaire en Vendée et dans les départements limitrophes » - 2ème partie - Réponse à la question 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehorter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariette Ducatez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n° 2022-SA-0039 (1ère partie), Anses. 2022, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03924031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à «l'évaluation des mesures de gestion relatives à l'influenza aviaire en Vendée et dans les départements limitrophes » 1ère partie – Réponse à la question 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehorter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariette Ducatez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n° 2022-SA-0039 (1ère partie), Anses. 2022, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03923991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à « la possibilité de levée de la zone tampon mise en place dans le Sud-Ouest »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dehorter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariette Ducatez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durand Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Saisine n° 2021-SA-0023, Anses. 2021, 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03668801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation en épidémiologie vétérinaire: Développements méthodologiques et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04569943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId301"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05594504v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Hayes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Vergne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rose" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Mortasivu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andraud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-026-70769-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05418814v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Salines" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Scoizec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Schmitz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Niqueux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2025.127905" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05111396v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryem Ben Salem" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bougeard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Allain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2025.1541019" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-04912032v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B H Hayes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J S Lim" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andraud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/sp.efsa.2024.en-9049" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04592902v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Sicard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.animsci.100198" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893378v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Mesdour" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ijoma" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad-Bashir Bolajoko" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Arsevska" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ciss" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0303237" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04413214v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Renson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mah&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Le Dimna" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paboeuf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-023-03853-4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853938v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Sik Lim" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eutteum Kim" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guinat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dellicour" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-024-01422-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551625v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ijioma" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53499-7_26" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223851v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon H. Hayes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2023.1225446" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04123704v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Herv&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gorin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Barbier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Qu&#233;guiner" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2023.04.018" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04191018v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Contrant" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bigault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desdouits" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rocq" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01844-23" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04055541v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2023/4686980" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03879845v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis G. Salazar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pachka Hammami" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baubet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2022.105750" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03815003v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Machado" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Farthing" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Paulo Nunes Lopes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Lanzas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.14334" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652449v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Widgren" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Grosbois" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Apolloni" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0266457" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03659141v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debapriyo Chakraborty" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola F. M&#252;ller" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Briand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.14490" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03888302v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Hastings Hayes" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason A. Galvis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.14550" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03879745v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus Huber" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Sassu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Prigge" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veit Zoche-Golob" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.onehlt.2022.100433" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03926786v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lambert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Durand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Delacourt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.14722" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03659158v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Bauzile" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Sicard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2021.105548" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03455221v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodora Chesnoiu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-81329-x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03475391v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2021.105358" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03471269v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Eclercy" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hirchaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beven" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines9040392" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03479732v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gubbins" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Delpont" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.14202" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958879v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bonnet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick de Regge" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Desquesnes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.13824" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488615v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Teixeira-Costa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2019.104866" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02549524v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bastard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chauvin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Glaser" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lulla Opatowski" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epidem.2020.100389" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02561973v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Bernard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2020.108656" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02895529v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Beaun&#233;e" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoch" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Krebs" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epidem.2020.100398" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02981988v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pellerin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Grasland" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2019.05.010" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485720v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Mourand" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jouy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Devendec" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2019.02.002" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617859v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dumarest" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Barnaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.13224" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628551v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Demange" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Stephant" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourry" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2018.12.023" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSCLS3ZJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880372v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Http://www.Sites.Univ-Rennes2.Fr/crpcc/index.Php?rub=fiche&amp;iduser=386 Terrade" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2018.04.015" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L3Z9MGML-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04818231v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fablet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Eono" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2018.00009" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01704794v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Cador" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Lander" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621403v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gallien" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Moro" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Lediguerher" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Morin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12945" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973472v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lander Willem" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-017-0462-1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527842v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-017-0436-3" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390830v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Herv&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gorin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-016-0365-6" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326795v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-015-0207-y" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637873v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Casas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pavio" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0105527" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652630v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Cariolet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Aylaj" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-44-102" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796472v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salman Zeitouni" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennola Ermel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kempf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/mdr.2011.0188" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075725v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laurentie" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sanders" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Roux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-42-44" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370911v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grasland" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Durand" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jestin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2008.0210" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448719v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Madec" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rose" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Leon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Pierre" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448713v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Jestin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2009.07.009" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XSPR4HGR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902930v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Durand" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2008020" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449444v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Trombani" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ropars" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04539486v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bouquin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04471399v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790017v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18192-4_31" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790020v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04081915v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04081897v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484132v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Qu&#233;guiner" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03845204v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484117v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03665779v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342052v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010223202320241" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506499v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l St&#233;phant" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2018.0730" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738367v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734621v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Morin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393848v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dimakos" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abdallah" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Stratigopoulos" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Simeu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751887v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lurette" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belloc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04910405v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lebouquin-Leneveu" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Thomas" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484290v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Simon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateu de Antonio Enrique Maria" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Everett" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Chiapponi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timm Harder" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484258v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Thiroux" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Richard" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Deblanc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082810v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03841995v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934131v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787167v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Berri" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402893v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mah&#233;" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04470207v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04464917v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04859478v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Bernard-Stoecklin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Haddad" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Renois" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03924031v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Dufour" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dehorter" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Ducatez" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03923991v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03668801v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durand Benoit" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/tel-04569943v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05594504v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Hayes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Vergne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rose" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Mortasivu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andraud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-026-70769-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05111396v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryem Ben Salem" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bougeard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Allain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Salines" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2025.1541019" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05418814v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Scoizec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Schmitz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Niqueux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2025.127905" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04413214v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Renson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mah&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Le Dimna" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paboeuf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-023-03853-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893378v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Mesdour" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ijoma" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad-Bashir Bolajoko" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Arsevska" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Ciss" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0303237" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853938v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Sik Lim" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eutteum Kim" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guinat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dellicour" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-024-01422-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04592902v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Sicard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.animsci.100198" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04551625v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Ijioma" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53499-7_26" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://envt.hal.science/hal-04912032v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B H Hayes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J S Lim" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Andraud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/sp.efsa.2024.en-9049" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04191018v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Contrant" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bigault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desdouits" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rocq" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01844-23" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04055541v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2023/4686980" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223851v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon H. Hayes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2023.1225446" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04123704v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Herv&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gorin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Barbier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Qu&#233;guiner" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2023.04.018" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03815003v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Machado" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Farthing" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Paulo Nunes Lopes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Lanzas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.14334" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03659141v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debapriyo Chakraborty" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola F. M&#252;ller" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Briand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.14490" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652449v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pachka Hammami" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Widgren" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Grosbois" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Apolloni" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0266457" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03888302v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Hastings Hayes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason A. Galvis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.14550" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03879745v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus Huber" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Sassu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Prigge" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veit Zoche-Golob" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.onehlt.2022.100433" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03926786v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lambert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Durand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Delacourt" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.14722" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03659158v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billy Bauzile" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Sicard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2021.105548" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03879845v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis G. Salazar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baubet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2022.105750" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03471269v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Eclercy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hirchaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Beven" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines9040392" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03479732v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gubbins" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Delpont" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.14202" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03475391v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2021.105358" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02958879v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bonnet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick de Regge" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Desquesnes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.13824" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03455221v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodora Chesnoiu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-81329-x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02561973v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Larcher" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Bernard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2020.108656" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02895529v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Beaun&#233;e" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hoch" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Krebs" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epidem.2020.100398" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488615v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Teixeira-Costa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2019.104866" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-02549524v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bastard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chauvin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Glaser" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lulla Opatowski" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epidem.2020.100389" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485720v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Mourand" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jouy" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Devendec" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2019.02.002" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02981988v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pellerin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Grasland" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2019.05.010" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617859v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dumarest" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Barnaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.13224" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628551v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Demange" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Stephant" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bourry" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2018.12.023" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSCLS3ZJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04818231v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Fablet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Eono" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2018.00009" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01704794v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Cador" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Lander" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01880372v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Http://www.Sites.Univ-Rennes2.Fr/crpcc/index.Php?rub=fiche&amp;iduser=386 Terrade" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2018.04.015" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L3Z9MGML-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621403v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gallien" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Moro" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Lediguerher" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Morin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12945" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973472v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lander Willem" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-017-0462-1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527842v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-017-0436-3" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390830v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Herv&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gorin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-016-0365-6" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326795v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-015-0207-y" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637873v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Casas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pavio" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0105527" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652630v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Cariolet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Aylaj" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-44-102" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796472v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salman Zeitouni" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Collin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennola Ermel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Kempf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/mdr.2011.0188" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02075725v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laurentie" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Sanders" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Roux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-42-44" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448719v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Madec" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rose" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Leon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Pierre" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370911v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grasland" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Durand" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jestin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2008.0210" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448713v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Jestin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2009.07.009" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XSPR4HGR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00902930v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Durand" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2008020" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449444v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Trombani" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ropars" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04539486v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bouquin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04471399v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790020v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04081915v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04081897v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484132v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Qu&#233;guiner" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03845204v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484117v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03790017v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18192-4_31" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03665779v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342052v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010223202320241" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506499v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l St&#233;phant" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2018.0730" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738367v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734621v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Morin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393848v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dimakos" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abdallah" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Stratigopoulos" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Simeu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751887v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lurette" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Belloc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04910405v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lebouquin-Leneveu" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Thomas" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484258v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Thiroux" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Richard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Deblanc" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484290v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Simon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateu de Antonio Enrique Maria" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Everett" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Chiapponi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timm Harder" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03841995v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04082810v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934131v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787167v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Berri" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402893v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mah&#233;" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04464917v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04470207v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04859478v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle Bernard-Stoecklin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Haddad" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Renois" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03924031v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Dufour" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dehorter" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Ducatez" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03923991v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03668801v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durand Benoit" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/tel-04569943v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>