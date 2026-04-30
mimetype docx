--- v0 (2026-03-14)
+++ v1 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:119.6261682243px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mathieu Andro </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mathieu-andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7868-6979</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">160202698</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Actuellement animateur du réseau de veilleurs des Services du Premier Ministre, j’ai connu la plupart des niveaux de grades et de fonctions dans mon métier. En effet, au cours de mon expérience professionnelle de près de 20 ans, j’ai évolué par concours externes, d’adjoint technique (aide documentaliste à la bibliothèque de l’herbier du Muséum national d’Histoire naturelle puis responsable de la documentation de son département Milieux et Peuplements Aquatiques) à technicien (Responsable de la Bibliothèque de l’IUT de Figeac), puis de technicien à assistant ingénieur (Directeur de la Bibliothèque de l’Ecole Nationale Vétérinaire de Toulouse) pour occuper un poste d’ingénieur d’études (chef des projets de numérisation à la Bibliothèque Sainte-Geneviève) pendant près de 4 ans avant de rejoindre l’Institut National de la Recherche Agronomique pendant 5 ans (chef de projets de text mining) puis la Cour des comptes en tant que chef de division Services au public, veilles et documentation externe. Je suis également titulaire de tous les niveaux de diplômes en sciences de l’information et de la communication du DUT jusqu’à la thèse de doctorat (mention « très honorable »).</w:t></w:r><w:br/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.bibliotheque-numerique.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je n'ai malheureusement pas pu déposer sur HAL la totalité des textes intégraux de mes publications pour des raisons juridiques, mais si vous souhaitez consulter l'une d'entre elles, vous pouvez me contacter via mathieuandroAROBASEyahoo.fr</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèques numériques et crowdsourcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bibliothèque électronique [cs.DL]. Université Paris 8 Vincennes Saint-Denis, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01384692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèques numériques et crowdsourcing : expérimentations autour de Numalire, projet de numérisation à la demande par crowdfunding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université Vincennes Saint-Denis (Paris 8), 2016. Français. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02801623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèques numériques. Solutions de diffusion (Gallica marque blanche, archive.org, etc.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Maisonneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 216 p., 2021, 979-10-92272-38-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Libraries and Crowdsourcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE; Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 5, 228 p., 2018, Digital Tools and Uses SET, Imad Saleh, 9781786301611</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital libraries and crowdsourcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley et Iste Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 228 p., 2018, 9781786301611</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèques numériques et crowdsourcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Editions, 208 p., 2017, 978-1-78405-278-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèques numériques et crowdsourcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 4, 208 p., 2017, Systèmes d’information, web et société, 978-1-78405-278-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothéques numèriques : logiciels et plateformes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Asselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Maisonneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADBS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 351 p., 2012, 978-2-84365-140-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèques numériques : logiciels et plateformes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Asselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ADBS, 351 p., 2012, Sciences et Techniques de l'Information, 978-2-84365-140-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèques numériques et crowdsourcing : un état de l’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samuel Szoniecky; Nasreddine Bouhaï. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence collective et archives numériques : Vers des écosystèmes de connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-160, 2017, Collection Systèmes d’information, web et société, Série Outils et usages numériques, 978-1-78405-255-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèques numériques et crowdsourcing : un état de l’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence collective et archives numériques : vers des écosystèmes de connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, ISTE Editions, 238 p., 2017, Systèmes d'Information, Web et Société, 978-1-78405-255-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Libraries and Crowdsourcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samuel Szoniecky; Nasreddine Bouhaï. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collective Intelligence and Digital Archives: Towards Knowledge Ecosystem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, ISTE / Wiley, p. 135-162, 2017, Digital tools and uses set, 978-1-786-30060-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Libraries and Crowdsourcing: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samuel Szoniecky; Nasreddine Bouhaï. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collective Intelligence and Digital Archives: Towards Knowledge Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE; Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-162, 2017, 9781786300607</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèques numériques : fréquentation et prospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèques, les nouveaux modèles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 52, SERDA, pp.22-25, 2015, Archimag guide pratique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèques numériques : fréquentation et prospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèques, les nouveaux modèles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 52, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SERDA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Archimag</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérience de numérisation à la Bibliothèque Sainte-Geneviève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel de constitution de bibliothèques numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions du Cercle de La Librairie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 408 p., 2013, 978-2-7654-1413-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérience de numérisation à la Bibliothèque Sainte-Geneviève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel de constitution de bibliothèques numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cercle de la Librairie, pp.66-68, 2013, 978-2765414131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence économique : une discipline endémique à la francophonie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jéhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veille Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête 2024 sur les plateformes de veille : quelques mouvements et toujours plus d’IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Netsources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veille collaborative : la plateforme WordPress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Réault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 2 (2), pp.120-136. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/i2d.232.0120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateformes de veille : analyses d’une enquête auprès des veilleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 2 (2), pp.126-138. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/i2d.222.0126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateformes de veille : étude comparée des prestations de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 2 (2), pp.112-117. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/i2d.222.0112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateformes de veille : étude comparée des fonctions de maintenance et de sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 2 (2), pp.118-124. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/i2d.222.0118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des analyses de notoriété, de trafic web, de bibliométrie et de text mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bondu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 2 (2), pp.139-148. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/i2d.222.0139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateformes de veille : étude comparée de la fonction d’administration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 2 (2), pp.106-111. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/i2d.222.0106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama des plateformes de veille : périmètre et taxonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 2 (2), pp.20-30. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/i2d.222.0020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama des plateformes de veille 2021 : une méthodologie collaborative et originale, fondée sur un site de référence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 2 (2), pp.16-19. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/i2d.222.0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateformes de veille : étude comparée des modules de traitement automatique des textes et des images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 2 (2), pp.99-105. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/i2d.222.0099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateformes de veille : étude comparée des fonctionnalités de consultation, de recherche et de capitalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bondu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 2 (2), pp.82-88. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/i2d.222.0082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un état de l’art des plateformes de veille en France via une grande enquête-panorama : enjeux, méthode et objectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 2 (2), pp.8-14. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/i2d.222.0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama des plateformes de veille : présentation de 22 solutions retenues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 2 (2), pp.31-51. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/i2d.222.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama des plateformes de veille : une analyse comparative des éditeurs fondée sur 8 critères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 2 (2), pp.52-68. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/i2d.222.0052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateformes de veille : étude comparée des fonctions de diffusion, d’utilisation en mobilité et de personnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bondu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 2 (2), pp.89-98. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/i2d.222.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama des plateformes de veille : étude comparée des fonctionnalités de sourcing et de collecte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 2 (2), pp.70-74. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/i2d.222.0070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plateformes de veille : principaux enseignements d’une enquête ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bondu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archimag.com - Guide pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama des plateformes de veille : étude comparée des fonctionnalités collaboratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bondu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 2 (2), pp.75-81. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/i2d.222.0075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">les plateformes de veille : principaux enseignements d’une enquête ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bondu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archimag : le magazine des nouvelles technologies en documentation et archivage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 72, pp.34-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation data about multi criteria assessment methods used in the agri-food research: The French national institute for agricultural research (INRA) experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25, pp.104204. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2019.104204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et développements de l'impression à la demande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11, pp.198-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le crowdsourcing appliqué aux bibliothèques numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIBLIOthèque(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 83, pp.23-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le crowdsourcing appliqué aux bibliothèques numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'informations (Association des bibliothécaires français)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 83, pp.23-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l'Open Access sur les citations : une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bordignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 53 (3), pp.70-79. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/i2d.163.0070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèques numériques et gamification : panorama et état de l’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 52 (4), pp.70-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impression à la demande et les bibliothèques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Klopp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.Contribution du 13 février 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impression à la demande et les bibliothèques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Klopp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.Contribution du 13.02.2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La correction participative de l’OCR par crowdsourcing au profit des bibliothèques numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.Contribution du 16 Juin 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les champignons, la lune et Internet : la webométrie appliquée à la mycologie amateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association des mycologues francophones de Belgique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 07, pp.26-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numalire, une expérimentation de numérisation à la demande du patrimoine conservé par les bibliothèques sous la forme de financements participatifs (crowdfunding)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Dupuy-Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Gropallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maingreaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des dépenses de publication de l'Inra dans un modèle théorique &amp;quot;Gold Open Access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Hologne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaïg Mahé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentaliste - Sciences de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 51 (4), pp.70-79. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/docsi.514.0070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numalire, une expérimentation de numérisation à la demande du patrimoine conservé par les bibliothèques sous la forme de financements participatifs (crowdfunding)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Dupuy-Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Gropallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maingreaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, contribution du 2 octobre 2014, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les champignons, la lune et Internet : la webométrie appliquée à la mycologie amateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association des mycologues francophones de Belgique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7, pp.26-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion, référencement et valorisation des factums numérisés sur le web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Centre Michel de l’Hospital [édition électronique]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp.136-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réaliser une webométrie avec Google Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archimag : le magazine des nouvelles technologies en documentation et archivage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 264, pp.35-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion, référencement et valorisation des factums numérisés sur le web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Centre Michel de l’Hospital [édition électronique]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp.136-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Faire appel à la charité” : Trove, les journaux australiens et la foule des internautes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Louise Ayres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFLA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réaliser une webométrie avec Google Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archimag : le magazine des nouvelles technologies en documentation et archivage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 264, pp.35-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes, techniques et outils. L’offre de logiciels pour les bibliothèques numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Asselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentaliste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 49 (2), pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valoriser une bibliothèque numérique par des choix de référencement et diffusion. L'expérience de la Bibliothèque Sainte-Geneviève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Chaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (3), pp.75-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valoriser une bibliothèque numérique par des choix de référencement et diffusion. L'expérience de la Bibliothèque Sainte-Geneviève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Chaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (3), pp.75-90. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/LCN.8.3.75-90⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital libraries: Comparison of 10 software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Asselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Maisonneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Library Collections, Acquisitions, and Technical Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36 (3-4), pp.79-83. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lcats.2012.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes, techniques et outils. L’offre de logiciels pour les bibliothèques numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Asselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentaliste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 49 (2), pp.20-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualité de la numérisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.27-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse d'un projet de plateforme mutualisée pour la diffusion des documents numérisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabesques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 64, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse d'un projet de plateforme mutualisée pour la diffusion des documents numérisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabesques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 64, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualité de la numérisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Supplément 2011, pp.27-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur quelques tendances actuelles de l'aquaculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Billard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il Pesce</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2, pp.51-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur quelques tendances actuelles de l'aquaculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il Pesce</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2, pp.51-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le crowdsourcing dans les bibliothèques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Crowdsourcing : Partager, enrichir et publier des sources patrimoniales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Angers, France. pp.37-46, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.3910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffuser des documents numérisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées thématiques "Donner, recevoir, transmettre"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Limoges, Ecole doctorale Lettres, pensée arts et histoire, Mar 2016, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérisation et impression à la demande en bibliothèques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de formation au SGBm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Bordeaux, France. 39 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domestiquer de nouvelles espèces de poissons grâce au text mining et à ISTEX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATA 4IST : exploration et analyse des sources IST pour la recherche et ses environnements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris, France. pp.14 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèques numériques et crowdsourcing : analyses bibliométriques et text mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Szoniecky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International sur les Bibliothèques et Archives à l’ère des Humanités Numériques (CIBAHN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Tunis, Tunisie. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoi de neuf dans les bibliothèques numériques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quoi de neuf dans les bibliothèques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Villeurbanne, France. pp.31 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences citoyennes : le crowdsourcing appliqué à la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutions de la recherche et impacts pour l'IST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Magny le Hongre, France. 29 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowdsourcing and digitization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Ebooks on Demand Conference 2014 (Innsbruck University, April 11th 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00978378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèques numériques et crowdsourcing : une synthèse de la littérature académique et professionnelle internationale sur le sujet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International sur le Document Numérique, CIDE 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Fès, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie des phénotypes nutritionnels chez les poissons d'élevage : constitution d'une base de méta-données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Fauconneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Teletchea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Mader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowdsourcing and digitization: Presentation for the Ebooks on Demand Conference 2014 (Innsbruck University, April 11th 2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ebooks on Demand Conference 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Innsbruck, Autriche. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowdsourcing et bibliothèques numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine internationale du libre accès, conférence sur le thème de la science comme bien commun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singing for their supper&amp;quot;: Trove, Australian newspapers, and the crowd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Louise Ayres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFLA WLIC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archivage des revues Inra dans HAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Dandurand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquièmes journées du Réseau Médici - L'édition scientifique publique en Europe: objectif 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Strasbourg, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus Inra & Biocontrôle : Résultats d’analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.30 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des applications de l'IA dans le domaine de la documentation, de la veille, des archives et des bibliothèques : document de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Maisonneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une expérimentation de plateforme de diffusion automatisée et collaborative des veilles avec le logiciel libre WordPress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Réault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanches-citoyen.org : une expérimentation concrète, libre, gratuite et facilement reproductible de démocratie numérique municipale dans une commune de 2700 habitants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment développer gratuitement une plateforme collaborative de veille avec le logiciel libre WordPress ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bigoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Terrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Thébault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital libraries: textual analysis for a systematic review and meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Maisonneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d’expérience : un outil professionnel de veille pour une grande institution de la République</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Haenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pount-Biset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Cocguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02488615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A brief textual analysis of a corpus on digital libraries and text mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Data Platform for Knowledge Access in Plant Health Domain : VESPA Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Corbière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien T. Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistiques et visibilité des bibliothèques numériques : quelles stratégies de diffusion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Tröger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le passé de l’Inra est-il en péril ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRA. 2017, 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistiques et visibilité des bibliothèques numériques : quelles stratégies de diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Tröger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2013, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infodoc Express : Introduction au text mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Infodoc Express (Introduction au text mining), 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId185"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:119.6261682243px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mathieu Andro </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mathieu-andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7868-6979</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">160202698</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Actuellement animateur du réseau de veilleurs des Services du Premier Ministre, j’ai connu la plupart des niveaux de grades et de fonctions dans mon métier. En effet, au cours de mon expérience professionnelle de près de 20 ans, j’ai évolué par concours externes, d’adjoint technique (aide documentaliste à la bibliothèque de l’herbier du Muséum national d’Histoire naturelle puis responsable de la documentation de son département Milieux et Peuplements Aquatiques) à technicien (Responsable de la Bibliothèque de l’IUT de Figeac), puis de technicien à assistant ingénieur (Directeur de la Bibliothèque de l’Ecole Nationale Vétérinaire de Toulouse) pour occuper un poste d’ingénieur d’études (chef des projets de numérisation à la Bibliothèque Sainte-Geneviève) pendant près de 4 ans avant de rejoindre l’Institut National de la Recherche Agronomique pendant 5 ans (chef de projets de text mining) puis la Cour des comptes en tant que chef de division Services au public, veilles et documentation externe. Je suis également titulaire de tous les niveaux de diplômes en sciences de l’information et de la communication du DUT jusqu’à la thèse de doctorat (mention « très honorable »).</w:t></w:r><w:br/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.bibliotheque-numerique.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je n'ai malheureusement pas pu déposer sur HAL la totalité des textes intégraux de mes publications pour des raisons juridiques, mais si vous souhaitez consulter l'une d'entre elles, vous pouvez me contacter via mathieuandroAROBASEyahoo.fr</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèques numériques et crowdsourcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bibliothèque électronique [cs.DL]. Université Paris 8 Vincennes Saint-Denis, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01384692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèques numériques et crowdsourcing : expérimentations autour de Numalire, projet de numérisation à la demande par crowdfunding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université Vincennes Saint-Denis (Paris 8), 2016. Français. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02801623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèques numériques. Solutions de diffusion (Gallica marque blanche, archive.org, etc.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Maisonneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 216 p., 2021, 979-10-92272-38-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Libraries and Crowdsourcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE; Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 5, 228 p., 2018, Digital Tools and Uses SET, Imad Saleh, 9781786301611</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital libraries and crowdsourcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley et Iste Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 228 p., 2018, 9781786301611</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèques numériques et crowdsourcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 4, 208 p., 2017, Systèmes d’information, web et société, 978-1-78405-278-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèques numériques et crowdsourcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Editions, 208 p., 2017, 978-1-78405-278-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothéques numèriques : logiciels et plateformes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Asselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Maisonneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADBS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 351 p., 2012, 978-2-84365-140-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèques numériques : logiciels et plateformes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Asselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ADBS, 351 p., 2012, Sciences et Techniques de l'Information, 978-2-84365-140-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèques numériques et crowdsourcing : un état de l’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samuel Szoniecky; Nasreddine Bouhaï. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence collective et archives numériques : Vers des écosystèmes de connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-160, 2017, Collection Systèmes d’information, web et société, Série Outils et usages numériques, 978-1-78405-255-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Libraries and Crowdsourcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samuel Szoniecky; Nasreddine Bouhaï. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collective Intelligence and Digital Archives: Towards Knowledge Ecosystem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, ISTE / Wiley, p. 135-162, 2017, Digital tools and uses set, 978-1-786-30060-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèques numériques et crowdsourcing : un état de l’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence collective et archives numériques : vers des écosystèmes de connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, ISTE Editions, 238 p., 2017, Systèmes d'Information, Web et Société, 978-1-78405-255-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Libraries and Crowdsourcing: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samuel Szoniecky; Nasreddine Bouhaï. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collective Intelligence and Digital Archives: Towards Knowledge Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE; Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-162, 2017, 9781786300607</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèques numériques : fréquentation et prospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèques, les nouveaux modèles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 52, SERDA, pp.22-25, 2015, Archimag guide pratique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèques numériques : fréquentation et prospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèques, les nouveaux modèles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 52, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SERDA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Archimag</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérience de numérisation à la Bibliothèque Sainte-Geneviève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel de constitution de bibliothèques numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions du Cercle de La Librairie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 408 p., 2013, 978-2-7654-1413-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérience de numérisation à la Bibliothèque Sainte-Geneviève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel de constitution de bibliothèques numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cercle de la Librairie, pp.66-68, 2013, 978-2765414131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête 2024 sur les plateformes de veille : quelques mouvements et toujours plus d’IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Netsources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence économique : une discipline endémique à la francophonie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jéhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veille Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veille collaborative : la plateforme WordPress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Réault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 2 (2), pp.120-136. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/i2d.232.0120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">les plateformes de veille : principaux enseignements d’une enquête ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bondu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archimag : le magazine des nouvelles technologies en documentation et archivage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 72, pp.34-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateformes de veille : étude comparée des prestations de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 2 (2), pp.112-117. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/i2d.222.0112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateformes de veille : analyses d’une enquête auprès des veilleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 2 (2), pp.126-138. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/i2d.222.0126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateformes de veille : étude comparée des fonctions de maintenance et de sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 2 (2), pp.118-124. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/i2d.222.0118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des analyses de notoriété, de trafic web, de bibliométrie et de text mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bondu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 2 (2), pp.139-148. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/i2d.222.0139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama des plateformes de veille : présentation de 22 solutions retenues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 2 (2), pp.31-51. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/i2d.222.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateformes de veille : étude comparée des modules de traitement automatique des textes et des images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 2 (2), pp.99-105. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/i2d.222.0099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama des plateformes de veille : périmètre et taxonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 2 (2), pp.20-30. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/i2d.222.0020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateformes de veille : étude comparée de la fonction d’administration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 2 (2), pp.106-111. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/i2d.222.0106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateformes de veille : étude comparée des fonctionnalités de consultation, de recherche et de capitalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bondu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 2 (2), pp.82-88. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/i2d.222.0082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un état de l’art des plateformes de veille en France via une grande enquête-panorama : enjeux, méthode et objectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 2 (2), pp.8-14. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/i2d.222.0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama des plateformes de veille 2021 : une méthodologie collaborative et originale, fondée sur un site de référence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 2 (2), pp.16-19. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/i2d.222.0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama des plateformes de veille : une analyse comparative des éditeurs fondée sur 8 critères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 2 (2), pp.52-68. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/i2d.222.0052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateformes de veille : étude comparée des fonctions de diffusion, d’utilisation en mobilité et de personnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bondu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 2 (2), pp.89-98. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/i2d.222.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama des plateformes de veille : étude comparée des fonctionnalités de sourcing et de collecte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 2 (2), pp.70-74. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/i2d.222.0070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plateformes de veille : principaux enseignements d’une enquête ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bondu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archimag.com - Guide pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama des plateformes de veille : étude comparée des fonctionnalités collaboratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bondu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 2 (2), pp.75-81. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/i2d.222.0075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation data about multi criteria assessment methods used in the agri-food research: The French national institute for agricultural research (INRA) experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25, pp.104204. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2019.104204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et développements de l'impression à la demande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11, pp.198-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le crowdsourcing appliqué aux bibliothèques numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIBLIOthèque(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 83, pp.23-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le crowdsourcing appliqué aux bibliothèques numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'informations (Association des bibliothécaires français)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 83, pp.23-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l'Open Access sur les citations : une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bordignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 53 (3), pp.70-79. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/i2d.163.0070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La correction participative de l’OCR par crowdsourcing au profit des bibliothèques numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.Contribution du 16 Juin 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèques numériques et gamification : panorama et état de l’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 52 (4), pp.70-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impression à la demande et les bibliothèques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Klopp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.Contribution du 13 février 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impression à la demande et les bibliothèques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Klopp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.Contribution du 13.02.2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numalire, une expérimentation de numérisation à la demande du patrimoine conservé par les bibliothèques sous la forme de financements participatifs (crowdfunding)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Dupuy-Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Gropallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maingreaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, contribution du 2 octobre 2014, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les champignons, la lune et Internet : la webométrie appliquée à la mycologie amateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association des mycologues francophones de Belgique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7, pp.26-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les champignons, la lune et Internet : la webométrie appliquée à la mycologie amateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association des mycologues francophones de Belgique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 07, pp.26-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numalire, une expérimentation de numérisation à la demande du patrimoine conservé par les bibliothèques sous la forme de financements participatifs (crowdfunding)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Dupuy-Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Gropallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maingreaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des dépenses de publication de l'Inra dans un modèle théorique &amp;quot;Gold Open Access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Hologne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaïg Mahé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentaliste - Sciences de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 51 (4), pp.70-79. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/docsi.514.0070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réaliser une webométrie avec Google Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archimag : le magazine des nouvelles technologies en documentation et archivage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 264, pp.35-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion, référencement et valorisation des factums numérisés sur le web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Centre Michel de l’Hospital [édition électronique]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp.136-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réaliser une webométrie avec Google Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archimag : le magazine des nouvelles technologies en documentation et archivage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 264, pp.35-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion, référencement et valorisation des factums numérisés sur le web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Centre Michel de l’Hospital [édition électronique]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp.136-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Faire appel à la charité” : Trove, les journaux australiens et la foule des internautes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Louise Ayres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFLA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes, techniques et outils. L’offre de logiciels pour les bibliothèques numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Asselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentaliste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 49 (2), pp.20-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes, techniques et outils. L’offre de logiciels pour les bibliothèques numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Asselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentaliste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 49 (2), pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valoriser une bibliothèque numérique par des choix de référencement et diffusion. L'expérience de la Bibliothèque Sainte-Geneviève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Chaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (3), pp.75-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valoriser une bibliothèque numérique par des choix de référencement et diffusion. L'expérience de la Bibliothèque Sainte-Geneviève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Chaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (3), pp.75-90. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/LCN.8.3.75-90⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital libraries: Comparison of 10 software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Asselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Maisonneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Library Collections, Acquisitions, and Technical Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36 (3-4), pp.79-83. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lcats.2012.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualité de la numérisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Supplément 2011, pp.27-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualité de la numérisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.27-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse d'un projet de plateforme mutualisée pour la diffusion des documents numérisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabesques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 64, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse d'un projet de plateforme mutualisée pour la diffusion des documents numérisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabesques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 64, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur quelques tendances actuelles de l'aquaculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Billard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il Pesce</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2, pp.51-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur quelques tendances actuelles de l'aquaculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il Pesce</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2, pp.51-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le crowdsourcing dans les bibliothèques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Crowdsourcing : Partager, enrichir et publier des sources patrimoniales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Angers, France. pp.37-46, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.3910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffuser des documents numérisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées thématiques "Donner, recevoir, transmettre"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Limoges, Ecole doctorale Lettres, pensée arts et histoire, Mar 2016, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèques numériques et crowdsourcing : analyses bibliométriques et text mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Szoniecky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International sur les Bibliothèques et Archives à l’ère des Humanités Numériques (CIBAHN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Tunis, Tunisie. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérisation et impression à la demande en bibliothèques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de formation au SGBm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Bordeaux, France. 39 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domestiquer de nouvelles espèces de poissons grâce au text mining et à ISTEX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATA 4IST : exploration et analyse des sources IST pour la recherche et ses environnements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris, France. pp.14 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoi de neuf dans les bibliothèques numériques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quoi de neuf dans les bibliothèques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Villeurbanne, France. pp.31 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences citoyennes : le crowdsourcing appliqué à la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutions de la recherche et impacts pour l'IST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Magny le Hongre, France. 29 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowdsourcing et bibliothèques numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine internationale du libre accès, conférence sur le thème de la science comme bien commun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowdsourcing and digitization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Ebooks on Demand Conference 2014 (Innsbruck University, April 11th 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00978378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowdsourcing and digitization: Presentation for the Ebooks on Demand Conference 2014 (Innsbruck University, April 11th 2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ebooks on Demand Conference 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Innsbruck, Autriche. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie des phénotypes nutritionnels chez les poissons d'élevage : constitution d'une base de méta-données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Fauconneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Teletchea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Mader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèques numériques et crowdsourcing : une synthèse de la littérature académique et professionnelle internationale sur le sujet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International sur le Document Numérique, CIDE 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Fès, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singing for their supper&amp;quot;: Trove, Australian newspapers, and the crowd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Louise Ayres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFLA WLIC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archivage des revues Inra dans HAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Dandurand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquièmes journées du Réseau Médici - L'édition scientifique publique en Europe: objectif 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Strasbourg, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus Inra & Biocontrôle : Résultats d’analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.30 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des applications de l'IA dans le domaine de la documentation, de la veille, des archives et des bibliothèques : document de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Maisonneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une expérimentation de plateforme de diffusion automatisée et collaborative des veilles avec le logiciel libre WordPress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Réault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanches-citoyen.org : une expérimentation concrète, libre, gratuite et facilement reproductible de démocratie numérique municipale dans une commune de 2700 habitants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment développer gratuitement une plateforme collaborative de veille avec le logiciel libre WordPress ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bigoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Terrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Thébault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital libraries: textual analysis for a systematic review and meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Maisonneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A brief textual analysis of a corpus on digital libraries and text mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d’expérience : un outil professionnel de veille pour une grande institution de la République</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Haenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pount-Biset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Cocguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02488615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Data Platform for Knowledge Access in Plant Health Domain : VESPA Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Corbière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien T. Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistiques et visibilité des bibliothèques numériques : quelles stratégies de diffusion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Tröger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le passé de l’Inra est-il en péril ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRA. 2017, 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistiques et visibilité des bibliothèques numériques : quelles stratégies de diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Tröger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2013, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infodoc Express : Introduction au text mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Infodoc Express (Introduction au text mining), 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId185"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9A8BDE90"/>
+    <w:nsid w:val="C6D9EE59"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathieu-andro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7868-6979" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160202698" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bibliotheque-numerique.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01384692v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02801623v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164334v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Maisonneuve" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsklog.com/product/bibliotheques-numeriques-solutions-de-diffusion-gallica-marque-blanche-archiveorg-etc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685463v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/book.php?id=1285" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788440v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603205v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571603v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/bibliotheques-numeriques-et-crowdsourcing" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094636v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Asselin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.adbs.fr/bibliotheques-numeriques-logiciels-et-plateformes-114632.htm" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809765v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573272v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Saleh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/intelligence-collective-et-archives-numeriques" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603208v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02113320v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436766v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/index.php?f=a&amp;amp;ACTION=View&amp;amp;id=1110" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151239v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797312v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archimag.com/le-kiosque/guides-pratiques/papier/gp-52-papier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805732v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://numerique.editionsducercledelalibrairie.com/product_details/111/9782765414155/Manuel%20de%20constitution%20de%20bibliotheques%20numeriques/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094605v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632507v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud J&#233;han" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733502v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dupin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632519v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l R&#233;ault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.232.0120" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632591v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bondu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deschamps" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.222.0126" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632585v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.222.0112" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632588v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.222.0118" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632595v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.222.0139" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632580v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.222.0106" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632544v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.222.0020" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632540v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.222.0016" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632573v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.222.0099" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632569v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.222.0082" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632533v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.222.0008" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632546v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.222.0031" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632559v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.222.0052" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632572v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.222.0089" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632563v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.222.0070" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632528v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632565v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.222.0075" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632606v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263853v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104204" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603931v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629609v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293615v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01372684v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bordignon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.163.0070" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248704v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116978v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Klopp" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629467v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164263v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636543v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639013v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rivi&#232;re" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dupuy-Olivier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Gropallo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maingreaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097171v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Hologne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;g Mah&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.514.0070" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094625v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094612v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642904v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644995v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094578v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094598v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Ayres" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094593v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642413v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094573v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chaigne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Smith" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643585v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.8.3.75-90" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/84D5C84B5D5C086EC0416180524046FA68C6ACB7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746713v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lcats.2012.05.002" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096222v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643359v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642342v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094545v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094553v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674131v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Billard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094537v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632625v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.3910" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699491v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793276v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801740v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416516v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Szoniecky" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795648v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160610v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978378v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742735v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743777v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fauconneau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Teletchea" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Mader" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bail" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792687v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01164625v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746003v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189921v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Hamelin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dandurand" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208733v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Grenier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430508v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895971v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819786v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161906v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bigoy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Terri&#232;re" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Th&#233;bault" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270523v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488615v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Haenel" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pount-Biset" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fr&#232;re" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Cocguen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862896v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145489v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Turenne" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Corbi&#232;re" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien T. Phan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858077v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Tr&#246;ger" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603167v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egizio Valceschini" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810390v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793404v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathieu-andro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7868-6979" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160202698" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bibliotheque-numerique.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01384692v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02801623v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164334v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Maisonneuve" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsklog.com/product/bibliotheques-numeriques-solutions-de-diffusion-gallica-marque-blanche-archiveorg-etc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685463v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/book.php?id=1285" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788440v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571603v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/bibliotheques-numeriques-et-crowdsourcing" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603205v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094636v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Asselin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.adbs.fr/bibliotheques-numeriques-logiciels-et-plateformes-114632.htm" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809765v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573272v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Saleh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/intelligence-collective-et-archives-numeriques" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02113320v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603208v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436766v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/index.php?f=a&amp;amp;ACTION=View&amp;amp;id=1110" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151239v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797312v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archimag.com/le-kiosque/guides-pratiques/papier/gp-52-papier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805732v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://numerique.editionsducercledelalibrairie.com/product_details/111/9782765414155/Manuel%20de%20constitution%20de%20bibliotheques%20numeriques/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094605v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733502v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dupin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632507v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud J&#233;han" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632519v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l R&#233;ault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.232.0120" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632606v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bondu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632585v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.222.0112" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632591v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deschamps" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.222.0126" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632588v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.222.0118" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632595v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.222.0139" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632546v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.222.0031" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632573v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.222.0099" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632544v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.222.0020" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632580v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.222.0106" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632569v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.222.0082" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632533v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.222.0008" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632540v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.222.0016" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632559v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.222.0052" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632572v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.222.0089" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632563v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.222.0070" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632528v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632565v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.222.0075" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263853v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104204" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603931v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629609v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293615v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01372684v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bordignon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.163.0070" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164263v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248704v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116978v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Klopp" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629467v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094625v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rivi&#232;re" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dupuy-Olivier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Gropallo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maingreaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094612v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636543v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639013v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097171v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Hologne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;g Mah&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.514.0070" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094593v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642904v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644995v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094578v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094598v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Ayres" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096222v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642413v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094573v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chaigne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Smith" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643585v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.8.3.75-90" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/84D5C84B5D5C086EC0416180524046FA68C6ACB7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746713v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lcats.2012.05.002" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094553v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643359v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642342v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094545v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674131v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Billard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094537v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632625v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.3910" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699491v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416516v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Szoniecky" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793276v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801740v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795648v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160610v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01164625v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978378v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792687v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743777v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fauconneau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Teletchea" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Mader" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bail" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742735v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746003v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189921v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Hamelin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dandurand" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208733v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Grenier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430508v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895971v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819786v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161906v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bigoy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Terri&#232;re" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Th&#233;bault" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270523v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862896v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488615v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Haenel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pount-Biset" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fr&#232;re" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Cocguen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145489v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Turenne" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Corbi&#232;re" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien T. Phan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858077v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Tr&#246;ger" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603167v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egizio Valceschini" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810390v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793404v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>