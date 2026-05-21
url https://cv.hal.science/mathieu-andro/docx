--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:119.6261682243px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mathieu Andro </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mathieu-andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7868-6979</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">160202698</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Actuellement animateur du réseau de veilleurs des Services du Premier Ministre, j’ai connu la plupart des niveaux de grades et de fonctions dans mon métier. En effet, au cours de mon expérience professionnelle de près de 20 ans, j’ai évolué par concours externes, d’adjoint technique (aide documentaliste à la bibliothèque de l’herbier du Muséum national d’Histoire naturelle puis responsable de la documentation de son département Milieux et Peuplements Aquatiques) à technicien (Responsable de la Bibliothèque de l’IUT de Figeac), puis de technicien à assistant ingénieur (Directeur de la Bibliothèque de l’Ecole Nationale Vétérinaire de Toulouse) pour occuper un poste d’ingénieur d’études (chef des projets de numérisation à la Bibliothèque Sainte-Geneviève) pendant près de 4 ans avant de rejoindre l’Institut National de la Recherche Agronomique pendant 5 ans (chef de projets de text mining) puis la Cour des comptes en tant que chef de division Services au public, veilles et documentation externe. Je suis également titulaire de tous les niveaux de diplômes en sciences de l’information et de la communication du DUT jusqu’à la thèse de doctorat (mention « très honorable »).</w:t></w:r><w:br/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.bibliotheque-numerique.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je n'ai malheureusement pas pu déposer sur HAL la totalité des textes intégraux de mes publications pour des raisons juridiques, mais si vous souhaitez consulter l'une d'entre elles, vous pouvez me contacter via mathieuandroAROBASEyahoo.fr</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèques numériques et crowdsourcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bibliothèque électronique [cs.DL]. Université Paris 8 Vincennes Saint-Denis, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01384692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèques numériques et crowdsourcing : expérimentations autour de Numalire, projet de numérisation à la demande par crowdfunding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université Vincennes Saint-Denis (Paris 8), 2016. Français. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02801623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèques numériques. Solutions de diffusion (Gallica marque blanche, archive.org, etc.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Maisonneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 216 p., 2021, 979-10-92272-38-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Libraries and Crowdsourcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE; Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 5, 228 p., 2018, Digital Tools and Uses SET, Imad Saleh, 9781786301611</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital libraries and crowdsourcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley et Iste Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 228 p., 2018, 9781786301611</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèques numériques et crowdsourcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 4, 208 p., 2017, Systèmes d’information, web et société, 978-1-78405-278-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèques numériques et crowdsourcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Editions, 208 p., 2017, 978-1-78405-278-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothéques numèriques : logiciels et plateformes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Asselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Maisonneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADBS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 351 p., 2012, 978-2-84365-140-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèques numériques : logiciels et plateformes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Asselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ADBS, 351 p., 2012, Sciences et Techniques de l'Information, 978-2-84365-140-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèques numériques et crowdsourcing : un état de l’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samuel Szoniecky; Nasreddine Bouhaï. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence collective et archives numériques : Vers des écosystèmes de connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-160, 2017, Collection Systèmes d’information, web et société, Série Outils et usages numériques, 978-1-78405-255-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Libraries and Crowdsourcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samuel Szoniecky; Nasreddine Bouhaï. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collective Intelligence and Digital Archives: Towards Knowledge Ecosystem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, ISTE / Wiley, p. 135-162, 2017, Digital tools and uses set, 978-1-786-30060-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèques numériques et crowdsourcing : un état de l’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence collective et archives numériques : vers des écosystèmes de connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, ISTE Editions, 238 p., 2017, Systèmes d'Information, Web et Société, 978-1-78405-255-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Libraries and Crowdsourcing: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samuel Szoniecky; Nasreddine Bouhaï. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collective Intelligence and Digital Archives: Towards Knowledge Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE; Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-162, 2017, 9781786300607</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèques numériques : fréquentation et prospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèques, les nouveaux modèles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 52, SERDA, pp.22-25, 2015, Archimag guide pratique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèques numériques : fréquentation et prospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèques, les nouveaux modèles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 52, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SERDA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Archimag</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérience de numérisation à la Bibliothèque Sainte-Geneviève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel de constitution de bibliothèques numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions du Cercle de La Librairie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 408 p., 2013, 978-2-7654-1413-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérience de numérisation à la Bibliothèque Sainte-Geneviève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel de constitution de bibliothèques numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cercle de la Librairie, pp.66-68, 2013, 978-2765414131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête 2024 sur les plateformes de veille : quelques mouvements et toujours plus d’IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Netsources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence économique : une discipline endémique à la francophonie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jéhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veille Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veille collaborative : la plateforme WordPress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Réault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 2 (2), pp.120-136. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/i2d.232.0120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">les plateformes de veille : principaux enseignements d’une enquête ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bondu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archimag : le magazine des nouvelles technologies en documentation et archivage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 72, pp.34-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateformes de veille : étude comparée des prestations de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 2 (2), pp.112-117. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/i2d.222.0112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateformes de veille : analyses d’une enquête auprès des veilleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 2 (2), pp.126-138. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/i2d.222.0126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateformes de veille : étude comparée des fonctions de maintenance et de sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 2 (2), pp.118-124. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/i2d.222.0118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des analyses de notoriété, de trafic web, de bibliométrie et de text mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bondu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 2 (2), pp.139-148. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/i2d.222.0139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama des plateformes de veille : présentation de 22 solutions retenues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 2 (2), pp.31-51. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/i2d.222.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateformes de veille : étude comparée des modules de traitement automatique des textes et des images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 2 (2), pp.99-105. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/i2d.222.0099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama des plateformes de veille : périmètre et taxonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 2 (2), pp.20-30. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/i2d.222.0020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateformes de veille : étude comparée de la fonction d’administration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 2 (2), pp.106-111. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/i2d.222.0106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateformes de veille : étude comparée des fonctionnalités de consultation, de recherche et de capitalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bondu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 2 (2), pp.82-88. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/i2d.222.0082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un état de l’art des plateformes de veille en France via une grande enquête-panorama : enjeux, méthode et objectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 2 (2), pp.8-14. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/i2d.222.0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama des plateformes de veille 2021 : une méthodologie collaborative et originale, fondée sur un site de référence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 2 (2), pp.16-19. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/i2d.222.0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama des plateformes de veille : une analyse comparative des éditeurs fondée sur 8 critères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 2 (2), pp.52-68. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/i2d.222.0052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateformes de veille : étude comparée des fonctions de diffusion, d’utilisation en mobilité et de personnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bondu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 2 (2), pp.89-98. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/i2d.222.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama des plateformes de veille : étude comparée des fonctionnalités de sourcing et de collecte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 2 (2), pp.70-74. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/i2d.222.0070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plateformes de veille : principaux enseignements d’une enquête ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bondu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archimag.com - Guide pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama des plateformes de veille : étude comparée des fonctionnalités collaboratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bondu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 2 (2), pp.75-81. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/i2d.222.0075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation data about multi criteria assessment methods used in the agri-food research: The French national institute for agricultural research (INRA) experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25, pp.104204. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2019.104204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et développements de l'impression à la demande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11, pp.198-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le crowdsourcing appliqué aux bibliothèques numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIBLIOthèque(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 83, pp.23-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le crowdsourcing appliqué aux bibliothèques numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'informations (Association des bibliothécaires français)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 83, pp.23-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l'Open Access sur les citations : une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bordignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 53 (3), pp.70-79. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/i2d.163.0070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La correction participative de l’OCR par crowdsourcing au profit des bibliothèques numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.Contribution du 16 Juin 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèques numériques et gamification : panorama et état de l’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 52 (4), pp.70-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impression à la demande et les bibliothèques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Klopp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.Contribution du 13 février 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impression à la demande et les bibliothèques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Klopp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.Contribution du 13.02.2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numalire, une expérimentation de numérisation à la demande du patrimoine conservé par les bibliothèques sous la forme de financements participatifs (crowdfunding)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Dupuy-Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Gropallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maingreaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, contribution du 2 octobre 2014, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les champignons, la lune et Internet : la webométrie appliquée à la mycologie amateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association des mycologues francophones de Belgique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7, pp.26-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les champignons, la lune et Internet : la webométrie appliquée à la mycologie amateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association des mycologues francophones de Belgique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 07, pp.26-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numalire, une expérimentation de numérisation à la demande du patrimoine conservé par les bibliothèques sous la forme de financements participatifs (crowdfunding)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Dupuy-Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Gropallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maingreaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des dépenses de publication de l'Inra dans un modèle théorique &amp;quot;Gold Open Access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Hologne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaïg Mahé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentaliste - Sciences de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 51 (4), pp.70-79. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/docsi.514.0070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réaliser une webométrie avec Google Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archimag : le magazine des nouvelles technologies en documentation et archivage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 264, pp.35-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion, référencement et valorisation des factums numérisés sur le web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Centre Michel de l’Hospital [édition électronique]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp.136-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réaliser une webométrie avec Google Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archimag : le magazine des nouvelles technologies en documentation et archivage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 264, pp.35-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion, référencement et valorisation des factums numérisés sur le web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Centre Michel de l’Hospital [édition électronique]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp.136-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Faire appel à la charité” : Trove, les journaux australiens et la foule des internautes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Louise Ayres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFLA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes, techniques et outils. L’offre de logiciels pour les bibliothèques numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Asselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentaliste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 49 (2), pp.20-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes, techniques et outils. L’offre de logiciels pour les bibliothèques numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Asselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentaliste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 49 (2), pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valoriser une bibliothèque numérique par des choix de référencement et diffusion. L'expérience de la Bibliothèque Sainte-Geneviève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Chaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (3), pp.75-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valoriser une bibliothèque numérique par des choix de référencement et diffusion. L'expérience de la Bibliothèque Sainte-Geneviève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Chaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (3), pp.75-90. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/LCN.8.3.75-90⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital libraries: Comparison of 10 software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Asselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Maisonneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Library Collections, Acquisitions, and Technical Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36 (3-4), pp.79-83. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lcats.2012.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualité de la numérisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Supplément 2011, pp.27-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualité de la numérisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.27-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse d'un projet de plateforme mutualisée pour la diffusion des documents numérisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabesques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 64, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse d'un projet de plateforme mutualisée pour la diffusion des documents numérisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabesques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 64, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur quelques tendances actuelles de l'aquaculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Billard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il Pesce</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2, pp.51-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur quelques tendances actuelles de l'aquaculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il Pesce</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2, pp.51-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le crowdsourcing dans les bibliothèques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Crowdsourcing : Partager, enrichir et publier des sources patrimoniales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Angers, France. pp.37-46, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.3910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffuser des documents numérisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées thématiques "Donner, recevoir, transmettre"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Limoges, Ecole doctorale Lettres, pensée arts et histoire, Mar 2016, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèques numériques et crowdsourcing : analyses bibliométriques et text mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Szoniecky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International sur les Bibliothèques et Archives à l’ère des Humanités Numériques (CIBAHN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Tunis, Tunisie. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérisation et impression à la demande en bibliothèques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de formation au SGBm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Bordeaux, France. 39 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domestiquer de nouvelles espèces de poissons grâce au text mining et à ISTEX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATA 4IST : exploration et analyse des sources IST pour la recherche et ses environnements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris, France. pp.14 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoi de neuf dans les bibliothèques numériques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quoi de neuf dans les bibliothèques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Villeurbanne, France. pp.31 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences citoyennes : le crowdsourcing appliqué à la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutions de la recherche et impacts pour l'IST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Magny le Hongre, France. 29 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowdsourcing et bibliothèques numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine internationale du libre accès, conférence sur le thème de la science comme bien commun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowdsourcing and digitization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Ebooks on Demand Conference 2014 (Innsbruck University, April 11th 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00978378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowdsourcing and digitization: Presentation for the Ebooks on Demand Conference 2014 (Innsbruck University, April 11th 2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ebooks on Demand Conference 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Innsbruck, Autriche. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie des phénotypes nutritionnels chez les poissons d'élevage : constitution d'une base de méta-données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Fauconneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Teletchea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Mader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèques numériques et crowdsourcing : une synthèse de la littérature académique et professionnelle internationale sur le sujet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International sur le Document Numérique, CIDE 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Fès, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singing for their supper&amp;quot;: Trove, Australian newspapers, and the crowd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Louise Ayres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFLA WLIC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archivage des revues Inra dans HAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Dandurand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquièmes journées du Réseau Médici - L'édition scientifique publique en Europe: objectif 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Strasbourg, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus Inra & Biocontrôle : Résultats d’analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.30 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des applications de l'IA dans le domaine de la documentation, de la veille, des archives et des bibliothèques : document de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Maisonneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une expérimentation de plateforme de diffusion automatisée et collaborative des veilles avec le logiciel libre WordPress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Réault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanches-citoyen.org : une expérimentation concrète, libre, gratuite et facilement reproductible de démocratie numérique municipale dans une commune de 2700 habitants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment développer gratuitement une plateforme collaborative de veille avec le logiciel libre WordPress ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bigoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Terrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Thébault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital libraries: textual analysis for a systematic review and meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Maisonneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A brief textual analysis of a corpus on digital libraries and text mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d’expérience : un outil professionnel de veille pour une grande institution de la République</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Haenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pount-Biset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Cocguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02488615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Data Platform for Knowledge Access in Plant Health Domain : VESPA Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Corbière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien T. Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistiques et visibilité des bibliothèques numériques : quelles stratégies de diffusion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Tröger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le passé de l’Inra est-il en péril ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRA. 2017, 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistiques et visibilité des bibliothèques numériques : quelles stratégies de diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Tröger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2013, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infodoc Express : Introduction au text mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Infodoc Express (Introduction au text mining), 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId185"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:119.6261682243px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mathieu Andro </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mathieu-andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7868-6979</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">160202698</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Actuellement animateur du réseau de veilleurs des Services du Premier Ministre, j’ai connu la plupart des niveaux de grades et de fonctions dans mon métier. En effet, au cours de mon expérience professionnelle de près de 20 ans, j’ai évolué par concours externes, d’adjoint technique (aide documentaliste à la bibliothèque de l’herbier du Muséum national d’Histoire naturelle puis responsable de la documentation de son département Milieux et Peuplements Aquatiques) à technicien (Responsable de la Bibliothèque de l’IUT de Figeac), puis de technicien à assistant ingénieur (Directeur de la Bibliothèque de l’Ecole Nationale Vétérinaire de Toulouse) pour occuper un poste d’ingénieur d’études (chef des projets de numérisation à la Bibliothèque Sainte-Geneviève) pendant près de 4 ans avant de rejoindre l’Institut National de la Recherche Agronomique pendant 5 ans (chef de projets de text mining) puis la Cour des comptes en tant que chef de division Services au public, veilles et documentation externe. Je suis également titulaire de tous les niveaux de diplômes en sciences de l’information et de la communication du DUT jusqu’à la thèse de doctorat (mention « très honorable »).</w:t></w:r><w:br/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.bibliotheque-numerique.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je n'ai malheureusement pas pu déposer sur HAL la totalité des textes intégraux de mes publications pour des raisons juridiques, mais si vous souhaitez consulter l'une d'entre elles, vous pouvez me contacter via mathieuandroAROBASEyahoo.fr</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèques numériques et crowdsourcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bibliothèque électronique [cs.DL]. Université Paris 8 Vincennes Saint-Denis, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01384692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèques numériques et crowdsourcing : expérimentations autour de Numalire, projet de numérisation à la demande par crowdfunding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'information et de la communication. Université Vincennes Saint-Denis (Paris 8), 2016. Français. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02801623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèques numériques. Solutions de diffusion (Gallica marque blanche, archive.org, etc.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Maisonneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 216 p., 2021, 979-10-92272-38-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Libraries and Crowdsourcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE; Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 5, 228 p., 2018, Digital Tools and Uses SET, Imad Saleh, 9781786301611</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital libraries and crowdsourcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley et Iste Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 228 p., 2018, 9781786301611</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèques numériques et crowdsourcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 4, 208 p., 2017, Systèmes d’information, web et société, 978-1-78405-278-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèques numériques et crowdsourcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Editions, 208 p., 2017, 978-1-78405-278-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothéques numèriques : logiciels et plateformes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Asselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Maisonneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ADBS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 351 p., 2012, 978-2-84365-140-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèques numériques : logiciels et plateformes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Asselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ADBS, 351 p., 2012, Sciences et Techniques de l'Information, 978-2-84365-140-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèques numériques et crowdsourcing : un état de l’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samuel Szoniecky; Nasreddine Bouhaï. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence collective et archives numériques : Vers des écosystèmes de connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-160, 2017, Collection Systèmes d’information, web et société, Série Outils et usages numériques, 978-1-78405-255-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Libraries and Crowdsourcing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samuel Szoniecky; Nasreddine Bouhaï. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collective Intelligence and Digital Archives: Towards Knowledge Ecosystem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, ISTE / Wiley, p. 135-162, 2017, Digital tools and uses set, 978-1-786-30060-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèques numériques et crowdsourcing : un état de l’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence collective et archives numériques : vers des écosystèmes de connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, ISTE Editions, 238 p., 2017, Systèmes d'Information, Web et Société, 978-1-78405-255-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Libraries and Crowdsourcing: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Samuel Szoniecky; Nasreddine Bouhaï. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collective Intelligence and Digital Archives: Towards Knowledge Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE; Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-162, 2017, 9781786300607</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèques numériques : fréquentation et prospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèques, les nouveaux modèles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 52, SERDA, pp.22-25, 2015, Archimag guide pratique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèques numériques : fréquentation et prospective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèques, les nouveaux modèles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 52, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SERDA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Archimag</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérience de numérisation à la Bibliothèque Sainte-Geneviève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel de constitution de bibliothèques numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions du Cercle de La Librairie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 408 p., 2013, 978-2-7654-1413-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérience de numérisation à la Bibliothèque Sainte-Geneviève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel de constitution de bibliothèques numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cercle de la Librairie, pp.66-68, 2013, 978-2765414131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence économique : une discipline endémique à la francophonie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Jéhan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veille Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête 2024 sur les plateformes de veille : quelques mouvements et toujours plus d’IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Netsources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04733502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veille collaborative : la plateforme WordPress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Réault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, n° 2 (2), pp.120-136. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/i2d.232.0120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">les plateformes de veille : principaux enseignements d’une enquête ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bondu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archimag : le magazine des nouvelles technologies en documentation et archivage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 72, pp.34-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateformes de veille : étude comparée des prestations de formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 2 (2), pp.112-117. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/i2d.222.0112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateformes de veille : analyses d’une enquête auprès des veilleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 2 (2), pp.126-138. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/i2d.222.0126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateformes de veille : étude comparée des modules de traitement automatique des textes et des images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 2 (2), pp.99-105. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/i2d.222.0099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama des plateformes de veille : périmètre et taxonomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 2 (2), pp.20-30. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/i2d.222.0020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateformes de veille : étude comparée de la fonction d’administration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 2 (2), pp.106-111. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/i2d.222.0106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateformes de veille : étude comparée des fonctionnalités de consultation, de recherche et de capitalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bondu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 2 (2), pp.82-88. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/i2d.222.0082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un état de l’art des plateformes de veille en France via une grande enquête-panorama : enjeux, méthode et objectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 2 (2), pp.8-14. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/i2d.222.0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama des plateformes de veille 2021 : une méthodologie collaborative et originale, fondée sur un site de référence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 2 (2), pp.16-19. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/i2d.222.0016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateformes de veille : étude comparée des fonctions de maintenance et de sécurité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 2 (2), pp.118-124. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/i2d.222.0118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des analyses de notoriété, de trafic web, de bibliométrie et de text mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bondu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 2 (2), pp.139-148. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/i2d.222.0139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama des plateformes de veille : présentation de 22 solutions retenues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 2 (2), pp.31-51. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/i2d.222.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama des plateformes de veille : une analyse comparative des éditeurs fondée sur 8 critères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bondu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 2 (2), pp.52-68. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/i2d.222.0052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateformes de veille : étude comparée des fonctions de diffusion, d’utilisation en mobilité et de personnalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bondu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 2 (2), pp.89-98. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/i2d.222.0089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama des plateformes de veille : étude comparée des fonctionnalités de sourcing et de collecte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 2 (2), pp.70-74. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/i2d.222.0070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plateformes de veille : principaux enseignements d’une enquête ouverte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bondu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archimag.com - Guide pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama des plateformes de veille : étude comparée des fonctionnalités collaboratives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bondu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, n° 2 (2), pp.75-81. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/i2d.222.0075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation data about multi criteria assessment methods used in the agri-food research: The French national institute for agricultural research (INRA) experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Alaphilippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25, pp.104204. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2019.104204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et développements de l'impression à la demande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11, pp.198-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le crowdsourcing appliqué aux bibliothèques numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIBLIOthèque(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 83, pp.23-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le crowdsourcing appliqué aux bibliothèques numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'informations (Association des bibliothécaires français)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 83, pp.23-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l'Open Access sur les citations : une étude de cas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bordignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 53 (3), pp.70-79. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/i2d.163.0070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La correction participative de l’OCR par crowdsourcing au profit des bibliothèques numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.Contribution du 16 Juin 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèques numériques et gamification : panorama et état de l’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 52 (4), pp.70-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impression à la demande et les bibliothèques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Klopp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.Contribution du 13 février 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01116978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impression à la demande et les bibliothèques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Klopp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.Contribution du 13.02.2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numalire, une expérimentation de numérisation à la demande du patrimoine conservé par les bibliothèques sous la forme de financements participatifs (crowdfunding)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Dupuy-Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Gropallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maingreaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, contribution du 2 octobre 2014, 9 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les champignons, la lune et Internet : la webométrie appliquée à la mycologie amateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association des mycologues francophones de Belgique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7, pp.26-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les champignons, la lune et Internet : la webométrie appliquée à la mycologie amateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lebas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association des mycologues francophones de Belgique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 07, pp.26-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numalire, une expérimentation de numérisation à la demande du patrimoine conservé par les bibliothèques sous la forme de financements participatifs (crowdfunding)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Dupuy-Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filippo Gropallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maingreaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des dépenses de publication de l'Inra dans un modèle théorique &amp;quot;Gold Open Access</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Hologne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annaïg Mahé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentaliste - Sciences de l'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 51 (4), pp.70-79. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/docsi.514.0070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01097171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réaliser une webométrie avec Google Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archimag : le magazine des nouvelles technologies en documentation et archivage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 264, pp.35-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion, référencement et valorisation des factums numérisés sur le web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Centre Michel de l’Hospital [édition électronique]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp.136-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réaliser une webométrie avec Google Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archimag : le magazine des nouvelles technologies en documentation et archivage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 264, pp.35-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion, référencement et valorisation des factums numérisés sur le web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Centre Michel de l’Hospital [édition électronique]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp.136-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Faire appel à la charité” : Trove, les journaux australiens et la foule des internautes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Louise Ayres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFLA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes, techniques et outils. L’offre de logiciels pour les bibliothèques numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Asselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentaliste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 49 (2), pp.20-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes, techniques et outils. L’offre de logiciels pour les bibliothèques numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Asselin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentaliste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 49 (2), pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valoriser une bibliothèque numérique par des choix de référencement et diffusion. L'expérience de la Bibliothèque Sainte-Geneviève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Chaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9 (3), pp.75-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valoriser une bibliothèque numérique par des choix de référencement et diffusion. L'expérience de la Bibliothèque Sainte-Geneviève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Chaigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (3), pp.75-90. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/LCN.8.3.75-90⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital libraries: Comparison of 10 software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Asselin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Maisonneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Library Collections, Acquisitions, and Technical Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 36 (3-4), pp.79-83. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lcats.2012.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualité de la numérisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Supplément 2011, pp.27-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualité de la numérisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.27-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse d'un projet de plateforme mutualisée pour la diffusion des documents numérisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabesques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 64, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèse d'un projet de plateforme mutualisée pour la diffusion des documents numérisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabesques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 64, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur quelques tendances actuelles de l'aquaculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Billard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il Pesce</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2, pp.51-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur quelques tendances actuelles de l'aquaculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Billard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Il Pesce</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2, pp.51-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le crowdsourcing dans les bibliothèques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Crowdsourcing : Partager, enrichir et publier des sources patrimoniales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Angers, France. pp.37-46, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.3910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffuser des documents numérisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées thématiques "Donner, recevoir, transmettre"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Limoges, Ecole doctorale Lettres, pensée arts et histoire, Mar 2016, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèques numériques et crowdsourcing : analyses bibliométriques et text mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Szoniecky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International sur les Bibliothèques et Archives à l’ère des Humanités Numériques (CIBAHN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Tunis, Tunisie. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérisation et impression à la demande en bibliothèques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de formation au SGBm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Bordeaux, France. 39 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domestiquer de nouvelles espèces de poissons grâce au text mining et à ISTEX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATA 4IST : exploration et analyse des sources IST pour la recherche et ses environnements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Paris, France. pp.14 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoi de neuf dans les bibliothèques numériques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quoi de neuf dans les bibliothèques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Villeurbanne, France. pp.31 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02795648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences citoyennes : le crowdsourcing appliqué à la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutions de la recherche et impacts pour l'IST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Magny le Hongre, France. 29 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01160610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowdsourcing et bibliothèques numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine internationale du libre accès, conférence sur le thème de la science comme bien commun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowdsourcing and digitization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Ebooks on Demand Conference 2014 (Innsbruck University, April 11th 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00978378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliothèques numériques et crowdsourcing : une synthèse de la littérature académique et professionnelle internationale sur le sujet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imad Saleh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International sur le Document Numérique, CIDE 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Fès, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crowdsourcing and digitization: Presentation for the Ebooks on Demand Conference 2014 (Innsbruck University, April 11th 2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ebooks on Demand Conference 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Innsbruck, Autriche. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie des phénotypes nutritionnels chez les poissons d'élevage : constitution d'une base de méta-données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Fauconneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Teletchea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Mader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Singing for their supper&amp;quot;: Trove, Australian newspapers, and the crowd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Louise Ayres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFLA WLIC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Singapour, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archivage des revues Inra dans HAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjolaine Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Dandurand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquièmes journées du Réseau Médici - L'édition scientifique publique en Europe: objectif 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Strasbourg, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus Inra & Biocontrôle : Résultats d’analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015, pp.30 slides</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01208733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des applications de l'IA dans le domaine de la documentation, de la veille, des archives et des bibliothèques : document de travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Maisonneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une expérimentation de plateforme de diffusion automatisée et collaborative des veilles avec le logiciel libre WordPress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Réault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanches-citoyen.org : une expérimentation concrète, libre, gratuite et facilement reproductible de démocratie numérique municipale dans une commune de 2700 habitants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment développer gratuitement une plateforme collaborative de veille avec le logiciel libre WordPress ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bigoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaux Terrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Thébault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital libraries: textual analysis for a systematic review and meta-analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Maisonneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A brief textual analysis of a corpus on digital libraries and text mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02862896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour d’expérience : un outil professionnel de veille pour une grande institution de la République</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Haenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Pount-Biset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Cocguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02488615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Data Platform for Knowledge Access in Plant Health Domain : VESPA Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Turenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Corbière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tien T. Phan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistiques et visibilité des bibliothèques numériques : quelles stratégies de diffusion ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Tröger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00858077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le passé de l’Inra est-il en péril ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egizio Valceschini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRA. 2017, 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistiques et visibilité des bibliothèques numériques : quelles stratégies de diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Tröger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2013, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infodoc Express : Introduction au text mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Andro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Infodoc Express (Introduction au text mining), 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId185"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C6D9EE59"/>
+    <w:nsid w:val="9E863722"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathieu-andro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7868-6979" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160202698" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bibliotheque-numerique.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01384692v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02801623v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164334v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Maisonneuve" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsklog.com/product/bibliotheques-numeriques-solutions-de-diffusion-gallica-marque-blanche-archiveorg-etc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685463v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/book.php?id=1285" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788440v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571603v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/bibliotheques-numeriques-et-crowdsourcing" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603205v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094636v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Asselin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.adbs.fr/bibliotheques-numeriques-logiciels-et-plateformes-114632.htm" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809765v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573272v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Saleh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/intelligence-collective-et-archives-numeriques" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02113320v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603208v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436766v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/index.php?f=a&amp;amp;ACTION=View&amp;amp;id=1110" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151239v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797312v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archimag.com/le-kiosque/guides-pratiques/papier/gp-52-papier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805732v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://numerique.editionsducercledelalibrairie.com/product_details/111/9782765414155/Manuel%20de%20constitution%20de%20bibliotheques%20numeriques/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094605v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733502v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dupin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632507v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud J&#233;han" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632519v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l R&#233;ault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.232.0120" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632606v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bondu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632585v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.222.0112" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632591v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deschamps" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.222.0126" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632588v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.222.0118" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632595v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.222.0139" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632546v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.222.0031" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632573v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.222.0099" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632544v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.222.0020" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632580v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.222.0106" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632569v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.222.0082" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632533v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.222.0008" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632540v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.222.0016" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632559v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.222.0052" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632572v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.222.0089" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632563v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.222.0070" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632528v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632565v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.222.0075" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263853v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104204" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603931v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629609v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293615v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01372684v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bordignon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.163.0070" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164263v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248704v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116978v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Klopp" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629467v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094625v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rivi&#232;re" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dupuy-Olivier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Gropallo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maingreaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094612v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636543v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639013v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097171v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Hologne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;g Mah&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.514.0070" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094593v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642904v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644995v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094578v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094598v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Ayres" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096222v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642413v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094573v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chaigne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Smith" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643585v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.8.3.75-90" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/84D5C84B5D5C086EC0416180524046FA68C6ACB7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746713v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lcats.2012.05.002" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094553v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643359v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642342v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094545v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674131v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Billard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094537v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632625v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.3910" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699491v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416516v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Szoniecky" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793276v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801740v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795648v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160610v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01164625v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978378v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792687v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743777v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fauconneau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Teletchea" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Mader" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bail" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742735v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746003v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189921v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Hamelin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dandurand" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208733v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Grenier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430508v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895971v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819786v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161906v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bigoy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Terri&#232;re" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Th&#233;bault" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270523v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862896v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488615v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Haenel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pount-Biset" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fr&#232;re" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Cocguen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145489v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Turenne" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Corbi&#232;re" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien T. Phan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858077v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Tr&#246;ger" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603167v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egizio Valceschini" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810390v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793404v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathieu-andro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7868-6979" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160202698" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bibliotheque-numerique.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01384692v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02801623v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164334v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Maisonneuve" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsklog.com/product/bibliotheques-numeriques-solutions-de-diffusion-gallica-marque-blanche-archiveorg-etc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685463v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/book.php?id=1285" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788440v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571603v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/bibliotheques-numeriques-et-crowdsourcing" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603205v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094636v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Asselin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.adbs.fr/bibliotheques-numeriques-logiciels-et-plateformes-114632.htm" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809765v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573272v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Saleh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/intelligence-collective-et-archives-numeriques" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02113320v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603208v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436766v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/index.php?f=a&amp;amp;ACTION=View&amp;amp;id=1110" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151239v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797312v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archimag.com/le-kiosque/guides-pratiques/papier/gp-52-papier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805732v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://numerique.editionsducercledelalibrairie.com/product_details/111/9782765414155/Manuel%20de%20constitution%20de%20bibliotheques%20numeriques/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094605v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632507v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud J&#233;han" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733502v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dupin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632519v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l R&#233;ault" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.232.0120" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632606v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bondu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632585v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.222.0112" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632591v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deschamps" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.222.0126" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632573v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.222.0099" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632544v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.222.0020" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632580v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.222.0106" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632569v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.222.0082" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632533v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.222.0008" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632540v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.222.0016" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632588v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.222.0118" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632595v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.222.0139" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632546v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.222.0031" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632559v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.222.0052" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632572v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.222.0089" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632563v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.222.0070" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632528v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632565v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.222.0075" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263853v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104204" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603931v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629609v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293615v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01372684v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bordignon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.163.0070" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164263v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248704v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116978v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Klopp" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629467v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094625v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rivi&#232;re" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dupuy-Olivier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filippo Gropallo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maingreaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094612v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636543v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639013v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097171v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Hologne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;g Mah&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/docsi.514.0070" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094593v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642904v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644995v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094578v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094598v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Ayres" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096222v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642413v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094573v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chaigne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Smith" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643585v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.8.3.75-90" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/84D5C84B5D5C086EC0416180524046FA68C6ACB7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746713v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lcats.2012.05.002" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094553v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643359v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642342v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094545v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094537v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Billard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674131v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632625v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.3910" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699491v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416516v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Szoniecky" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793276v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801740v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795648v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160610v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01164625v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978378v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742735v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792687v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743777v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fauconneau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Teletchea" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Mader" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bail" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746003v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189921v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Hamelin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dandurand" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208733v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Grenier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430508v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895971v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819786v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161906v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bigoy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Terri&#232;re" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Th&#233;bault" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270523v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862896v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488615v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Haenel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Pount-Biset" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fr&#232;re" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Cocguen" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145489v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Turenne" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Corbi&#232;re" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tien T. Phan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858077v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Tr&#246;ger" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603167v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egizio Valceschini" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810390v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793404v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>