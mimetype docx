--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -928,51 +928,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03557526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical analyses of the sound transmission at low frequencies of a calibrated domestic wooden window</w:t>
+                <w:t xml:space="preserve">Numerical analyses of the sound transmission at low frequencies of a calibrated Insulating Glazing Unit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaïma Soussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Aucejo</w:t>
@@ -990,106 +990,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Larbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part C: Journal of Mechanical Engineering Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 235 (14), pp.2637-2650. </w:t>
+              <w:t xml:space="preserve">Applied Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 179, pp.108065. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/09544062211003621⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2021.108065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03225940v1</w:t>
+                <w:t xml:space="preserve">hal-03200124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical analyses of the sound transmission at low frequencies of a calibrated Insulating Glazing Unit</w:t>
+                <w:t xml:space="preserve">Numerical analyses of the sound transmission at low frequencies of a calibrated domestic wooden window</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaïma Soussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Aucejo</w:t>
@@ -1107,82 +1107,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Larbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 179, pp.108065. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part C: Journal of Mechanical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 235 (14), pp.2637-2650. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2021.108065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/09544062211003621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03200124v1</w:t>
+                <w:t xml:space="preserve">hal-03225940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A generalized multiplicative regularization for input estimation</w:t>
               </w:r>
@@ -1435,222 +1435,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02424030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a general Iteratively Reweighted algorithm for solving force reconstruction problems</w:t>
+                <w:t xml:space="preserve">On a space-time regularization for force reconstruction problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Aucejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Smet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 458, pp.376-388. </w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 118, pp.549-567. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2019.06.041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2018.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02179323v1</w:t>
+                <w:t xml:space="preserve">hal-02068528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a space-time regularization for force reconstruction problems</w:t>
+                <w:t xml:space="preserve">On a general Iteratively Reweighted algorithm for solving force reconstruction problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Aucejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Smet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 118, pp.549-567. </w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 458, pp.376-388. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2018.09.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2019.06.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02068528v1</w:t>
+                <w:t xml:space="preserve">hal-02179323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An optimal Bayesian regularization for force reconstruction problems</w:t>
               </w:r>
@@ -3112,235 +3112,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02068189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the Patch Transfer Function Approach for Fluid-Structure Modelling in Heavy Fluid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental simulation of turbulent boundary layer induced vibrations by using a synthetic array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Aucejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maxit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
+                <w:t xml:space="preserve">J.-L. Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vibration and Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 134 (5), pp.051011. </w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 331 (16), pp.3824-3843. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4005838⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2012.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00744504v1</w:t>
+                <w:t xml:space="preserve">hal-01668987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental simulation of turbulent boundary layer induced vibrations by using a synthetic array</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving the Patch Transfer Function Approach for Fluid-Structure Modelling in Heavy Fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maxit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Aucejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-L. Guyader</w:t>
+                <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 331 (16), pp.3824-3843. </w:t>
+              <w:t xml:space="preserve">Journal of Vibration and Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 134 (5), pp.051011. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2012.04.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4005838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01668987v1</w:t>
+                <w:t xml:space="preserve">hal-00744504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of source velocities on 3D structures in non-anechoic environments: Theoretical background and experimental validation of the inverse patch transfer functions method</w:t>
               </w:r>
@@ -3352,51 +3352,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aucejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 329 (18), pp.3691 - 3708. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3469,51 +3469,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maxit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 88 (11-12), pp.728-736. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3642,312 +3642,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05053743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First analysis of gymnastics landing load prediction using LSTM neural network based on acceleration data</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Kalman filter-based strategy for space-frequency force reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Aucejo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 - Sport Physics conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Rennes, France. pp.1-1</w:t>
+              <w:t xml:space="preserve">Internoise 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04826671v1</w:t>
+                <w:t xml:space="preserve">hal-04682354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Kalman filter-based strategy for space-frequency force reconstruction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A numerical model calibrated by in-situ measurement for predicting the underwater radiated noise of an azimuth thruster structure of a passenger ship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Aucejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Branchereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Grouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internoise 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04682354v1</w:t>
+                <w:t xml:space="preserve">hal-04682371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical model calibrated by in-situ measurement for predicting the underwater radiated noise of an azimuth thruster structure of a passenger ship</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Dasi</w:t>
+                <w:t xml:space="preserve">First analysis of gymnastics landing load prediction using LSTM neural network based on acceleration data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzon Pucheu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Haering</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Aucejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Grouard</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pontonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internoise 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">2024 - Sport Physics conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Rennes, France. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04682371v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibration Damping Using Analogous Piezoelectric Networks: 10 Years of Research at Cnam and Georgia Tech</w:t>
               </w:r>
@@ -4130,217 +4130,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04210321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances of a family of new Kalman filters for input estimations</w:t>
+                <w:t xml:space="preserve">Une nouvelle méthode d'identification de force basée sur une vision bayésienne unifiée du filtrage de type Kalman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Aucejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Smet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMA 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03778380v1</w:t>
+                <w:t xml:space="preserve">hal-03768674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle méthode d'identification de force basée sur une vision bayésienne unifiée du filtrage de type Kalman</w:t>
+                <w:t xml:space="preserve">Performances of a family of new Kalman filters for input estimations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Aucejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Smet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">ISMA 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03768674v1</w:t>
+                <w:t xml:space="preserve">hal-03778380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude et modélisation numérique de la transmission acoustique des entrées d'air de fenêtres</w:t>
               </w:r>
@@ -5361,230 +5361,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave finite element method for electromechanical periodic waveguides</w:t>
+                <w:t xml:space="preserve">Amortissement vibratoire multimodal de plaques par couplage à leurs réseaux piézoélectriques analogues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Lossouarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth A. Cunefare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Aucejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th ECCOMAS Young Investigators Conference, YIC 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Milan, Italy</w:t>
+              <w:t xml:space="preserve">23ème Congrès Français de Mécanique, CFM 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03196464v1</w:t>
+                <w:t xml:space="preserve">hal-01739716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amortissement vibratoire multimodal de plaques par couplage à leurs réseaux piézoélectriques analogues</w:t>
+                <w:t xml:space="preserve">Wave finite element method for electromechanical periodic waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Lossouarn</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kenneth A. Cunefare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Aucejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème Congrès Français de Mécanique, CFM 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">4th ECCOMAS Young Investigators Conference, YIC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01739716v1</w:t>
+                <w:t xml:space="preserve">hal-03196464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wave Finite Element method for electromechanical periodic waveguides</w:t>
               </w:r>
@@ -5741,533 +5741,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02068535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of passive inductor designs for piezoelectric shunt damping</w:t>
+                <w:t xml:space="preserve">Amortissement Multimodal par Couplage Piézoélectrique à un Analogue Electrique Passif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Lossouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Aucejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth A. Cunefare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Smart Structures/NDE 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20ème Colloque VIbrations, SHocks and NOise, VISHNO 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01739220v1</w:t>
+                <w:t xml:space="preserve">hal-01739704v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal Damping of a Plate With a Passive Piezoelectric Network</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification de sources vibratoires par régularisation multiplicative espace-fréquence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Aucejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kenneth A. Cunefare</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Smet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th IMAC Conference and Exposition on Structural Dynamics, IMAC XXXIV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Orlando, United States</w:t>
+              <w:t xml:space="preserve">13ème Congrès Français d’Acoustique joint avec le 20ème colloque Vibrations, Shocks and Noise, CFA/VISHNO 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01739670v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amortissement Multimodal par Couplage Piézoélectrique à un Analogue Electrique Passif</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On a space-frequency regularization for source reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Aucejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Deü</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Smet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème Colloque VIbrations, SHocks and NOise, VISHNO 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Conference on Motion and Vibration Control and of the 12th International Conference on Recent Advances in Structural Dynamics, MOVIC RASD 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Southampton, United Kingdom. pp.012191, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/744/1/012191⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01739704v2</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de sources vibratoires par régularisation multiplicative espace-fréquence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multimodal Damping of a Plate With a Passive Piezoelectric Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Lossouarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Aucejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier de Smet</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Deü</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth A. Cunefare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Congrès Français d’Acoustique joint avec le 20ème colloque Vibrations, Shocks and Noise, CFA/VISHNO 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
+              <w:t xml:space="preserve">34th IMAC Conference and Exposition on Structural Dynamics, IMAC XXXIV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02068554v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01739670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a space-frequency regularization for source reconstruction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of passive inductor designs for piezoelectric shunt damping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Lossouarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Aucejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier de Smet</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Motion and Vibration Control and of the 12th International Conference on Recent Advances in Structural Dynamics, MOVIC RASD 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Southampton, United Kingdom. pp.012191, </w:t>
+              <w:t xml:space="preserve">SPIE Smart Structures/NDE 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Las Vegas, Nevada, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/744/1/012191⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2219200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02068543v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01739220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robustness of a multimodal piezoelectric damping involving the electrical analogue of a plate</w:t>
               </w:r>
@@ -6459,122 +6459,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01739657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of electromechanical transfer matrix models for passive damping involving an array of shunted piezoelectric patches</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification de sources mécaniques par régularisation multiplicative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Aucejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Smet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Congress on Sound and Vibration, ICSV22</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Florence, Italy</w:t>
+              <w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01739575v1</w:t>
+                <w:t xml:space="preserve">hal-02068558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal vibration damping through a periodic array of piezoelectric patches connected to a passive network</w:t>
               </w:r>
@@ -6658,109 +6645,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01739217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de sources mécaniques par régularisation multiplicative</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of electromechanical transfer matrix models for passive damping involving an array of shunted piezoelectric patches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Deü</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Lossouarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Aucejo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier de Smet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">22nd International Congress on Sound and Vibration, ICSV22</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02068558v1</w:t>
+                <w:t xml:space="preserve">hal-01739575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wave propagation in coupled periodic lattices and application to vibration attenuation through a piezoelectric network</w:t>
               </w:r>
@@ -6930,286 +6930,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02305526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de sources vibratoires par approche bayésienne: apport des a priori locaux suivant une loi normale généralisée</w:t>
+                <w:t xml:space="preserve">A source scanning technique for simulating TBL-induced vibrations measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Aucejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier de Smet</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maxit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Flow Induced Noise and Vibration Issues and Aspects, Flinovia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02305511v1</w:t>
+                <w:t xml:space="preserve">hal-03179181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian structural source identification using local generalized Gaussian priors</w:t>
+                <w:t xml:space="preserve">Identification de sources vibratoires par approche bayésienne: apport des a priori locaux suivant une loi normale généralisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Aucejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Smet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internoise 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">21ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02068563v1</w:t>
+                <w:t xml:space="preserve">hal-02305511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A source scanning technique for simulating TBL-induced vibrations measurements</w:t>
+                <w:t xml:space="preserve">Bayesian structural source identification using local generalized Gaussian priors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Aucejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Smet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flow Induced Noise and Vibration Issues and Aspects, Flinovia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Roma, Italy</w:t>
+              <w:t xml:space="preserve">Internoise 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03179181v1</w:t>
+                <w:t xml:space="preserve">hal-02068563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BAYESIAN STRUCTURAL SOURCE IDENTIFICATION USING GENERALIZED GAUSSIAN PRIORS</w:t>
               </w:r>
@@ -7303,51 +7303,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maxit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Aucejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTERNOISE 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Osaka, Japan. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7398,51 +7398,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Aucejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maxit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7506,51 +7506,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Aucejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7601,51 +7601,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Aucejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NOVEM 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7709,51 +7709,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maxit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Congress on Sound and Vibration (ICSV16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7804,51 +7804,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Aucejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Totaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics' 08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7899,51 +7899,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Aucejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maxit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées SFA « Acoustique et Applications navales »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8261,51 +8261,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Aucejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Maxit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Guyader</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flinovia - Flow Induced Noise and Vibration Issues and Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8617,51 +8617,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="30B2F98D"/>
+    <w:nsid w:val="CE6993A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8765,51 +8765,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="9BC01599"/>
+    <w:nsid w:val="E6253815"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8999,51 +8999,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathieu-aucejo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4255-0129" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155625888" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lmssc.cnam.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnam.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mathieu.aucejo@lecnam.net" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191749v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzon Pucheu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Haering" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Aucejo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pontonnier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16196" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038580v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Smet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2025.112729" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181997v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Puig" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois De&#252;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Larbi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Macquart" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2023.117994" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221352v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Ghibaudo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2023.110794" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700301v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2022.109416" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557526v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2022.108881" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225940v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cha&#239;ma Soussi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09544062211003621" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200124v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2021.108065" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149400v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2021.107637" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551104v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2020.106887" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424030v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.115135" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179323v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.06.041" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068528v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2018.09.002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068524v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2019.02.021" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068530v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2018.10.060" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068508v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2017.10.023" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739210v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Lossouarn" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth A. Cunefare" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X17731232" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739213v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2018.01.009" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068522v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2018.09.020" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068504v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2017.11.026" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068516v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2017.10.027" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657528v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Multon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2017.03.030" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068499v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2016.09.011" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068262v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2015.05.004" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691082v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/25/11/115042" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691081v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/24/11/115037" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691077v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/24/4/045018" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068189v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2014.06.027" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744504v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maxit" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Guyader" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4005838" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668987v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Guyader" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2012.04.010" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668973v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aucejo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Totaro" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2010.03.032" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668981v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Totaro" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2010.02.010" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053743v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04826671v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682354v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682371v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dasi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Branchereau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grouard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853856v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Luo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Darleux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210321v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0035" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778380v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768674v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848360v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865387v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430385v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN-2021-1976" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505178v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486891v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305378v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103243v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196461v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Kerschen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068532v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922760v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Robin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berry" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Atalla" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196464v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739716v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739786v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068535v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739220v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thierry" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2219200" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739670v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739704v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068554v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068543v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/744/1/012191" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739219v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2218357" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739657v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739575v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739217v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2083835" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068558v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739546v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305526v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305511v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068563v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179181v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068565v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744519v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534639v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538357v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Totaro" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415096v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416364v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179340v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414928v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04050184v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739562v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121068v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00777773v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02407524v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathieu-aucejo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4255-0129" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155625888" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lmssc.cnam.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnam.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mathieu.aucejo@lecnam.net" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191749v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzon Pucheu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Haering" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Aucejo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pontonnier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16196" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038580v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Smet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2025.112729" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181997v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Puig" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois De&#252;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Larbi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Macquart" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2023.117994" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221352v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Ghibaudo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2023.110794" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700301v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2022.109416" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557526v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2022.108881" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200124v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cha&#239;ma Soussi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2021.108065" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225940v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09544062211003621" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149400v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2021.107637" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551104v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2020.106887" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424030v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.115135" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068528v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2018.09.002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179323v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.06.041" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068524v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2019.02.021" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068530v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2018.10.060" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068508v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2017.10.023" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739210v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Lossouarn" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth A. Cunefare" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X17731232" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739213v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2018.01.009" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068522v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2018.09.020" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068504v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2017.11.026" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068516v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2017.10.027" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657528v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Multon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2017.03.030" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068499v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2016.09.011" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068262v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2015.05.004" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691082v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/25/11/115042" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691081v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/24/11/115037" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691077v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/24/4/045018" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068189v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2014.06.027" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668987v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maxit" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Guyader" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2012.04.010" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744504v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Guyader" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4005838" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668973v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aucejo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Totaro" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2010.03.032" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668981v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Totaro" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2010.02.010" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053743v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682354v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682371v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dasi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Branchereau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grouard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04826671v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853856v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Luo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Darleux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210321v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0035" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768674v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778380v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848360v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865387v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430385v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN-2021-1976" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505178v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486891v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305378v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103243v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196461v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Kerschen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068532v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922760v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Robin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berry" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Atalla" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739716v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196464v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739786v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068535v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739704v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068554v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068543v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/744/1/012191" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739670v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739220v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thierry" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2219200" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739219v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2218357" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739657v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068558v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739217v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2083835" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739575v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739546v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305526v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179181v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305511v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068563v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068565v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744519v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534639v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538357v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Totaro" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415096v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416364v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179340v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414928v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04050184v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739562v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121068v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00777773v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02407524v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>