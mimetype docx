--- v1 (2026-04-05)
+++ v2 (2026-04-27)
@@ -928,51 +928,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03557526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical analyses of the sound transmission at low frequencies of a calibrated Insulating Glazing Unit</w:t>
+                <w:t xml:space="preserve">Numerical analyses of the sound transmission at low frequencies of a calibrated domestic wooden window</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaïma Soussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Aucejo</w:t>
@@ -990,106 +990,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Larbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 179, pp.108065. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part C: Journal of Mechanical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 235 (14), pp.2637-2650. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2021.108065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/09544062211003621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03200124v1</w:t>
+                <w:t xml:space="preserve">hal-03225940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical analyses of the sound transmission at low frequencies of a calibrated domestic wooden window</w:t>
+                <w:t xml:space="preserve">Numerical analyses of the sound transmission at low frequencies of a calibrated Insulating Glazing Unit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaïma Soussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Aucejo</w:t>
@@ -1107,82 +1107,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Larbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part C: Journal of Mechanical Engineering Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 235 (14), pp.2637-2650. </w:t>
+              <w:t xml:space="preserve">Applied Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 179, pp.108065. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/09544062211003621⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apacoust.2021.108065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03225940v1</w:t>
+                <w:t xml:space="preserve">hal-03200124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A generalized multiplicative regularization for input estimation</w:t>
               </w:r>
@@ -1435,222 +1435,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02424030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a space-time regularization for force reconstruction problems</w:t>
+                <w:t xml:space="preserve">On a general Iteratively Reweighted algorithm for solving force reconstruction problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Aucejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Smet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 118, pp.549-567. </w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 458, pp.376-388. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2018.09.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2019.06.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02068528v1</w:t>
+                <w:t xml:space="preserve">hal-02179323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a general Iteratively Reweighted algorithm for solving force reconstruction problems</w:t>
+                <w:t xml:space="preserve">On a space-time regularization for force reconstruction problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Aucejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Smet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 458, pp.376-388. </w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 118, pp.549-567. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2019.06.041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2018.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02179323v1</w:t>
+                <w:t xml:space="preserve">hal-02068528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An optimal Bayesian regularization for force reconstruction problems</w:t>
               </w:r>
@@ -2033,222 +2033,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01739210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromechanical wave finite element method for interconnected piezoelectric waveguides</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An iterated multiplicative regularization for force reconstruction problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Aucejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Deü</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Smet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 199, pp.46 - 56. </w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 437, pp.16-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2018.01.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2018.09.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01739213v1</w:t>
+                <w:t xml:space="preserve">hal-02068522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An iterated multiplicative regularization for force reconstruction problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electromechanical wave finite element method for interconnected piezoelectric waveguides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Lossouarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Aucejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier de Smet</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 437, pp.16-28. </w:t>
+              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 199, pp.46 - 56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2018.09.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2018.01.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02068522v1</w:t>
+                <w:t xml:space="preserve">hal-01739213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Further investigation on “A multiplicative regularization for force reconstruction”</w:t>
               </w:r>
@@ -3642,204 +3642,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05053743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Kalman filter-based strategy for space-frequency force reconstruction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A numerical model calibrated by in-situ measurement for predicting the underwater radiated noise of an azimuth thruster structure of a passenger ship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Aucejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Branchereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Grouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internoise 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04682354v1</w:t>
+                <w:t xml:space="preserve">hal-04682371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical model calibrated by in-situ measurement for predicting the underwater radiated noise of an azimuth thruster structure of a passenger ship</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Kalman filter-based strategy for space-frequency force reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Aucejo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Grouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internoise 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04682371v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First analysis of gymnastics landing load prediction using LSTM neural network based on acceleration data</w:t>
               </w:r>
@@ -4130,217 +4130,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04210321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle méthode d'identification de force basée sur une vision bayésienne unifiée du filtrage de type Kalman</w:t>
+                <w:t xml:space="preserve">Performances of a family of new Kalman filters for input estimations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Aucejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Smet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">ISMA 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03768674v1</w:t>
+                <w:t xml:space="preserve">hal-03778380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances of a family of new Kalman filters for input estimations</w:t>
+                <w:t xml:space="preserve">Une nouvelle méthode d'identification de force basée sur une vision bayésienne unifiée du filtrage de type Kalman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Aucejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Smet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMA 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mécanique 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03778380v1</w:t>
+                <w:t xml:space="preserve">hal-03768674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude et modélisation numérique de la transmission acoustique des entrées d'air de fenêtres</w:t>
               </w:r>
@@ -4523,226 +4523,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03865387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of air inlet sound insulation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Walid Larbi</w:t>
+                <w:t xml:space="preserve">A unified Bayesian formulation for the identification of force sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Ghibaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Aucejo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inter Noise 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16th International Conference Dynamical Systems - Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Virtual event, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03430385v1</w:t>
+                <w:t xml:space="preserve">hal-03505178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unified Bayesian formulation for the identification of force sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julian Ghibaudo</w:t>
+                <w:t xml:space="preserve">Numerical simulation of air inlet sound insulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Puig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Deü</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Larbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Aucejo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference Dynamical Systems - Theory and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inter Noise 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Washington DC (virtual), United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3397/IN-2021-1976⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03505178v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03430385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical analyses of the sound transmission through double-glazing system at low frequencies</w:t>
               </w:r>
@@ -5741,416 +5741,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02068535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amortissement Multimodal par Couplage Piézoélectrique à un Analogue Electrique Passif</w:t>
+                <w:t xml:space="preserve">Multimodal Damping of a Plate With a Passive Piezoelectric Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Lossouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Aucejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Deü</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth A. Cunefare</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème Colloque VIbrations, SHocks and NOise, VISHNO 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
+              <w:t xml:space="preserve">34th IMAC Conference and Exposition on Structural Dynamics, IMAC XXXIV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01739704v2</w:t>
+                <w:t xml:space="preserve">hal-01739670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de sources vibratoires par régularisation multiplicative espace-fréquence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Amortissement Multimodal par Couplage Piézoélectrique à un Analogue Electrique Passif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Lossouarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Aucejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier de Smet</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth A. Cunefare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème Congrès Français d’Acoustique joint avec le 20ème colloque Vibrations, Shocks and Noise, CFA/VISHNO 2016</w:t>
+              <w:t xml:space="preserve">20ème Colloque VIbrations, SHocks and NOise, VISHNO 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02068554v1</w:t>
+                <w:t xml:space="preserve">hal-01739704v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a space-frequency regularization for source reconstruction</w:t>
+                <w:t xml:space="preserve">Identification de sources vibratoires par régularisation multiplicative espace-fréquence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Aucejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier de Smet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Motion and Vibration Control and of the 12th International Conference on Recent Advances in Structural Dynamics, MOVIC RASD 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13ème Congrès Français d’Acoustique joint avec le 20ème colloque Vibrations, Shocks and Noise, CFA/VISHNO 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Le Mans, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02068543v1</w:t>
+                <w:t xml:space="preserve">hal-02068554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal Damping of a Plate With a Passive Piezoelectric Network</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On a space-frequency regularization for source reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Aucejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kenneth A. Cunefare</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Smet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th IMAC Conference and Exposition on Structural Dynamics, IMAC XXXIV</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Conference on Motion and Vibration Control and of the 12th International Conference on Recent Advances in Structural Dynamics, MOVIC RASD 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Southampton, United Kingdom. pp.012191, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/744/1/012191⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01739670v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of passive inductor designs for piezoelectric shunt damping</w:t>
               </w:r>
@@ -6459,308 +6459,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01739657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de sources mécaniques par régularisation multiplicative</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multimodal vibration damping through a periodic array of piezoelectric patches connected to a passive network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Lossouarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Aucejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier de Smet</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Smart Structures and Materials + Nondestructive Evaluation and Health Monitoring</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, San Diego, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2083835⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02068558v1</w:t>
+                <w:t xml:space="preserve">hal-01739217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal vibration damping through a periodic array of piezoelectric patches connected to a passive network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of electromechanical transfer matrix models for passive damping involving an array of shunted piezoelectric patches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Deü</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Lossouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Aucejo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Deü</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Smart Structures and Materials + Nondestructive Evaluation and Health Monitoring</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd International Congress on Sound and Vibration, ICSV22</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Florence, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2083835⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01739217v1</w:t>
+                <w:t xml:space="preserve">hal-01739575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of electromechanical transfer matrix models for passive damping involving an array of shunted piezoelectric patches</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification de sources mécaniques par régularisation multiplicative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Aucejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Smet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Congress on Sound and Vibration, ICSV22</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Florence, Italy</w:t>
+              <w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01739575v1</w:t>
+                <w:t xml:space="preserve">hal-02068558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wave propagation in coupled periodic lattices and application to vibration attenuation through a piezoelectric network</w:t>
               </w:r>
@@ -8617,51 +8617,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CE6993A9"/>
+    <w:nsid w:val="7D524285"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8765,51 +8765,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="E6253815"/>
+    <w:nsid w:val="74D5DAAD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8999,51 +8999,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathieu-aucejo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4255-0129" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155625888" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lmssc.cnam.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnam.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mathieu.aucejo@lecnam.net" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191749v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzon Pucheu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Haering" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Aucejo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pontonnier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16196" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038580v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Smet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2025.112729" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181997v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Puig" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois De&#252;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Larbi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Macquart" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2023.117994" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221352v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Ghibaudo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2023.110794" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700301v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2022.109416" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557526v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2022.108881" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200124v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cha&#239;ma Soussi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2021.108065" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225940v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09544062211003621" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149400v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2021.107637" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551104v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2020.106887" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424030v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.115135" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068528v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2018.09.002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179323v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.06.041" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068524v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2019.02.021" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068530v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2018.10.060" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068508v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2017.10.023" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739210v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Lossouarn" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth A. Cunefare" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X17731232" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739213v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2018.01.009" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068522v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2018.09.020" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068504v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2017.11.026" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068516v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2017.10.027" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657528v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Multon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2017.03.030" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068499v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2016.09.011" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068262v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2015.05.004" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691082v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/25/11/115042" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691081v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/24/11/115037" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691077v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/24/4/045018" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068189v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2014.06.027" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668987v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maxit" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Guyader" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2012.04.010" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744504v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Guyader" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4005838" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668973v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aucejo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Totaro" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2010.03.032" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668981v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Totaro" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2010.02.010" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053743v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682354v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682371v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dasi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Branchereau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grouard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04826671v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853856v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Luo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Darleux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210321v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0035" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768674v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778380v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848360v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865387v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430385v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN-2021-1976" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505178v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486891v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305378v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103243v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196461v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Kerschen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068532v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922760v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Robin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berry" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Atalla" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739716v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196464v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739786v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068535v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739704v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068554v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068543v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/744/1/012191" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739670v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739220v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thierry" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2219200" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739219v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2218357" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739657v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068558v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739217v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2083835" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739575v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739546v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305526v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179181v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305511v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068563v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068565v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744519v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534639v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538357v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Totaro" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415096v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416364v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179340v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414928v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04050184v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739562v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121068v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00777773v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02407524v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathieu-aucejo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4255-0129" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/155625888" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lmssc.cnam.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnam.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mathieu.aucejo@lecnam.net" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191749v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzon Pucheu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Haering" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Aucejo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pontonnier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.16196" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038580v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Smet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2025.112729" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181997v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Puig" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois De&#252;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Larbi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Macquart" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2023.117994" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221352v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Ghibaudo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2023.110794" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700301v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2022.109416" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557526v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2022.108881" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225940v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cha&#239;ma Soussi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09544062211003621" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200124v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2021.108065" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149400v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2021.107637" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551104v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2020.106887" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424030v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.115135" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179323v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.06.041" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068528v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2018.09.002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068524v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2019.02.021" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068530v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2018.10.060" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068508v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2017.10.023" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739210v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Lossouarn" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth A. Cunefare" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X17731232" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068522v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2018.09.020" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739213v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2018.01.009" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068504v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2017.11.026" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068516v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2017.10.027" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657528v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Multon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2017.03.030" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068499v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2016.09.011" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068262v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2015.05.004" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691082v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/25/11/115042" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691081v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/24/11/115037" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691077v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/24/4/045018" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068189v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2014.06.027" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668987v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maxit" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Guyader" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2012.04.010" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744504v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Guyader" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4005838" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668973v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aucejo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Totaro" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2010.03.032" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668981v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Totaro" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2010.02.010" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053743v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682371v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dasi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Branchereau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grouard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682354v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04826671v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853856v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Luo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Darleux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210321v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0035" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778380v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768674v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848360v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865387v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505178v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430385v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN-2021-1976" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486891v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305378v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103243v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196461v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Kerschen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068532v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01922760v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Robin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berry" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Atalla" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739716v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196464v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739786v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068535v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739670v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739704v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068554v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068543v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/744/1/012191" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739220v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thierry" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2219200" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739219v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2218357" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739657v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739217v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2083835" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739575v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068558v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739546v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305526v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179181v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305511v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068563v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068565v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744519v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534639v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538357v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Totaro" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415096v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416364v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179340v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00414928v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04050184v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739562v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121068v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00777773v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02407524v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>