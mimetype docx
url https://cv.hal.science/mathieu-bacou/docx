--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -562,51 +562,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03211416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drowsy-DC: Data center power management system</w:t>
+                <w:t xml:space="preserve">Nested Virtualization Without the Nest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bacou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Todeschi</w:t>
@@ -616,310 +616,310 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tchana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hagimont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd IEEE International Parallel &amp; Distributed Processing Symposium (IPDPS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">48th International Conference on Parallel Processing (ICPP 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Kyoto, Japan. pp.1-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02891652v1</w:t>
+                <w:t xml:space="preserve">hal-02947732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nested Virtualization Without the Nest</w:t>
+                <w:t xml:space="preserve">Your Containers Should be WYSIWYG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bacou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Todeschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tchana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hagimont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48th International Conference on Parallel Processing (ICPP 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Kyoto, Japan. pp.1-10</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Services Computing (SCC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Milan, Italy. pp.56-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947732v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Your Containers Should be WYSIWYG</w:t>
+                <w:t xml:space="preserve">Drowsy-DC: Data center power management system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bacou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Todeschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tchana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hagimont</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Lepers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Services Computing (SCC 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">33rd IEEE International Parallel &amp; Distributed Processing Symposium (IPDPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Rio de Janeiro, Brazil. pp.825-834, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPDPS.2019.00091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947734v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02891652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1592,51 +1592,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E6E56244"/>
+    <w:nsid w:val="658D1311"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1823,51 +1823,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathieu-bacou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1658-9804" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/245178384" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAA-6445-2021" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886267v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bacou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.OPODIS.2024.22" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429244v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Parssegny" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Levillain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Belair" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Thomas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211416v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djob Mvondo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nguetchouang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Ndjie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pouget" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3447786.3456239" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891652v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Todeschi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tchana" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hagimont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lepers" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2019.00091" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947732v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947734v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03139720v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020INPT0042" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04487782v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Chader" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandana Deshpande" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fabre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Fuguet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161612v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandana S. Deshpande" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924273v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beserra" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Dedu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Desgeorges" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Donsez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836444v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathieu-bacou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1658-9804" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/245178384" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAA-6445-2021" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886267v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bacou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.OPODIS.2024.22" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429244v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Parssegny" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Levillain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Belair" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Thomas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211416v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djob Mvondo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nguetchouang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Ndjie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pouget" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3447786.3456239" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947732v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Todeschi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tchana" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hagimont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947734v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891652v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lepers" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2019.00091" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03139720v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020INPT0042" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04487782v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Chader" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandana Deshpande" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fabre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Fuguet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161612v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandana S. Deshpande" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924273v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beserra" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Dedu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Desgeorges" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Donsez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836444v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>