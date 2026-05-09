--- v1 (2026-04-07)
+++ v2 (2026-05-09)
@@ -562,51 +562,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03211416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nested Virtualization Without the Nest</w:t>
+                <w:t xml:space="preserve">Drowsy-DC: Data center power management system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bacou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Todeschi</w:t>
@@ -616,310 +616,310 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tchana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hagimont</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Lepers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48th International Conference on Parallel Processing (ICPP 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">33rd IEEE International Parallel &amp; Distributed Processing Symposium (IPDPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Rio de Janeiro, Brazil. pp.825-834, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPDPS.2019.00091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02947732v1</w:t>
+                <w:t xml:space="preserve">hal-02891652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Your Containers Should be WYSIWYG</w:t>
+                <w:t xml:space="preserve">Nested Virtualization Without the Nest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bacou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Todeschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tchana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hagimont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Services Computing (SCC 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Milan, Italy. pp.56-64</w:t>
+              <w:t xml:space="preserve">48th International Conference on Parallel Processing (ICPP 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Kyoto, Japan. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947734v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drowsy-DC: Data center power management system</w:t>
+                <w:t xml:space="preserve">Your Containers Should be WYSIWYG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bacou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tchana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hagimont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd IEEE International Parallel &amp; Distributed Processing Symposium (IPDPS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Services Computing (SCC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Milan, Italy. pp.56-64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPDPS.2019.00091⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02891652v1</w:t>
+                <w:t xml:space="preserve">hal-02947734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1072,51 +1072,51 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Chader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chandana Deshpande</w:t>
+                <w:t xml:space="preserve">Chandana Sudhir Deshpande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1191,57 +1191,57 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bacou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Chader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chandana S. Deshpande</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chandana Sudhir Deshpande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1308,223 +1308,223 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Journée thématique du GDR RSD : pratiques expérimentales de la communauté systèmes et réseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bacou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Beserra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Beserra</w:t>
+                <w:t xml:space="preserve">Eugen Dedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugen Dedu</w:t>
+                <w:t xml:space="preserve">Loïc Desgeorges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Desgeorges</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Didier Donsez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04924273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FaaSLoad : fine-grained performance and resource measurement for function-as-a-service</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bacou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04836444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId49"/>
+      <w:footerReference w:type="default" r:id="rId48"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1592,51 +1592,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="658D1311"/>
+    <w:nsid w:val="0840995B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1823,51 +1823,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathieu-bacou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1658-9804" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/245178384" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAA-6445-2021" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886267v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bacou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.OPODIS.2024.22" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429244v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Parssegny" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Levillain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Belair" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Thomas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211416v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djob Mvondo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nguetchouang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Ndjie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pouget" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3447786.3456239" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947732v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Todeschi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tchana" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hagimont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947734v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891652v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lepers" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2019.00091" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03139720v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020INPT0042" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04487782v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Chader" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandana Deshpande" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fabre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Fuguet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161612v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandana S. Deshpande" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924273v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beserra" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Dedu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Desgeorges" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Donsez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836444v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathieu-bacou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1658-9804" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/245178384" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAA-6445-2021" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886267v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bacou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.OPODIS.2024.22" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429244v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Parssegny" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Levillain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Belair" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Thomas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211416v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djob Mvondo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nguetchouang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Ndjie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pouget" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3447786.3456239" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891652v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Todeschi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tchana" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hagimont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lepers" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2019.00091" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947732v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947734v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03139720v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020INPT0042" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04487782v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Chader" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandana Sudhir Deshpande" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fabre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Fuguet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161612v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924273v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beserra" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Dedu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Desgeorges" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Donsez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836444v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>