--- v2 (2026-05-09)
+++ v3 (2026-06-02)
@@ -122,53 +122,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">245178384</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=14DIbEcAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">AAA-6445-2021</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -221,802 +242,802 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FaaSLoad: Fine-Grained Performance and Resource Measurement for Function-As-a-Service</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bacou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OPODIS 2024 - 28th International Conference on Principles of Distributed Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Lucca, Italy. pp.22:1-22:21, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4230/LIPIcs.OPODIS.2024.22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04886267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproduction automatisée de vulnérabilités logicielles dans un environnement conteneurisé DECRET : DEbian Cve REproducer Tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Parssegny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Levillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Belair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bacou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SSTIC 2023 - Symposium sur la Sécurité des Technologies de l'Information et de la Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05429244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OFC: an opportunistic caching system for FaaS platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djob Mvondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bacou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nguetchouang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Ndjie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROSYS 2021 - 16th European Conference on Computer Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Edinburgh (online), United Kingdom. pp.228-244, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3447786.3456239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03211416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drowsy-DC: Data center power management system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Nested Virtualization Without the Nest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bacou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Todeschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tchana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hagimont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd IEEE International Parallel &amp; Distributed Processing Symposium (IPDPS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">48th International Conference on Parallel Processing (ICPP 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Kyoto, Japan. pp.1-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02891652v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nested Virtualization Without the Nest</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Your Containers Should be WYSIWYG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bacou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tchana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hagimont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48th International Conference on Parallel Processing (ICPP 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Kyoto, Japan. pp.1-10</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Services Computing (SCC 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Milan, Italy. pp.56-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947732v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02947734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Your Containers Should be WYSIWYG</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Drowsy-DC: Data center power management system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bacou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Grégoire Todeschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alain Tchana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hagimont</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Lepers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Services Computing (SCC 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">33rd IEEE International Parallel &amp; Distributed Processing Symposium (IPDPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Rio de Janeiro, Brazil. pp.825-834, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPDPS.2019.00091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947734v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02891652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance et gestion de ressources dans un cloud multi-virtualisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bacou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Réseaux et télécommunications [cs.NI]. Institut National Polytechnique de Toulouse - INPT, 2020. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2020INPT0042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03139720v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1026,279 +1047,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">128-bit addresses for the masses (of memory and devices).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bacou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Chader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chandana Sudhir Deshpande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Fuguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HotInfra 2023 - Workshop on Hot Topics in System Infrastructure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Orlando, United States. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04487782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">We had 64-bit, yes. What about second 64-bit?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bacou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Chader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chandana Sudhir Deshpande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Fuguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RISC-V Summit Europe 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Barcelona, Spain. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04161612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1308,223 +1329,223 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Journée thématique du GDR RSD : pratiques expérimentales de la communauté systèmes et réseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bacou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Beserra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugen Dedu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Desgeorges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Donsez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04924273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FaaSLoad : fine-grained performance and resource measurement for function-as-a-service</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bacou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04836444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId48"/>
+      <w:footerReference w:type="default" r:id="rId49"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1592,51 +1613,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0840995B"/>
+    <w:nsid w:val="6706ABFC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1823,51 +1844,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathieu-bacou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1658-9804" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/245178384" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAA-6445-2021" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886267v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bacou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.OPODIS.2024.22" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429244v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Parssegny" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Levillain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Belair" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Thomas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211416v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djob Mvondo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nguetchouang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Ndjie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pouget" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3447786.3456239" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891652v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Todeschi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tchana" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hagimont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lepers" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2019.00091" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947732v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947734v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03139720v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020INPT0042" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04487782v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Chader" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandana Sudhir Deshpande" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fabre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Fuguet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161612v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924273v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beserra" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Dedu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Desgeorges" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Donsez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836444v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathieu-bacou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1658-9804" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/245178384" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=14DIbEcAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/AAA-6445-2021" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886267v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bacou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.OPODIS.2024.22" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429244v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Parssegny" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Levillain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Belair" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Thomas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211416v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djob Mvondo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nguetchouang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Ndjie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pouget" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3447786.3456239" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947732v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Todeschi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tchana" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hagimont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947734v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891652v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lepers" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPS.2019.00091" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03139720v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020INPT0042" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04487782v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Chader" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandana Sudhir Deshpande" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fabre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Fuguet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161612v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924273v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Beserra" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Dedu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Desgeorges" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Donsez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836444v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>