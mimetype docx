--- v0 (2026-03-22)
+++ v1 (2026-05-03)
@@ -2300,1524 +2300,1524 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02302023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular responses of Pacific oyster ( Crassostrea gigas ) gametes exposed in vitro to polystyrene nanoparticles</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preclinical evaluation of mRNA trimannosylated lipopolyplexes as therapeutic cancer vaccines targeting dendritic cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Soudant</w:t>
+                <w:t xml:space="preserve">A. Le Moignic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Malard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Benvegnu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lemiègre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Berchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.06.039⟩</w:t>
+              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 278, pp.110 - 121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2018.03.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01813169v1</w:t>
+                <w:t xml:space="preserve">hal-01774851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preclinical evaluation of mRNA trimannosylated lipopolyplexes as therapeutic cancer vaccines targeting dendritic cells</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L. Lemiègre</w:t>
+                <w:t xml:space="preserve">Synthesis and biological evaluation of bolaamphiphilic sophorolipids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Delbeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Everaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lozach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Berchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2018.03.035⟩</w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (7), pp.8992-9005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.8b01354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01774851v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and biological evaluation of bolaamphiphilic sophorolipids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanoplastics impaired oyster free living stages, gametes and embryos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Delbeke</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Berchel</w:t>
+                <w:t xml:space="preserve">Arnaud Huvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Di Poi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen González-Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.8b01354⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 242, Part B, pp.1226-1235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2018.08.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01806695v1</w:t>
+                <w:t xml:space="preserve">hal-01863762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoplastics impaired oyster free living stages, gametes and embryos</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Huvet</w:t>
+                <w:t xml:space="preserve">Antibacterial Effect and DNA Delivery Using a Combination of an Arsonium-Containing Lipophosphoramide with an N -Heterocyclic Carbene-Silver Complex – Potential Benefits for Cystic Fibrosis Lung Gene Therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Mottais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Berchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Sibiril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Di Poi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Lambert</w:t>
+                <w:t xml:space="preserve">Deborah Gill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 242, Part B, pp.1226-1235. </w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, International Journal of Pharmaceutics, 536 (1), pp.29-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2018.08.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2017.11.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01863762v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibacterial Effect and DNA Delivery Using a Combination of an Arsonium-Containing Lipophosphoramide with an N -Heterocyclic Carbene-Silver Complex – Potential Benefits for Cystic Fibrosis Lung Gene Therapy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Deborah Gill</w:t>
+                <w:t xml:space="preserve">Cellular responses of Pacific oyster ( Crassostrea gigas ) gametes exposed in vitro to polystyrene nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen González-Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Le Goïc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Soudant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2017.11.022⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 208, pp.764 - 772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2018.06.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01638278v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01813169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of α-amino-lipophosphonates as cationic lipids or co-lipids for DNA transfection in dendritic cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phosphonic acid: preparation and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte M. Sevrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Berchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristine Gonçalvez</w:t>
+                <w:t xml:space="preserve">Hélène Couthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Dubuisson</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paul-Alain Jaffres</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, J. Mater. Chem. B, 5, pp.6869-6881. </w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13, pp.2186 - 2213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C7TB01080J⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3762/bjoc.13.219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01551638v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphonic acid: preparation and applications</w:t>
+                <w:t xml:space="preserve">Self-assembling complexes between binary mixtures of lipids with different linkers and nucleic acids promote universal mRNA, DNA and siRNA delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte M. Sevrain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Berchel</w:t>
+                <w:t xml:space="preserve">Thibault Colombani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Couthon</w:t>
+                <w:t xml:space="preserve">Pauline Peuziat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul-Alain Jaffres</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurence Dallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Haudebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Mével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3762/bjoc.13.219⟩</w:t>
+              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 249, pp.131 - 142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2017.01.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01624628v1</w:t>
+                <w:t xml:space="preserve">inserm-01473687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-assembling complexes between binary mixtures of lipids with different linkers and nucleic acids promote universal mRNA, DNA and siRNA delivery</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pauline Peuziat</w:t>
+                <w:t xml:space="preserve">Synthesis of α-amino-lipophosphonates as cationic lipids or co-lipids for DNA transfection in dendritic cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Berchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Dallet</w:t>
+                <w:t xml:space="preserve">Sohail Akhter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Haudebourg</w:t>
+                <w:t xml:space="preserve">Wilfried Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Mével</w:t>
+                <w:t xml:space="preserve">Cristine Gonçalvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Dubuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Controlled Release</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jconrel.2017.01.041⟩</w:t>
+              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, J. Mater. Chem. B, 5, pp.6869-6881. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7TB01080J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01473687v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01551638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Important role of phosphoramido linkage in imidazole-based dioleyl helper lipids for liposome stability and primary cell transfection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurence Dallet</w:t>
+                <w:t xml:space="preserve">Triggering bilayer to inverted-hexagonal nanostructure formation by thiol–ene click chemistry on cationic lipids: consequences on gene transfection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Couthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Grélard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shipra Prakash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Gene Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (20), pp.4516 - 4520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6sm00609d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jgm.2869⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01539660v1</w:t>
+                <w:t xml:space="preserve">hal-01517791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triggering bilayer to inverted-hexagonal nanostructure formation by thiol–ene click chemistry on cationic lipids: consequences on gene transfection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Shipra Prakash</w:t>
+                <w:t xml:space="preserve">Evaluation of the transfection efficacies of quaternary ammonium salts prepared from sophorolipids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E I P Delbeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lozach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Berchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Montier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6sm00609d⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11, pp.1650 - 3751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6OB00241B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01517791v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01519104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the transfection efficacies of quaternary ammonium salts prepared from sophorolipids</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T Le Gall</w:t>
+                <w:t xml:space="preserve">Rigid phosphonic acid for the construction of crystalline organic-inorganic hybrid materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Bloyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Couthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Berchel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tristan Montier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6OB00241B⟩</w:t>
+              <w:t xml:space="preserve">Phosphorus, Sulfur, and Silicon and the Related Elements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 191 (11-12), pp.1482 - 1484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10426507.2016.1212048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01519104v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01539339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipophosphoramidate-based bipolar amphiphiles: their syntheses and transfection properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Berchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3826,4543 +3826,4555 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lozach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Haelters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Montier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 14 (10), pp.2846 - 2853. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C5OB02512E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01539654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rigid phosphonic acid for the construction of crystalline organic-inorganic hybrid materials</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Synthetic phospholipids and phospho-bola-amphiphiles for nucleic acid delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Berchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lozach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Couthon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Berchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phosphorus, Sulfur, and Silicon and the Related Elements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 191 (11-12), pp.1482 - 1484. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10426507.2016.1212048⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 191 (11-12), pp.1485 - 1487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10426507.2016.1212049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01539339v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01539538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthetic phospholipids and phospho-bola-amphiphiles for nucleic acid delivery</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Hernot</w:t>
+                <w:t xml:space="preserve">Important role of phosphoramido linkage in imidazole-based dioleyl helper lipids for liposome stability and primary cell transfection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Mével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Haudebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Colombani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Couthon</w:t>
+                <w:t xml:space="preserve">Pauline Peuziat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phosphorus, Sulfur, and Silicon and the Related Elements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 191 (11-12), pp.1485 - 1487. </w:t>
+              <w:t xml:space="preserve">The Journal of Gene Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (1-3), pp.3 - 15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10426507.2016.1212049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jgm.2869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01539538v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01539660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of New Fluorescent Lipophosphoramidates for Gene Transfer and Biodistribution Studies after Systemic Administration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Cationic dialkylarylphosphates: a new family of bio-inspired cationic lipids for gene delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie S. Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nawal Belmadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Berchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yann Sibiril</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Haelters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms161125941⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13 (4), pp.1122 - 1132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4OB01770F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01538458v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liposome-based Formulation for Intracellular Delivery of Functional Proteins</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Haudebourg</w:t>
+                <w:t xml:space="preserve">Efficient in vivo transfection and safety profile of a CpG-free and codon optimized luciferase plasmid using a cationic lipophosphoramidate in a multiple intravenous administration procedure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattias F. Lindberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carmoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Berchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen C. Hyde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Therapy - Nucleic Acids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/mtna.2015.17⟩</w:t>
+              <w:t xml:space="preserve">Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 59, pp.1 - 11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2015.04.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01537608v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01537615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cationic dialkylarylphosphates: a new family of bio-inspired cationic lipids for gene delivery</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of lipid-based unsymmetrical O,O-dialkylphosphites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Berchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Haelters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Alain Jaffres</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 56 (18), pp.2345 - 2348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2015.03.093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C4OB01770F⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01535909v1</w:t>
+                <w:t xml:space="preserve">hal-01540799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient in vivo transfection and safety profile of a CpG-free and codon optimized luciferase plasmid using a cationic lipophosphoramidate in a multiple intravenous administration procedure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stephen C. Hyde</w:t>
+                <w:t xml:space="preserve">Enhanced Achilles tendon healing by fibromodulin gene transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Suwalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Guilmain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanomedicine: Nanotechnology, Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (7), pp.1735 - 1744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nano.2015.05.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2015.04.024⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01537615v1</w:t>
+                <w:t xml:space="preserve">hal-01537597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of lipid-based unsymmetrical O,O-dialkylphosphites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Silver-Based Hybrid Materials from meta- or para-Phosphonobenzoic Acid: Influence of the Topology on Silver Release in Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Rueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Caignaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Hix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Berchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2015.03.093⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54 (5), pp.2152 - 2159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic502395s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01540799v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01532232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Achilles tendon healing by fibromodulin gene transfer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chloé Leduc</w:t>
+                <w:t xml:space="preserve">Cationic Lipophosphoramidates Containing a Hydroxylated Polar Headgroup for Improving Gene Delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Berchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Haelters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Montier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomedicine: Nanotechnology, Biology and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nano.2015.05.004⟩</w:t>
+              <w:t xml:space="preserve">Molecular Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (6), pp.1902 - 1910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/mp500807k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01537597v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01537589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silver-Based Hybrid Materials from meta- or para-Phosphonobenzoic Acid: Influence of the Topology on Silver Release in Water</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Liposome-based Formulation for Intracellular Delivery of Functional Proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gary Hix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Berchel</w:t>
+                <w:t xml:space="preserve">Benoît Chatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Mével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Devallière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Haudebourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic502395s⟩</w:t>
+              <w:t xml:space="preserve">Molecular Therapy - Nucleic Acids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/mtna.2015.17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01532232v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01537608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cationic Lipophosphoramidates Containing a Hydroxylated Polar Headgroup for Improving Gene Delivery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of New Fluorescent Lipophosphoramidates for Gene Transfer and Biodistribution Studies after Systemic Administration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawal Belmadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Berchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Tristan Montier</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Sibiril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/mp500807k⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (11), pp.26055 - 26076. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms161125941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01537589v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01538458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of a Novel Archaeal Tetraether-based Colipid on the In Vivo Gene Transfer Activity of Two Cationic Amphiphiles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julie Barbeau</w:t>
+                <w:t xml:space="preserve">Functionalized Phospholipid Molecular Platform: Use for Production of Cationic Fluorescent Lipids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Berchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Haelters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Barrier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Loïc Lemiègre</w:t>
+                <w:t xml:space="preserve">Alicia Maroto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Burel-Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Pharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 11 (9), pp.2973-2988. </w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014 (5), pp.1076 - 1083. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/mp4006276⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201301416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01027781v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atherton–Todd reaction: mechanism, scope and applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie S Le Corre</w:t>
+                <w:t xml:space="preserve">Lipopolyplexes comprising imidazole/imidazolium lipophosphoramidate, histidinylated polyethyleneimine and siRNA as efficient formulation for siRNA transfection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristine Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Berchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Malard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Cheradame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3762/bjoc.10.117⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 460 (1-2), pp.264-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2013.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01517766v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01179049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalized Phospholipid Molecular Platform: Use for Production of Cationic Fluorescent Lipids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cationic Trialkylphosphates: Synthesis and Transfection Efficacies Compared to Phosphoramidate Analogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Le Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Berchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laure Burel-Deschamps</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Haelters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 2014 (5), pp.1076 - 1083. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201301416⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 2014 (36), pp.8041 - 8048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201403103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01531037v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01529608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cationic Trialkylphosphates: Synthesis and Transfection Efficacies Compared to Phosphoramidate Analogues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Le Corre</w:t>
+                <w:t xml:space="preserve">Atherton–Todd reaction: mechanism, scope and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie S Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Berchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Couthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Haelters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Alain Jaffres</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201403103⟩</w:t>
+              <w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10, pp.1166 - 1196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3762/bjoc.10.117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01529608v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipopolyplexes comprising imidazole/imidazolium lipophosphoramidate, histidinylated polyethyleneimine and siRNA as efficient formulation for siRNA transfection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cristine Gonçalves</w:t>
+                <w:t xml:space="preserve">Effects of a Novel Archaeal Tetraether-based Colipid on the In Vivo Gene Transfer Activity of Two Cationic Amphiphiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Barbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Berchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hervé Cheradame</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lemiègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2013.11.005⟩</w:t>
+              <w:t xml:space="preserve">Molecular Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (9), pp.2973-2988. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/mp4006276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01179049v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01027781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cationic lipophosphoramidates with two different lipid chains: synthesis and evaluation as gene carriers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Le Corre</w:t>
+                <w:t xml:space="preserve">Arsonium-Containing Lipophosphoramides, Poly-Functional Nano-Carriers for Simultaneous Antibacterial Action and Eukaryotic Cell Transfection.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Berchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Haelters</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Hir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Fraix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Adv Healthc Mater</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adhm.201200478⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C3OB42270D⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01531060v1</w:t>
+                <w:t xml:space="preserve">inserm-00824987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arsonium-Containing Lipophosphoramides, Poly-Functional Nano-Carriers for Simultaneous Antibacterial Action and Eukaryotic Cell Transfection.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cationic lipophosphoramidates with two disulfide motifs: synthesis, behaviour in reductive media and gene transfection activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Fraix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Berchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean Yves Salaün</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adv Healthc Mater</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3OB27261C⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adhm.201200478⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00824987v1</w:t>
+                <w:t xml:space="preserve">hal-01555861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cationic lipophosphoramidates with two disulfide motifs: synthesis, behaviour in reductive media and gene transfection activity</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Silver-Phosphonate Based Metal Organic Frameworks: Synthesis and Antibacterial Action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Berchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lehn</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Hernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Couthon-Gourvès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Haelters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Quentel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Phosphorus, Sulfur, and Silicon and the Related Elements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 188 (1-3), pp.76-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10426507.2012.741160⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C3OB27261C⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01555861v1</w:t>
+                <w:t xml:space="preserve">hal-05147748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silver-Phosphonate Based Metal Organic Frameworks: Synthesis and Antibacterial Action</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physicochemical properties of cationic lipophosphoramidates with an arsonium head group and various lipid chains: A structure–activity approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Loizeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sélim Mahfoudhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Berchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">François Quentel</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Maroto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phosphorus, Sulfur, and Silicon and the Related Elements</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biophysical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 171, pp.46 - 53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpc.2012.10.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10426507.2012.741160⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05147748v1</w:t>
+                <w:t xml:space="preserve">hal-01555811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trimethylarsonium-Based Cationic Phospholipids for Gene Delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Berchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Couthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Haelters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phosphorus, Sulfur, and Silicon and the Related Elements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 188 (1-3), pp.91-94. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10426507.2012.741161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02070718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical properties of cationic lipophosphoramidates with an arsonium head group and various lipid chains: A structure–activity approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sélim Mahfoudhi</w:t>
+                <w:t xml:space="preserve">Cationic lipophosphoramidates with two different lipid chains: synthesis and evaluation as gene carriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Berchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alicia Maroto</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawal Belmadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Haelters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bpc.2012.10.003⟩</w:t>
+              <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3OB42270D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01555811v1</w:t>
+                <w:t xml:space="preserve">hal-01531060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small-Angle and Wide-Angle X-Ray Scattering Study of Slow Relaxation Following Phase Transitions of New Bolaamphiphiles Based on N-(12-Betainylamino-Dodecane)-octyl β-D-Glucofuranosiduronamide Chloride.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jelena Jeftić</w:t>
+                <w:t xml:space="preserve">Gene transfer by histidylated lipopolyplexes: A dehydration method allowing preservation of their physicochemical parameters and transfection efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Perche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Berchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Alain Jaffres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectroscopy Letters : An International Journal for Rapid Communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00387010.2011.611573⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 423 (1), pp.144 - 150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2011.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00904799v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02995807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene transfer by histidylated lipopolyplexes: A dehydration method allowing preservation of their physicochemical parameters and transfection efficiency</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lambert</w:t>
+                <w:t xml:space="preserve">Gene transfer by chemical vectors, and endocytosis routes of polyplexes, lipoplexes and lipopolyplexes in a myoblast cell line.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Billiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Berchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Alain Jaffres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chantal Pichon</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2011.04.009⟩</w:t>
+              <w:t xml:space="preserve">Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (10), pp.2980-2990. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2011.12.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02995807v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00721795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene transfer by chemical vectors, and endocytosis routes of polyplexes, lipoplexes and lipopolyplexes in a myoblast cell line.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Gomez</w:t>
+                <w:t xml:space="preserve">The gene transfection properties of a lipophosphoramidate derivative with two phytanyl chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattias F. Lindberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carmoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Fraix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Berchel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tony Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 33 (10), pp.2980-2990. </w:t>
+              <w:t xml:space="preserve">, 2012, 33 (26), pp.6240 - 6253. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2011.12.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2012.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00721795v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01559108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The gene transfection properties of a lipophosphoramidate derivative with two phytanyl chains</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Carmoy</w:t>
+                <w:t xml:space="preserve">Lipophosphonate/lipophosphoramidates: a family of synthetic vectors efficient for gene delivery.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Berchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Berchel</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Couthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Haelters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Montier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 33 (26), pp.6240 - 6253. </w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 94 (1), pp.33-41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2012.05.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2011.07.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01559108v1</w:t>
+                <w:t xml:space="preserve">hal-00721772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipophosphonate/lipophosphoramidates: a family of synthetic vectors efficient for gene delivery.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Small-Angle and Wide-Angle X-Ray Scattering Study of Slow Relaxation Following Phase Transitions of New Bolaamphiphiles Based on N-(12-Betainylamino-Dodecane)-octyl β-D-Glucofuranosiduronamide Chloride.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelena Jeftić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Berchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Meriadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Benvegnu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2011.07.026⟩</w:t>
+              <w:t xml:space="preserve">Spectroscopy Letters : An International Journal for Rapid Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 45 (6), pp.392-403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00387010.2011.611573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00721772v1</w:t>
+                <w:t xml:space="preserve">hal-00904799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A silver-based metal–organic framework material as a ‘reservoir’ of bactericidal metal ions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhancement of dendritic cells transfection in vivo and of vaccination against B16F10 melanoma with mannosylated histidylated lipopolyplexes loaded with tumor antigen messenger RNA.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Perche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Benvegnu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Berchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">François Quentel</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Lebegue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C1NJ20202B⟩</w:t>
+              <w:t xml:space="preserve">Nanomedicine: Nanotechnology, Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7 (4), pp.445-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nano.2010.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01577030v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00754373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of dendritic cells transfection in vivo and of vaccination against B16F10 melanoma with mannosylated histidylated lipopolyplexes loaded with tumor antigen messenger RNA.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Benvegnu</w:t>
+                <w:t xml:space="preserve">New Lipo-Phosphoramidates for Gene Delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Alain Jaffres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Fraix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lorilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Berchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Chantal Pichon</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Couthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomedicine: Nanotechnology, Biology and Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Phosphorus, Sulfur, and Silicon and the Related Elements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 186 (4), pp.918-920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10426507.2010.522639⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nano.2010.12.010⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00754373v1</w:t>
+                <w:t xml:space="preserve">hal-00614938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Lipo-Phosphoramidates for Gene Delivery</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
+                <w:t xml:space="preserve">Synthesis of Aryl-Thiophosphonates via A [1,2] or [1,3] Phospho-Fries Rearrangement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Fraix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Berchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Alain Jaffrès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phosphorus, Sulfur, and Silicon and the Related Elements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 186 (4), pp.918-920. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10426507.2010.522639⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 186 (4), pp.790-791. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10426507.2010.520291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00614938v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05147551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Aryl-Thiophosphonates via A [1,2] or [1,3] Phospho-Fries Rearrangement</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modular Construction of Fluorescent Lipophosphoramidates by Click Chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Berchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Piere Haelters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Couthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Burel-Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Midoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phosphorus, Sulfur, and Silicon and the Related Elements</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 31, pp.6294-6303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201100900⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10426507.2010.520291⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05147551v1</w:t>
+                <w:t xml:space="preserve">hal-00720537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modular Construction of Fluorescent Lipophosphoramidates by Click Chemistry</w:t>
+                <w:t xml:space="preserve">A silver-based metal–organic framework material as a ‘reservoir’ of bactericidal metal ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Berchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Patrick Midoux</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Hir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Quentel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201100900⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 35 (5), pp.1000-1003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C1NJ20202B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00720537v1</w:t>
+                <w:t xml:space="preserve">hal-01577030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An unexpected base-induced [1,4]-phospho-Fries rearrangement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Berchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Couthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Haelters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Alain Jaffres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 39 (47), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C0DT00880J⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01577411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supramolecular structures based on new bolaamphiphile molecules investigated by small angle and wide angle X-ray scattering and polarized optical microscopy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Berchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8411,216 +8423,216 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jelena Jeftić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 113 (47), pp.15433-44. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp905747r⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00662866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glycine betaine as a renewable raw material to &amp;quot;greener&amp;quot; new cationaic surfactants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Goursaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Berchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Guilbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lemiègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Green Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, pp.310-320. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/b713429k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00402157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8630,51 +8642,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphonate-based amphiphiles for nucleic acid delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8697,402 +8709,527 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Alain Jaffrès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Konstantinos D. Demadis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phosphonate chemistry, Technology and applications, Synthesis, chemistry and biomedical applications.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.411-425, 2026, 978-0-443-33374-3. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-443-33374-3.00036-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05415528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerosol Delivery to the Airways Using Cationic Lipid Nanocomplexes in a Perspective of Cystic Fibrosis Treatment</w:t>
+                <w:t xml:space="preserve">Recent Developments in Phosphonium Chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Berchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Alain Jaffres</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Viktor Iaroshenko. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Targeted Nanosystems for Therapeutic Applications: New Concepts, Dynamic Properties, Efficiency, and Toxicity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organophosphorus Chemistry: From Molecules to Applications (2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiley- VCH</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.59-102, 2019, 978-3-527-33572-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9783527672240.ch2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kazuo Sakurai; Marc A. Ilies</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-02079347v1</w:t>
+                <w:t xml:space="preserve">hal-01980734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Developments in Phosphonium Chemistry</w:t>
+                <w:t xml:space="preserve">Aerosol Delivery to the Airways Using Cationic Lipid Nanocomplexes in a Perspective of Cystic Fibrosis Treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Berchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Alain Jaffres</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Montier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organophosphorus Chemistry: From Molecules to Applications (2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Targeted Nanosystems for Therapeutic Applications: New Concepts, Dynamic Properties, Efficiency, and Toxicity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1309 (Chapitre 2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazuo Sakurai; Marc A. Ilies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.35-58, 2019, ACS Symposium Series, ISBN13: 9780841233836 ; eISBN: 9780841233744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bk-2019-1309.ch002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wiley- VCH</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-01980734v1</w:t>
+                <w:t xml:space="preserve">hal-02079347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comparing Structural Properties of Saturated and Unsaturated Bolaamphiphile Membrane-mimetic Assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelena Jeftić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Berchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristelle Meriadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lemiègre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Artzner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15th EBSA European Biophysics Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Rome, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05570604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">High Deborah numbers in membrane-mimetic bolaamphiphile assemblies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jelena Jeftić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Berchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristelle Meriadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lemiègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9111,51 +9248,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th EBSA congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Stockholm, Sweden. pp.S136-S136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04212374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9165,78 +9302,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the Stability of O,O -Dialkyl- O -Arylthiophosphate: Evidence of the Formation of O,S -Dialkyl- O -Arylphosphate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Fraix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Berchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9252,360 +9389,360 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Phosphorus Chemistry (ICPC2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Dublin, France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phosphorus, Sulfur, and Silicon and the Related Elements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 190 (5-6), pp.747-750, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10426507.2014.974751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05149459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthetic Phospholipids for pDNA Delivery and Antibacterial Action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Le Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Berchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Couthon-Gourvès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Phosphorus Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Dublin, France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phosphorus, Sulfur, and Silicon and the Related Elements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 190 (5-6), pp.754-757, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10426507.2014.980410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05149450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the Lipid Domain on the Supramolecular Assemblies of Cationic Lipids. Characterization by Solid-State 31P and 2H NMR Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Couthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Berchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Grelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erick J. Dufourc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Phosphorus Chemistry (ICPC2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Dublin, France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phosphorus, Sulfur, and Silicon and the Related Elements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 190 (5-6), pp.896-898, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10426507.2014.974750⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02123944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9615,144 +9752,144 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MODULAR CONSTRUCTION OF LIPOPHOSPHOLIPIDS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Haelters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Berchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Couthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Alain Jaffres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO 2012004419 A2. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01620524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId303"/>
+      <w:footerReference w:type="default" r:id="rId305"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9820,51 +9957,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="61557FB6"/>
+    <w:nsid w:val="3811E2A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10051,51 +10188,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathieu-berchel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9070-3687" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548322v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Jozi&#263;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Roux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeonghwan Kim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Berchel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Kumar Sahel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41587-026-03022-6" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05135913v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Manh Nguyen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Dupr&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Choblet-Thery" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41417-025-00932-6" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135837v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan Kopilovic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Laroui" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Alain Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Midoux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtbio.2025.101975" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717084v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Jefti&#263;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle M&#233;riadec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lemi&#232;gre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Artzner" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00387010.2024.2404589" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05135902v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Malouch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Beyler" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Fauchon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Toueix" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30112368" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169732v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosy Ghanem" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Haute" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Buin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laurent" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2022.122491" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515151v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Le Gall" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Davies" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Mottais" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14010025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930086v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vlach" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Coppens-Exandier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Jamin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Scaviner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11233904" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092141v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montassar Khalil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Hocquigny" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Montier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26247507" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02469674v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Bouraoui" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Burel-Deschamps" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vi&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ob02381j" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02129348v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth I.P. Delbeke" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Everaert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lozach" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201900721" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02074916v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tallec" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Blard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gonz&#225;lez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brotons" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.03.077" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02278044v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vi&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Guen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201900626" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130232v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Toullec" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lambert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Le Go&#239;c" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Seoane" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.04.093" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02088106v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Paboeuf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ob00473d" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02302023v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sibiril" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique d'Arbonneau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2019.118500" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01813169v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soudant" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.06.039" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01774851v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Moignic" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Malard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Benvegnu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lemi&#232;gre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2018.03.035" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FC50N1BK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01806695v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delbeke" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b01354" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01863762v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huvet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Di Poi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.08.020" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01638278v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Gill" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2017.11.022" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01551638v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohail Akhter" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Berthe" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristine Gon&#231;alvez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dubuisson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TB01080J" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01624628v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte M. Sevrain" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Couthon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Alain Jaffres" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.13.219" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01473687v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Colombani" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Peuziat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dallet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haudebourg" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M&#233;vel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2017.01.041" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01539660v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgm.2869" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1G7B2QGW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01517791v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Afonso" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Gr&#233;lard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shipra Prakash" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sm00609d" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01519104v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E I P Delbeke" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Le Gall" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6OB00241B" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01539654v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Haelters" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5OB02512E" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01539339v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Roger" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Bloyet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Evrard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426507.2016.1212048" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01539538v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hernot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426507.2016.1212049" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01538458v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Belmadi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denis" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms161125941" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01537608v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chatin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Devalli&#232;re" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mtna.2015.17" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01535909v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie S. Le Corre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Haelters" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4OB01770F" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01537615v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias F. Lindberg" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carmoy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen C. Hyde" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2015.04.024" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01540799v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Haddad" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Corre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2015.03.093" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6ZF6DCR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01537597v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delalande" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gosselin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Suwalski" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Guilmain" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Leduc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2015.05.004" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TGV5XKZR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01532232v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rueff" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caignaert" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Hix" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic502395s" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01537589v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lehn" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/mp500807k" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027781v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Barbeau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barrier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/mp4006276" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01517766v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie S Le Corre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.10.117" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01531037v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Maroto" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201301416" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SHF59197-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529608v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201403103" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1EC30634787589D846968BB2EED28DEC0D0F884F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179049v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristine Gon&#231;alves" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Malard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cheradame" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2013.11.005" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7J58CLF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01531060v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3OB42270D" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00824987v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Hir" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Fraix" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Sala&#252;n" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.201200478" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01555861v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3OB27261C" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147748v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Couthon-Gourv&#232;s" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Quentel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426507.2012.741160" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070718v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426507.2012.741161" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01555811v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Loizeau" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lim Mahfoudhi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpc.2012.10.003" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SKG8QL70-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904799v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Meriadec" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Benvegnu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00387010.2011.611573" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995807v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Perche" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lambert" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Pichon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2011.04.009" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1QZGV6FP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721795v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Billiet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gomez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2011.12.027" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7ZHKDJN1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01559108v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2012.05.014" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97H3RLT0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721772v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2011.07.026" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJWB0MWV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01577030v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Denis" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1NJ20202B" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754373v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lebegue" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2010.12.010" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VCSH2V8X-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614938v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lorilleux" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426507.2010.522639" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147551v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Sala&#252;n" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426507.2010.520291" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720537v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Piere Haelters" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201100900" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NF7N5TT4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01577411v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0DT00880J" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-4LDS7F1M-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662866v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp905747r" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402157v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Goursaud" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Guilbot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Legros" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b713429k" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-BF2N04SQ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415528v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-33374-3.00036-0" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02079347v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubs.acs.org/doi/10.1021/bk-2019-1309.ch002" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2019-1309.ch002" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01980734v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-fr/Organophosphorus+Chemistry:+From+Molecules+to+Applications-p-9783527335725" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527672240.ch2" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212374v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149459v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426507.2014.974751" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149450v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426507.2014.980410" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123944v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Grelard" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick J. Dufourc" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426507.2014.974750" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01620524v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathieu-berchel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9070-3687" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548322v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Jozi&#263;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Roux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeonghwan Kim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Berchel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Kumar Sahel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41587-026-03022-6" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05135913v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Manh Nguyen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Dupr&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Choblet-Thery" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41417-025-00932-6" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135837v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan Kopilovic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Laroui" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Alain Jaffr&#232;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Midoux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtbio.2025.101975" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717084v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Jefti&#263;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle M&#233;riadec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lemi&#232;gre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Artzner" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00387010.2024.2404589" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05135902v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorsaf Malouch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Beyler" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Fauchon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Toueix" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30112368" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169732v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosy Ghanem" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Haute" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Buin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laurent" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2022.122491" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515151v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Le Gall" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Davies" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Mottais" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14010025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930086v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vlach" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Coppens-Exandier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Jamin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Scaviner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11233904" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092141v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montassar Khalil" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Hocquigny" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Montier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26247507" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02469674v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Bouraoui" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Burel-Deschamps" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vi&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ob02381j" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02129348v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth I.P. Delbeke" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Everaert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lozach" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.201900721" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02074916v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Tallec" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Blard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Gonz&#225;lez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brotons" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2019.03.077" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02278044v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vi&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Guen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201900626" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130232v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Toullec" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lambert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Le Go&#239;c" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Seoane" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2019.04.093" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02088106v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Paboeuf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9ob00473d" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02302023v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Sibiril" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique d'Arbonneau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2019.118500" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01774851v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Moignic" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Malard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Benvegnu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lemi&#232;gre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2018.03.035" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FC50N1BK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01806695v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Delbeke" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.8b01354" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01863762v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Huvet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Di Poi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.08.020" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01638278v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Gill" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2017.11.022" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QD2F0139-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01813169v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soudant" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2018.06.039" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01624628v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte M. Sevrain" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Couthon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Alain Jaffres" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.13.219" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01473687v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Colombani" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Peuziat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dallet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haudebourg" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M&#233;vel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jconrel.2017.01.041" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01551638v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohail Akhter" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Berthe" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristine Gon&#231;alvez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dubuisson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TB01080J" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01517791v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Afonso" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Gr&#233;lard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shipra Prakash" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sm00609d" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01519104v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E I P Delbeke" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Le Gall" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6OB00241B" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01539339v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Roger" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Bloyet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Evrard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426507.2016.1212048" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01539654v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Haelters" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5OB02512E" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01539538v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hernot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426507.2016.1212049" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01539660v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgm.2869" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1G7B2QGW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01535909v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie S. Le Corre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Belmadi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Haelters" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4OB01770F" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01537615v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias F. Lindberg" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carmoy" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen C. Hyde" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2015.04.024" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01540799v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Haddad" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Le Corre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2015.03.093" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6ZF6DCR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01537597v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delalande" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gosselin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Suwalski" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Guilmain" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Leduc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2015.05.004" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TGV5XKZR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01532232v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Rueff" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Caignaert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Hix" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic502395s" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01537589v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lehn" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/mp500807k" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01537608v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chatin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Devalli&#232;re" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mtna.2015.17" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01538458v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Denis" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms161125941" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01531037v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Maroto" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201301416" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SHF59197-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179049v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristine Gon&#231;alves" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Malard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cheradame" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2013.11.005" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7J58CLF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529608v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201403103" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1EC30634787589D846968BB2EED28DEC0D0F884F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01517766v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie S Le Corre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.10.117" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027781v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Barbeau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Barrier" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/mp4006276" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00824987v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Hir" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Fraix" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Sala&#252;n" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.201200478" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01555861v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3OB27261C" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147748v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Couthon-Gourv&#232;s" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Quentel" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426507.2012.741160" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01555811v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Loizeau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;lim Mahfoudhi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpc.2012.10.003" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SKG8QL70-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070718v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426507.2012.741161" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01531060v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3OB42270D" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995807v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Perche" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lambert" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Pichon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2011.04.009" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1QZGV6FP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721795v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Billiet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gomez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2011.12.027" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7ZHKDJN1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01559108v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2012.05.014" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97H3RLT0-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721772v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2011.07.026" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJWB0MWV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904799v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristelle Meriadec" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Benvegnu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00387010.2011.611573" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754373v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lebegue" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nano.2010.12.010" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VCSH2V8X-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614938v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lorilleux" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426507.2010.522639" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05147551v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Denis" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Sala&#252;n" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426507.2010.520291" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720537v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Piere Haelters" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201100900" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NF7N5TT4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01577030v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C1NJ20202B" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01577411v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0DT00880J" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-4LDS7F1M-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662866v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp905747r" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402157v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Goursaud" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Guilbot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Legros" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b713429k" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-BF2N04SQ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415528v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-33374-3.00036-0" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01980734v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-fr/Organophosphorus+Chemistry:+From+Molecules+to+Applications-p-9783527335725" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527672240.ch2" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02079347v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pubs.acs.org/doi/10.1021/bk-2019-1309.ch002" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bk-2019-1309.ch002" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570604v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212374v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149459v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426507.2014.974751" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149450v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426507.2014.980410" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123944v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Grelard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick J. Dufourc" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426507.2014.974750" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01620524v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>