--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -3226,307 +3226,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04185918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we combine genetics and a two-step temperature control to move towards monosex European seabass Dicentrarchus labrax?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Clota</w:t>
+                <w:t xml:space="preserve">Can genomics improve the selection efficiency of sea bream (Sparus aurata) candidates reared in sanitary protected RAS when GxE exist with the production environment in open-sea cages?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Bestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan D’ambrosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Massieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vergnet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Rimini, Italy</w:t>
+              <w:t xml:space="preserve">XIV. International Symposium on Genetics in Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Puerto Varas, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04185712v1</w:t>
+                <w:t xml:space="preserve">hal-04185868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can genomics improve the selection efficiency of sea bream (Sparus aurata) candidates reared in sanitary protected RAS when GxE exist with the production environment in open-sea cages?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anastasia Bestin</w:t>
+                <w:t xml:space="preserve">Can we combine genetics and a two-step temperature control to move towards monosex European seabass Dicentrarchus labrax?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Clota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vergnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan D’ambrosio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Besson</w:t>
+                <w:t xml:space="preserve">Marie-Odile Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Massieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Vergnet</w:t>
+                <w:t xml:space="preserve">Stéphane Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIV. International Symposium on Genetics in Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Puerto Varas, Chile</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Rimini, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04185868v1</w:t>
+                <w:t xml:space="preserve">hal-04185712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduction du coût de la sélection génomique par utilisation de panels à plus faible densité de marqueurs chez le bar et la daurade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan D’ambrosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6872,51 +6872,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interest of artificial intelligence to predict fillet yield in rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan D’ambrosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Chalioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6997,51 +6997,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency of genomic selection by imputation in sea bass and sea bream to improve processing traits and resistance to Viral Nervous Necrosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan D’ambrosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8157,51 +8157,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05333843v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Montmorillon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Bruant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.743302" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051395v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Besson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delpuech" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Barrier-Loiseau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vergnet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.742499" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04754459v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.741682" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649084v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Griot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haffray" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkae143" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04639960v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2024.142296" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03948385v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Calduch-Giner" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Rosell-Moll" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2023.101476" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04116035v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Morvezen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bestin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-023-00805-2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03679214v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicky Rombout" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Salou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cariou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2022.101132" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360566v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Rodde" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues de Verdal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Nati" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skab152" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150873v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Clota" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.578976" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472099v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Komen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gus Rose" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-020-0524-0" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403255v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chatain" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2019.00219" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479138v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper Janssen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Berentsen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-016-0278-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606037v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.J.M. de Boer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A.M. van Arendonk" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0173131" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625124v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K. Omasaki" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Janssen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Komen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2017.04.013" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637880v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2016.04.030" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461081v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poelman" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2015.12.084" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194061v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2014-8266" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05321971v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462867v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Brunier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bajek" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04696893v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoannah Fran&#231;ois" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tardy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Moreau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Calvez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185947v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Geffroy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria S&#225;nchez-Baiz&#225;n" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Goikoetxea" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385840v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Patrice" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185918v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185712v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Blanc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lallement" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185868v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D&#8217;ambrosio" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Massieu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03889117v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185721v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185734v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Mckenzie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185371v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185459v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04116026v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360559v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J.H Nati" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salou Germain" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360548v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360554v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sadoul" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ruelle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegart Mako" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187437v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Prunet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure B&#233;gout" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264927v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187434v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156802v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156894v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156814v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Allal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155384v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ferrari" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156749v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155415v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan A. M. van Arendonk" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156744v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796737v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imke J.M. de Boer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461084v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461082v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van Arendonk" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461083v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461087v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461086v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05473972v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moreau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenny Oberle" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04745288v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185903v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Chalioui" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ruche" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Desgranges" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185895v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187449v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735109v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Tomagamestudio" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156701v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155407v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461085v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194152v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671512v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducos" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hazard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05333843v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Montmorillon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Bruant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.743302" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051395v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Besson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delpuech" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Barrier-Loiseau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vergnet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.742499" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04754459v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.741682" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649084v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Griot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haffray" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkae143" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04639960v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2024.142296" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03948385v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Calduch-Giner" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Rosell-Moll" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2023.101476" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04116035v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Morvezen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bestin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-023-00805-2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03679214v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicky Rombout" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Salou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cariou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2022.101132" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360566v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Rodde" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues de Verdal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Nati" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skab152" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150873v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Clota" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.578976" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472099v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Komen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gus Rose" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-020-0524-0" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403255v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chatain" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2019.00219" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479138v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper Janssen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Berentsen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-016-0278-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606037v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.J.M. de Boer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A.M. van Arendonk" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0173131" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625124v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K. Omasaki" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Janssen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Komen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2017.04.013" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637880v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2016.04.030" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461081v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poelman" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2015.12.084" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194061v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2014-8266" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05321971v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462867v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Brunier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bajek" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04696893v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoannah Fran&#231;ois" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tardy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Moreau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Calvez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185947v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Geffroy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria S&#225;nchez-Baiz&#225;n" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Goikoetxea" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385840v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Patrice" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185918v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185868v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D&#8217;ambrosio" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Massieu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185712v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Blanc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lallement" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03889117v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185721v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185734v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Mckenzie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185371v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185459v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04116026v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360559v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J.H Nati" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salou Germain" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360548v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360554v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sadoul" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ruelle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegart Mako" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187437v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Prunet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure B&#233;gout" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264927v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187434v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156802v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156894v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156814v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Allal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155384v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ferrari" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156749v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155415v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan A. M. van Arendonk" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156744v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796737v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imke J.M. de Boer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461084v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461082v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van Arendonk" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461083v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461087v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461086v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05473972v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moreau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenny Oberle" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04745288v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185903v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Chalioui" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ruche" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Desgranges" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185895v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187449v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735109v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Tomagamestudio" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156701v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155407v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461085v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194152v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671512v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducos" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hazard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>