--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -234,51 +234,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05333843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to “Genomic selection for individual feed efficiency in the European seabass: Response to selection on efficiency, commercial traits and sex” [Aquaculture Volume 595, Part 2, 30 January 2025, 741682].</w:t>
+                <w:t xml:space="preserve">Genomic selection for individual feed efficiency in the European seabass: Response to selection on efficiency, commercial traits and sex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Allal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Besson</w:t>
@@ -317,102 +317,102 @@
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vergnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 605, pp.742499. </w:t>
+              <w:t xml:space="preserve">, 2025, 595, pp.741682. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2025.742499⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2024.741682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05051395v1</w:t>
+                <w:t xml:space="preserve">hal-04754459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic selection for individual feed efficiency in the European seabass: Response to selection on efficiency, commercial traits and sex</w:t>
+                <w:t xml:space="preserve">Corrigendum to “Genomic selection for individual feed efficiency in the European seabass: Response to selection on efficiency, commercial traits and sex” [Aquaculture Volume 595, Part 2, 30 January 2025, 741682].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Allal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Besson</w:t>
@@ -451,78 +451,78 @@
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vergnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 595, pp.741682. </w:t>
+              <w:t xml:space="preserve">, 2025, 605, pp.742499. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2024.741682⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2025.742499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04754459v1</w:t>
+                <w:t xml:space="preserve">hal-05051395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">APIS: an updated parentage assignment software managing triploids induced from diploid parents</w:t>
               </w:r>
@@ -3226,168 +3226,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04185918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can genomics improve the selection efficiency of sea bream (Sparus aurata) candidates reared in sanitary protected RAS when GxE exist with the production environment in open-sea cages?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réduction du coût de la sélection génomique par utilisation de panels à plus faible densité de marqueurs chez le bar et la daurade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan D’ambrosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alain Vergnet</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Bruant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bajek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIV. International Symposium on Genetics in Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Puerto Varas, Chile</w:t>
+              <w:t xml:space="preserve">7. Journées de la Recherche Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04185868v1</w:t>
+                <w:t xml:space="preserve">anses-03889117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can we combine genetics and a two-step temperature control to move towards monosex European seabass Dicentrarchus labrax?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3396,232 +3396,232 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Clota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vergnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Rimini, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04185712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction du coût de la sélection génomique par utilisation de panels à plus faible densité de marqueurs chez le bar et la daurade</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Can genomics improve the selection efficiency of sea bream (Sparus aurata) candidates reared in sanitary protected RAS when GxE exist with the production environment in open-sea cages?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Bestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan D’ambrosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aline Bajek</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Massieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vergnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées de la Recherche Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">XIV. International Symposium on Genetics in Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Puerto Varas, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03889117v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04185868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine mapping for Viral Nervous Necrosis resistance in European sea bass (Dicentrarchus labrax) identified by whole genome sequencing</w:t>
               </w:r>
@@ -4601,277 +4601,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03360554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for genetic variability in fitness-related traits using a Dynamic Energy Budget model, an example on European Seabass</w:t>
+                <w:t xml:space="preserve">Améliorer l'efficacité alimentaire des poissons en utilisant une nouvelle méthode de phénotypage en aquarium individuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Allal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Bégout</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vergnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Clota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Symposium and Thematic School on ‘Dynamic energy Budget theory for metabolic organization’ (DEB2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Brest, France. pp.47</w:t>
+              <w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03187437v1</w:t>
+                <w:t xml:space="preserve">hal-02264927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Améliorer l'efficacité alimentaire des poissons en utilisant une nouvelle méthode de phénotypage en aquarium individuel</w:t>
+                <w:t xml:space="preserve">Accounting for genetic variability in fitness-related traits using a Dynamic Energy Budget model, an example on European Seabass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Allal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sophie Cariou</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Prunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Bégout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">6. International Symposium and Thematic School on ‘Dynamic energy Budget theory for metabolic organization’ (DEB2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Brest, France. pp.47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02264927v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03187437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective breeding on tolerance to fasting improves feed conversion ratio of sea bass</w:t>
               </w:r>
@@ -8157,51 +8157,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05333843v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Montmorillon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Bruant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.743302" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051395v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Besson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delpuech" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Barrier-Loiseau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vergnet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.742499" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04754459v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.741682" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649084v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Griot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haffray" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkae143" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04639960v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2024.142296" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03948385v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Calduch-Giner" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Rosell-Moll" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2023.101476" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04116035v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Morvezen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bestin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-023-00805-2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03679214v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicky Rombout" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Salou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cariou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2022.101132" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360566v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Rodde" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues de Verdal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Nati" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skab152" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150873v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Clota" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.578976" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472099v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Komen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gus Rose" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-020-0524-0" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403255v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chatain" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2019.00219" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479138v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper Janssen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Berentsen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-016-0278-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606037v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.J.M. de Boer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A.M. van Arendonk" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0173131" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625124v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K. Omasaki" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Janssen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Komen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2017.04.013" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637880v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2016.04.030" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461081v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poelman" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2015.12.084" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194061v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2014-8266" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05321971v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462867v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Brunier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bajek" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04696893v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoannah Fran&#231;ois" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tardy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Moreau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Calvez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185947v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Geffroy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria S&#225;nchez-Baiz&#225;n" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Goikoetxea" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385840v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Patrice" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185918v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185868v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D&#8217;ambrosio" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Massieu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185712v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Blanc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lallement" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03889117v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185721v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185734v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Mckenzie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185371v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185459v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04116026v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360559v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J.H Nati" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salou Germain" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360548v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360554v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sadoul" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ruelle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegart Mako" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187437v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Prunet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure B&#233;gout" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264927v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187434v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156802v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156894v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156814v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Allal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155384v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ferrari" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156749v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155415v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan A. M. van Arendonk" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156744v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796737v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imke J.M. de Boer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461084v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461082v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van Arendonk" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461083v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461087v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461086v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05473972v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moreau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenny Oberle" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04745288v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185903v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Chalioui" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ruche" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Desgranges" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185895v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187449v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735109v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Tomagamestudio" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156701v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155407v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461085v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194152v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671512v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducos" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hazard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05333843v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Montmorillon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Bruant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.743302" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04754459v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Besson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delpuech" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Barrier-Loiseau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vergnet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.741682" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051395v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.742499" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649084v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Griot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haffray" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkae143" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04639960v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2024.142296" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03948385v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Calduch-Giner" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Rosell-Moll" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2023.101476" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04116035v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Morvezen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bestin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-023-00805-2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03679214v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicky Rombout" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Salou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cariou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2022.101132" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360566v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Rodde" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues de Verdal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Nati" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skab152" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150873v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Clota" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.578976" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472099v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Komen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gus Rose" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-020-0524-0" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403255v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chatain" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2019.00219" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479138v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper Janssen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Berentsen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-016-0278-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606037v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.J.M. de Boer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A.M. van Arendonk" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0173131" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625124v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K. Omasaki" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Janssen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Komen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2017.04.013" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637880v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2016.04.030" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461081v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poelman" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2015.12.084" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194061v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2014-8266" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05321971v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462867v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Brunier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bajek" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04696893v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoannah Fran&#231;ois" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tardy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Moreau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Calvez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185947v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Geffroy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria S&#225;nchez-Baiz&#225;n" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Goikoetxea" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385840v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Patrice" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185918v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03889117v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D&#8217;ambrosio" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185712v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Blanc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lallement" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185868v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Massieu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185721v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185734v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Mckenzie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185371v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185459v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04116026v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360559v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J.H Nati" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salou Germain" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360548v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360554v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sadoul" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ruelle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegart Mako" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264927v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187437v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Prunet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure B&#233;gout" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187434v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156802v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156894v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156814v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Allal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155384v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ferrari" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156749v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155415v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan A. M. van Arendonk" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156744v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796737v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imke J.M. de Boer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461084v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461082v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van Arendonk" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461083v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461087v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461086v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05473972v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moreau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenny Oberle" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04745288v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185903v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Chalioui" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ruche" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Desgranges" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185895v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187449v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735109v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Tomagamestudio" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156701v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155407v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461085v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194152v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671512v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducos" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hazard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>