--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -3101,652 +3101,652 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04385840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IFI6, an interferon alpha induced protein, identified by whole genome sequencing as involved in Viral Nervous Necrosis resistance in European sea bass (Dicentrarchus labrax)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Can we combine genetics and a two-step temperature control to move towards monosex European seabass Dicentrarchus labrax?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Besson</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Clota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vergnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Genetics in Aquaculture XIV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Puerto Varas, Chile</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Rimini, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04185918v1</w:t>
+                <w:t xml:space="preserve">hal-04185712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction du coût de la sélection génomique par utilisation de panels à plus faible densité de marqueurs chez le bar et la daurade</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Can genomics improve the selection efficiency of sea bream (Sparus aurata) candidates reared in sanitary protected RAS when GxE exist with the production environment in open-sea cages?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Bestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan D’ambrosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aline Bajek</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Massieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vergnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées de la Recherche Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">XIV. International Symposium on Genetics in Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Puerto Varas, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03889117v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04185868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we combine genetics and a two-step temperature control to move towards monosex European seabass Dicentrarchus labrax?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fine mapping for Viral Nervous Necrosis resistance in European sea bass (Dicentrarchus labrax) identified by whole genome sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Delpuech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lallement</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Phocas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Bestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Europe 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Rimini, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04185712v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04185721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can genomics improve the selection efficiency of sea bream (Sparus aurata) candidates reared in sanitary protected RAS when GxE exist with the production environment in open-sea cages?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réduction du coût de la sélection génomique par utilisation de panels à plus faible densité de marqueurs chez le bar et la daurade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan D’ambrosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alain Vergnet</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Bruant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Bajek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIV. International Symposium on Genetics in Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Puerto Varas, Chile</w:t>
+              <w:t xml:space="preserve">7. Journées de la Recherche Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04185868v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03889117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine mapping for Viral Nervous Necrosis resistance in European sea bass (Dicentrarchus labrax) identified by whole genome sequencing</w:t>
+                <w:t xml:space="preserve">IFI6, an interferon alpha induced protein, identified by whole genome sequencing as involved in Viral Nervous Necrosis resistance in European sea bass (Dicentrarchus labrax)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Delpuech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Phocas</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Morvezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Rimini, Italy</w:t>
+              <w:t xml:space="preserve">International Symposium on Genetics in Aquaculture XIV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Puerto Varas, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04185721v1</w:t>
+                <w:t xml:space="preserve">hal-04185918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving feed efficiency in fish: let’s get down to business</w:t>
               </w:r>
@@ -4601,277 +4601,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03360554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Améliorer l'efficacité alimentaire des poissons en utilisant une nouvelle méthode de phénotypage en aquarium individuel</w:t>
+                <w:t xml:space="preserve">Accounting for genetic variability in fitness-related traits using a Dynamic Energy Budget model, an example on European Seabass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Allal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sophie Cariou</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Prunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Bégout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">6. International Symposium and Thematic School on ‘Dynamic energy Budget theory for metabolic organization’ (DEB2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Brest, France. pp.47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02264927v1</w:t>
+                <w:t xml:space="preserve">hal-03187437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for genetic variability in fitness-related traits using a Dynamic Energy Budget model, an example on European Seabass</w:t>
+                <w:t xml:space="preserve">Améliorer l'efficacité alimentaire des poissons en utilisant une nouvelle méthode de phénotypage en aquarium individuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Allal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Bégout</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Vergnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Clota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International Symposium and Thematic School on ‘Dynamic energy Budget theory for metabolic organization’ (DEB2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Brest, France. pp.47</w:t>
+              <w:t xml:space="preserve">6. Journées de la Recherche Filière Piscicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Technique de l'Aviculture et des Elevages de Petits Animaux (ITAVI). FRA., Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03187437v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02264927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective breeding on tolerance to fasting improves feed conversion ratio of sea bass</w:t>
               </w:r>
@@ -5370,258 +5370,258 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélectionner sur l’efficacité alimentaire : une nouvelle approche chez le bar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Allal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vergnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Clota</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du SFAMN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journées Techniques du Sysaaf</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03155384v1</w:t>
+                <w:t xml:space="preserve">hal-03156749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélectionner sur l’efficacité alimentaire : une nouvelle approche chez le bar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vergnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Clota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Techniques du Sysaaf</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journée du SFAMN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03156749v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03155384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using the right breeding objective can decrease environmental impacts and increase farm profit of sea cage farming with different quota restrictions</w:t>
               </w:r>
@@ -5976,301 +5976,301 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02796737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic and environmental impacts of genetic improvement in fish depend on limiting factors</w:t>
+                <w:t xml:space="preserve">Economic and environmental effects fo genetic improvement of growth rate and feed conversion ratio in sea cage farming with production and feed quota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Vandeputte</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Komen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.A.M. van Arendonk</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan van Arendonk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imke J.M. de Boer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISGA XII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Santiago de Compostela, Spain</w:t>
+              <w:t xml:space="preserve">Aquaculture Europe 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01461084v1</w:t>
+                <w:t xml:space="preserve">hal-01461082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic and environmental effects fo genetic improvement of growth rate and feed conversion ratio in sea cage farming with production and feed quota</w:t>
+                <w:t xml:space="preserve">Economic and environmental effects of selection on growth rate and feed conversion ratio in sea cage farming with or without production and feed quota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hans Komen</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vandeputte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Johan van Arendonk</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A.M. van Arendonk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imke J.M. de Boer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Europe 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Rotterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">Aquaculture 2015: Cutting edge science in Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01461082v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic and environmental effects of selection on growth rate and feed conversion ratio in sea cage farming with or without production and feed quota</w:t>
+                <w:t xml:space="preserve">Economic and environmental impacts of genetic improvement in fish depend on limiting factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vandeputte</w:t>
@@ -6305,73 +6305,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imke J.M. de Boer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture 2015: Cutting edge science in Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">ISGA XII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Santiago de Compostela, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01461083v1</w:t>
+                <w:t xml:space="preserve">hal-01461084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeurs économiques de l’efficacité alimentaire et du taux de croissance en système recirculé : exemple du Clarias</w:t>
               </w:r>
@@ -6872,51 +6872,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interest of artificial intelligence to predict fillet yield in rainbow trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan D’ambrosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Chalioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6997,51 +6997,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficiency of genomic selection by imputation in sea bass and sea bream to improve processing traits and resistance to Viral Nervous Necrosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan D’ambrosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Bestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8157,51 +8157,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05333843v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Montmorillon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Bruant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.743302" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04754459v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Besson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delpuech" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Barrier-Loiseau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vergnet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.741682" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051395v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.742499" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649084v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Griot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haffray" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkae143" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04639960v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2024.142296" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03948385v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Calduch-Giner" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Rosell-Moll" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2023.101476" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04116035v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Morvezen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bestin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-023-00805-2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03679214v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicky Rombout" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Salou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cariou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2022.101132" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360566v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Rodde" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues de Verdal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Nati" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skab152" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150873v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Clota" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.578976" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472099v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Komen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gus Rose" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-020-0524-0" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403255v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chatain" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2019.00219" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479138v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper Janssen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Berentsen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-016-0278-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606037v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.J.M. de Boer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A.M. van Arendonk" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0173131" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625124v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K. Omasaki" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Janssen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Komen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2017.04.013" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637880v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2016.04.030" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461081v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poelman" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2015.12.084" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194061v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2014-8266" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05321971v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462867v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Brunier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bajek" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04696893v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoannah Fran&#231;ois" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tardy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Moreau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Calvez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185947v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Geffroy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria S&#225;nchez-Baiz&#225;n" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Goikoetxea" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385840v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Patrice" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185918v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03889117v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D&#8217;ambrosio" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185712v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Blanc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lallement" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185868v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Massieu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185721v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185734v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Mckenzie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185371v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185459v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04116026v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360559v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J.H Nati" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salou Germain" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360548v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360554v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sadoul" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ruelle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegart Mako" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264927v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187437v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Prunet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure B&#233;gout" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187434v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156802v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156894v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156814v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Allal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155384v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ferrari" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156749v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155415v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan A. M. van Arendonk" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156744v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796737v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imke J.M. de Boer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461084v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461082v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van Arendonk" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461083v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461087v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461086v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05473972v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moreau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenny Oberle" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04745288v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185903v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Chalioui" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ruche" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Desgranges" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185895v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187449v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735109v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Tomagamestudio" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156701v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155407v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461085v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194152v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671512v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducos" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hazard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05333843v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Montmorillon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pouil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Bruant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.743302" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04754459v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Besson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Delpuech" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Barrier-Loiseau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vergnet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.741682" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051395v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.742499" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649084v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Griot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haffray" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkae143" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04639960v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2024.142296" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03948385v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Calduch-Giner" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Rosell-Moll" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2023.101476" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04116035v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Morvezen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Bestin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-023-00805-2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03679214v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicky Rombout" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Salou" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cariou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aqrep.2022.101132" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360566v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Rodde" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues de Verdal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Nati" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skab152" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03150873v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Clota" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.578976" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472099v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Komen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gus Rose" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-020-0524-0" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403255v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chatain" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2019.00219" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479138v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper Janssen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Berentsen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-016-0278-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606037v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.J.M. de Boer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A.M. van Arendonk" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0173131" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625124v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. K. Omasaki" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Janssen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Komen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2017.04.013" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637880v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2016.04.030" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461081v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poelman" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2015.12.084" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194061v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2014-8266" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05321971v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462867v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Brunier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bajek" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04696893v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoannah Fran&#231;ois" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tardy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Moreau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Calvez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185947v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Geffroy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria S&#225;nchez-Baiz&#225;n" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Goikoetxea" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04385840v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Patrice" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185712v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Blanc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lallement" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185868v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D&#8217;ambrosio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Massieu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185721v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03889117v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185918v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185734v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Mckenzie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185371v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185459v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04116026v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360559v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie J.H Nati" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salou Germain" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360548v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03360554v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Sadoul" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ruelle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pegart Mako" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187437v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Prunet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure B&#233;gout" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264927v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187434v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156802v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156894v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156814v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Allal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156749v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155384v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Ferrari" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155415v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan A. M. van Arendonk" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156744v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796737v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imke J.M. de Boer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461082v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan van Arendonk" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461083v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461084v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461087v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461086v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05473972v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moreau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenny Oberle" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04745288v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185903v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Chalioui" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ruche" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Desgranges" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185895v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03187449v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735109v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Tomagamestudio" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156701v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155407v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461085v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194152v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03671512v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ducos" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gourdine" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mignon-Grasteau" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hazard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>