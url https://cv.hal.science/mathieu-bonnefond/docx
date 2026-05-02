--- v0 (2026-03-18)
+++ v1 (2026-05-02)
@@ -462,819 +462,819 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04700840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion des risques d’inondation au prisme du concept de « Solutions fondées sur la nature » : Angers Loire Métropole, une agglomération précurseur ?</w:t>
+                <w:t xml:space="preserve">Quels dispositifs d’action publique pour concilier gestion du risque d’inondation et activité agricole ? Études de cas sur le bassin de la Maine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 51, pp.1-21. </w:t>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 383, pp.35-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12baq⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/economierurale.10954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04909887v1</w:t>
+                <w:t xml:space="preserve">hal-04909921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note de synthèse. Note sur les travaux du Groupe transversal « Lien rural-urbain » (Programme PSDR4)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Que sont les solutions fondées sur la nature pour la gestion du risque inondation ? Appropriations d’un concept international en France et aux États-unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Guerrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Serra-Llobet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Brochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Drapier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/economierurale.10894⟩</w:t>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (10), pp.97-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.36904/tsm/202310097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04003396v1</w:t>
+                <w:t xml:space="preserve">hal-04318048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels dispositifs d’action publique pour concilier gestion du risque d’inondation et activité agricole ? Études de cas sur le bassin de la Maine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Note de synthèse. Note sur les travaux du Groupe transversal « Lien rural-urbain » (Programme PSDR4)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonnefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Melot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 383, pp.35-50. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 383, pp.15-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/economierurale.10894⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/economierurale.10954⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04909921v1</w:t>
+                <w:t xml:space="preserve">hal-04003396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que sont les solutions fondées sur la nature pour la gestion du risque inondation ? Appropriations d’un concept international en France et aux États-unis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anna Serra-Llobet</w:t>
+                <w:t xml:space="preserve">La gestion des risques d’inondation au prisme du concept de « Solutions fondées sur la nature » : Angers Loire Métropole, une agglomération précurseur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10 (10), pp.97-119. </w:t>
+              <w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 51, pp.1-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.36904/tsm/202310097⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/12baq⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04318048v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04909887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exp'Eau, un jeu sérieux pour explorer les trajectoires d'amélioration de la qualité de l'eau dans les bassins versants ruraux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PSDR4 FARMaine -les fonds de vallée agricoles au défi des politiques publiques d'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bonnefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Barreteau</w:t>
+                <w:t xml:space="preserve">Adèle Debray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Charpentier</w:t>
+                <w:t xml:space="preserve">Jean-Michel Follin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Blanchoud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Véronique Gouy</w:t>
+                <w:t xml:space="preserve">Nathalie Thommeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/dynenviron.7208⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 86, pp.81-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04380978v1</w:t>
+                <w:t xml:space="preserve">hal-03838408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PSDR4 FARMaine -les fonds de vallée agricoles au défi des politiques publiques d'environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Fournier</w:t>
+                <w:t xml:space="preserve">L’action foncière dans la restauration de la continuité écologique des cours d’eau. Cas d’étude sur les bassins versants de la Dronne et de la Reyssouze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adèle Debray</w:t>
+                <w:t xml:space="preserve">Bertrand Morandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Follin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvie Servain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art08⟩</w:t>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 96 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geocarrefour.19699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03838408v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03918613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’action foncière dans la restauration de la continuité écologique des cours d’eau. Cas d’étude sur les bassins versants de la Dronne et de la Reyssouze</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exp'Eau, un jeu sérieux pour explorer les trajectoires d'amélioration de la qualité de l'eau dans les bassins versants ruraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Le Calvez</w:t>
+                <w:t xml:space="preserve">Isabelle Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Blanchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Servain</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Véronique Gouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 96 (1), </w:t>
+              <w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 49-50, pp.27-53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/geocarrefour.19699⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/dynenviron.7208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03918613v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04380978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PSDR4 -Présentation du Groupe transversal « Lien rural-urbain : foncier, attractivité et bien-être »</w:t>
               </w:r>
@@ -1615,51 +1615,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Debray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 23 (4), pp.489-506. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1849,51 +1849,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement durable et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 23 (Vol. 11, n°1), pp.489-506. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2012,477 +2012,477 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03181564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drivers and barriers of adaptation initiatives – How societal transformation affects natural hazard management and risk mitigation in Europe</w:t>
+                <w:t xml:space="preserve">Action-orientated research and framework: insights from the French long-term social-ecological research network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Thaler</w:t>
+                <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Sophie Attems</w:t>
+                <w:t xml:space="preserve">Marc Benoît</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darren Clarke</w:t>
+                <w:t xml:space="preserve">Vincent Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Gatien-Tournat</w:t>
+                <w:t xml:space="preserve">Jon Marco Church</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 650, pp.1073-1082. </w:t>
+              <w:t xml:space="preserve">Ecology and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (3), pp.10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.08.306⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5751/ES-10989-240310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02284263v1</w:t>
+                <w:t xml:space="preserve">hal-02413687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Action-orientated research and framework: insights from the French long-term social-ecological research network</w:t>
+                <w:t xml:space="preserve">Drivers and barriers of adaptation initiatives – How societal transformation affects natural hazard management and risk mitigation in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
+                <w:t xml:space="preserve">Thomas Thaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Benoît</w:t>
+                <w:t xml:space="preserve">Marie-Sophie Attems</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Breton</w:t>
+                <w:t xml:space="preserve">Darren Clarke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jon Marco Church</w:t>
+                <w:t xml:space="preserve">Amandine Gatien-Tournat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 24 (3), pp.10. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 650, pp.1073-1082. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5751/ES-10989-240310⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.08.306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02413687v1</w:t>
+                <w:t xml:space="preserve">halshs-02284263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resilience in urban development projects in flood-prone areas: a challenge to urban design professionals</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La modélisation hydraulique comme condition de la résilience des projets d'aménagement urbain en zone inondable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Town Planning Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3828/tpr.2018.10⟩</w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3, pp.25-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2018029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01736443v1</w:t>
+                <w:t xml:space="preserve">hal-03027378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La modélisation hydraulique comme condition de la résilience des projets d'aménagement urbain en zone inondable ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Resilience in urban development projects in flood-prone areas: a challenge to urban design professionals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Guevara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 3, pp.25-33. </w:t>
+              <w:t xml:space="preserve">Town Planning Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 89 (2), pp.167-190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/lhb/2018029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3828/tpr.2018.10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03027378v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transaction foncière comme mode de régulation en matière de protection contre les inondations. Analyse à partir de deux zones d’expansions de crue : l’Île Saint Aubin (Angers) et le déversoir de la Bouillie (Blois)</w:t>
               </w:r>
@@ -2974,402 +2974,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05099548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Governance of Nature-based Solutions for Flood Management</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conflits violents, déplacements de populations et sécurisation du foncier rural au Cameroun et en Côte d’Ivoire : enjeux théoriques, défis méthodologiques et perspectives d’application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Heitz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Fournier</w:t>
+                <w:t xml:space="preserve">Pierre Kamdem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bonnefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Nkenné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Josué Djah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 AAG Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Association of Geographers, Mar 2023, Denver, United States</w:t>
+              <w:t xml:space="preserve">CLPA-2023 Conference on Land Policy in Africa « Promoting Sustainable Land Governance in Africa for Accelerating Implementation of the AfCFTA »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, African Union Commission (AUC); African Development Bank (AfDB); United Nations Economic Commission for Africa (UNECA), Nov 2023, Addis-Abeba, Éthiopie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04221574v1</w:t>
+                <w:t xml:space="preserve">halshs-05511727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exp'Eau, a serious game for exploring pathways to improve water quality in agricultural catchments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Bonnefond</w:t>
+                <w:t xml:space="preserve">Governance of Nature-based Solutions for Flood Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Guerrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Serra-Llobet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Drapier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Heitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54. International Simulation and Gaming Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">2023 AAG Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Association of Geographers, Mar 2023, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04056256v2</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conflits violents, déplacements de populations et sécurisation du foncier rural au Cameroun et en Côte d’Ivoire : enjeux théoriques, défis méthodologiques et perspectives d’application</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
+                <w:t xml:space="preserve">Exp'Eau, a serious game for exploring pathways to improve water quality in agricultural catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Blanchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Raimonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonnefond</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Armand Josué Djah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLPA-2023 Conference on Land Policy in Africa « Promoting Sustainable Land Governance in Africa for Accelerating Implementation of the AfCFTA »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, African Union Commission (AUC); African Development Bank (AfDB); United Nations Economic Commission for Africa (UNECA), Nov 2023, Addis-Abeba, Éthiopie</w:t>
+              <w:t xml:space="preserve">54. International Simulation and Gaming Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05511727v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04056256v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les solutions fondées sur la nature pour les risques liés à l'eau : de la théorie à la pratique en France</w:t>
               </w:r>
@@ -3474,372 +3474,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04221350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude comparée de l’approche des solutions fondées sur la nature entre France et États-Unis. Le cas de la zone d’expansion de crues de l’Ile St Aubin</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Exp’Eau, a hybrid serious game to explore pathways towards better water quality in rural catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossam Elouati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Kelhetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniil Kudriashov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Blanchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'échanges. À la recherche des zones d'expansion de crues. Méthodes, usages et fonctionnalités des milieux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération des Conservatoires d’espaces naturels (FCEN); Etablissement public Loire, Sep 2022, Orléans, France</w:t>
+              <w:t xml:space="preserve">Colloque du 20ème anniversaire de la Zone Atelier Loire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04226872v1</w:t>
+                <w:t xml:space="preserve">hal-04380972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exp'Eau, a hybrid serious game to explore pathways towards better water quality in rural catchments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossam Elouati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hossam Elouati</w:t>
+                <w:t xml:space="preserve">Hugo Kelhetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniil Kudriashov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Assemblée Scientifique de l’Association Internationale des Sciences Hydrologiques (AISH 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03680281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exp’Eau, a hybrid serious game to explore pathways towards better water quality in rural catchments</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude comparée de l’approche des solutions fondées sur la nature entre France et États-Unis. Le cas de la zone d’expansion de crues de l’Ile St Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Guerrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bonnefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du 20ème anniversaire de la Zone Atelier Loire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Orléans, France</w:t>
+              <w:t xml:space="preserve">Journée d'échanges. À la recherche des zones d'expansion de crues. Méthodes, usages et fonctionnalités des milieux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération des Conservatoires d’espaces naturels (FCEN); Etablissement public Loire, Sep 2022, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04380972v1</w:t>
+                <w:t xml:space="preserve">hal-04226872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Réseau des Zones Ateliers (RZA) : un terrain expérimental et réflexif pour la co-construction des savoirs et la transformation des territoires</w:t>
               </w:r>
@@ -3851,51 +3851,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3950,51 +3950,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ExpEau: un jeu pour explorer les dynamiques d'interdépendance dans les socio-agro-hydrosystèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4002,51 +4002,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Gouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Colloque des Zones Ateliers-CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Tours, France</w:t>
@@ -4075,51 +4075,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’inondation : contrainte ou opportunité ? La posture des métiers de l’urbanisme face au projet urbain en zone inondable. Etude de cas d’Angers et de Narbonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Guevara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4189,103 +4189,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint exploration of agriculture-water quality links through the hybrid serious game Exp'Eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossam Elouati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hossam Elouati</w:t>
+                <w:t xml:space="preserve">Hugo Kelhetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Kelhetter</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Daniil Kudriashov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Blanchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st OZCAR-TERENO international meeting : Advancing Critical Zone Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Strasbourg, France</w:t>
@@ -4372,51 +4372,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Léa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tito de Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4486,398 +4486,398 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La ZA Loire, observation dans le long terme d’un socio-hydrosystème</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Legay</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Léa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tito de Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zones Ateliers, un réseau de recherches collaboratives, situées et engagées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ISTE Editions, 2026</w:t>
+              <w:t xml:space="preserve">, 2026, 978-1-78948-232-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05534946v1</w:t>
+                <w:t xml:space="preserve">hal-05528613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux et mutations du Réseau des Zones Ateliers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Tito de Morais</w:t>
+                <w:t xml:space="preserve">La ZA Loire, observation dans le long terme d’un socio-hydrosystème</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Servain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Ragueneau; Vanessa Lea; Isabelle Charpentier; Claire Tito de Morais; Mathieu Bonnefond. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zones Ateliers, un réseau de recherches collaboratives, situées et engagées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Editions, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05462418v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05534946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enjeux et mutations du Réseau des Zones Ateliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Léa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tito de Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Ragueneau; Vanessa Lea; Isabelle Charpentier; Claire Tito de Morais; Mathieu Bonnefond. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zones Ateliers, un réseau de recherches collaboratives, situées et engagées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 978-1-78948-232-4</w:t>
+              <w:t xml:space="preserve">, ISTE Editions, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05528613v1</w:t>
+                <w:t xml:space="preserve">hal-05462418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restauration écologique des milieux aquatiques : la transaction foncière dans les faits. Études de cas sur le Cher, la Dronne, la Dordogne et la Reyssouze</w:t>
               </w:r>
@@ -4889,51 +4889,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Desrousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5018,64 +5018,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Desrousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Morandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5160,51 +5160,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Desrousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5257,278 +5257,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05130024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La production de la ville au prisme de ses acteurs et de leurs activités : des recompositions à explorer</w:t>
+                <w:t xml:space="preserve">14. La production de la ville au prisme de ses acteurs et de leurs activités : des recompositions à explorer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasmina Driss</w:t>
+                <w:t xml:space="preserve">Yasmina Dris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in Adisson F. et al. (eds), Pour la recherche urbaine. CNRS Edition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pour la recherche urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Éditions, pp.293-311, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.editionscnrs.37208⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03091198v1</w:t>
+                <w:t xml:space="preserve">hal-03180721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">14. La production de la ville au prisme de ses acteurs et de leurs activités : des recompositions à explorer</w:t>
+                <w:t xml:space="preserve">La production de la ville au prisme de ses acteurs et de leurs activités : des recompositions à explorer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yasmina Dris</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmina Driss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour la recherche urbaine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">in Adisson F. et al. (eds), Pour la recherche urbaine. CNRS Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03180721v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03091198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Mans (Sarthe-Huisne)</w:t>
               </w:r>
@@ -5965,51 +5965,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Debray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6316,51 +6316,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04615180v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Drapier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Guerrin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pelet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brochet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fournier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2024.2341030" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659786v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Guevara Viquez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonnefond" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gralepois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1112401ar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04700840v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Melot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol86-art01-GB" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909887v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12baq" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003396v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.10894" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909921v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.10954" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04318048v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Serra-Llobet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202310097" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380978v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charpentier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blanchoud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.7208" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838408v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Debray" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Follin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thommeret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art08" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03918613v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Calvez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Morandi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.19699" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03828842v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art02" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181562v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Zingraff-Hamed" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bonthoux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Legay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Greulich" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13052864" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03942848v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bourdeau-Lepage" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2021.0021" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03942880v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2021.0018" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181558v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Achmani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Vries" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Serrano" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land9110448" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909946v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cirelli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.17134" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181564v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.5265" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284263v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thaler" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Attems" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Clarke" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gatien-Tournat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.08.306" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413687v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Marco Church" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-10989-240310" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736443v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rode" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Guevara" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/tpr.2018.10" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027378v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018029" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284234v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servain-Courant" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/iste.op.2018.0218" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635133v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Corbonnois" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chardon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rodrigues" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jug&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11559" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747974v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Verdelli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099548v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piscart" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Belouard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin de la Brosse" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e157547" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221574v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Heitz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056256v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Raimonet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05511727v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kamdem" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Yengu&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nkenn&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Josu&#233; Djah" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221350v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04226872v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680281v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossam Elouati" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Kelhetter" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniil Kudriashov" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380972v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266875v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ragueneau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fritz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lea" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001656v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dousset" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389040v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319283v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462382v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa L&#233;a" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tito de Morais" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534946v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Carcaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gautier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462418v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528613v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909877v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Desrousseaux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Botrel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246344v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9073/action-publique-fonciere-et-protection-des-milieux-naturels" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130024v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091198v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Arab" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Driss" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Lefeuvre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Miot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180721v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Dris" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.37208" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02092326v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bailly" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Meunier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gatien" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400470v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fortunel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094628v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Larrue" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Knoepfel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Amalric" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pousset" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015465v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00465895v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04615180v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Drapier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Guerrin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pelet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brochet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fournier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2024.2341030" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659786v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Guevara Viquez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonnefond" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gralepois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1112401ar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04700840v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Melot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol86-art01-GB" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909921v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.10954" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04318048v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Serra-Llobet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202310097" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003396v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.10894" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909887v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12baq" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838408v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Debray" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Follin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thommeret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art08" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03918613v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Calvez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Morandi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.19699" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380978v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charpentier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blanchoud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.7208" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03828842v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art02" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181562v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Zingraff-Hamed" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bonthoux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Legay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Greulich" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13052864" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03942848v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bourdeau-Lepage" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2021.0021" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03942880v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2021.0018" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181558v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Achmani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Vries" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Serrano" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land9110448" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909946v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cirelli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.17134" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181564v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.5265" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413687v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Marco Church" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-10989-240310" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284263v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thaler" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Attems" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Clarke" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gatien-Tournat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.08.306" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027378v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018029" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736443v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rode" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Guevara" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/tpr.2018.10" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284234v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servain-Courant" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/iste.op.2018.0218" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635133v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Corbonnois" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chardon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rodrigues" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jug&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11559" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747974v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Verdelli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099548v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piscart" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Belouard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin de la Brosse" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e157547" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05511727v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kamdem" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Yengu&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nkenn&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Josu&#233; Djah" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221574v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Heitz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056256v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Raimonet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221350v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380972v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossam Elouati" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Kelhetter" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniil Kudriashov" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680281v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04226872v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266875v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ragueneau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fritz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lea" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001656v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dousset" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389040v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319283v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462382v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa L&#233;a" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tito de Morais" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528613v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534946v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Carcaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gautier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462418v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909877v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Desrousseaux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Botrel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246344v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9073/action-publique-fonciere-et-protection-des-milieux-naturels" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130024v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180721v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Arab" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Dris" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Lefeuvre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Miot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.37208" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091198v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Driss" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02092326v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bailly" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Meunier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gatien" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400470v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fortunel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094628v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Larrue" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Knoepfel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Amalric" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pousset" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015465v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00465895v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>