--- v1 (2026-05-02)
+++ v2 (2026-05-24)
@@ -462,819 +462,819 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04700840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels dispositifs d’action publique pour concilier gestion du risque d’inondation et activité agricole ? Études de cas sur le bassin de la Maine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Note de synthèse. Note sur les travaux du Groupe transversal « Lien rural-urbain » (Programme PSDR4)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonnefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Melot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 383, pp.35-50. </w:t>
+              <w:t xml:space="preserve">, 2023, 383, pp.15-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/economierurale.10954⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/economierurale.10894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04909921v1</w:t>
+                <w:t xml:space="preserve">hal-04003396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que sont les solutions fondées sur la nature pour la gestion du risque inondation ? Appropriations d’un concept international en France et aux États-unis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anna Serra-Llobet</w:t>
+                <w:t xml:space="preserve">La gestion des risques d’inondation au prisme du concept de « Solutions fondées sur la nature » : Angers Loire Métropole, une agglomération précurseur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.36904/tsm/202310097⟩</w:t>
+              <w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 51, pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12baq⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04318048v1</w:t>
+                <w:t xml:space="preserve">hal-04909887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note de synthèse. Note sur les travaux du Groupe transversal « Lien rural-urbain » (Programme PSDR4)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quels dispositifs d’action publique pour concilier gestion du risque d’inondation et activité agricole ? Études de cas sur le bassin de la Maine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonnefond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Melot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 383, pp.15-18. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/economierurale.10894⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 383, pp.35-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/economierurale.10954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04003396v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04909921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion des risques d’inondation au prisme du concept de « Solutions fondées sur la nature » : Angers Loire Métropole, une agglomération précurseur ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Fournier</w:t>
+                <w:t xml:space="preserve">Que sont les solutions fondées sur la nature pour la gestion du risque inondation ? Appropriations d’un concept international en France et aux États-unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Guerrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Serra-Llobet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Brochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Drapier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 51, pp.1-21. </w:t>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (10), pp.97-119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12baq⟩</w:t>
+                <w:t xml:space="preserve">⟨10.36904/tsm/202310097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04909887v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04318048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PSDR4 FARMaine -les fonds de vallée agricoles au défi des politiques publiques d'environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Fournier</w:t>
+                <w:t xml:space="preserve">Exp'Eau, un jeu sérieux pour explorer les trajectoires d'amélioration de la qualité de l'eau dans les bassins versants ruraux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Blanchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Thommeret</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art08⟩</w:t>
+              <w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 49-50, pp.27-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/dynenviron.7208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03838408v1</w:t>
+                <w:t xml:space="preserve">hal-04380978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’action foncière dans la restauration de la continuité écologique des cours d’eau. Cas d’étude sur les bassins versants de la Dronne et de la Reyssouze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Morandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 96 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/geocarrefour.19699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03918613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exp'Eau, un jeu sérieux pour explorer les trajectoires d'amélioration de la qualité de l'eau dans les bassins versants ruraux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Barreteau</w:t>
+                <w:t xml:space="preserve">PSDR4 FARMaine -les fonds de vallée agricoles au défi des politiques publiques d'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Charpentier</w:t>
+                <w:t xml:space="preserve">Adèle Debray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Blanchoud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Bonnefond</w:t>
+                <w:t xml:space="preserve">Jean-Michel Follin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Gouy</w:t>
+                <w:t xml:space="preserve">Nathalie Thommeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamiques Environnementales - Journal international des géosciences et de l’environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 49-50, pp.27-53. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 86, pp.81-90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/dynenviron.7208⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04380978v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PSDR4 -Présentation du Groupe transversal « Lien rural-urbain : foncier, attractivité et bien-être »</w:t>
               </w:r>
@@ -1345,265 +1345,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03828842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human-River Encounter Sites: Looking for Harmony between Humans and Nature in Cities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction. Réinterroger les liens entre urbain et rural : interconnexions et coordinations des territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Melot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Zingraff-Hamed</w:t>
+                <w:t xml:space="preserve">Lise Bourdeau-Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su13052864⟩</w:t>
+              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (4), pp.357-366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ges.2021.0021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03181562v1</w:t>
+                <w:t xml:space="preserve">hal-03942848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Réinterroger les liens entre urbain et rural : interconnexions et coordinations des territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Melot</w:t>
+                <w:t xml:space="preserve">Human-River Encounter Sites: Looking for Harmony between Humans and Nature in Cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Zingraff-Hamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bonnefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Bonthoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Bourdeau-Lepage</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sabine Greulich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 23 (4), pp.357-366. </w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (5), pp.2864. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/ges.2021.0021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/su13052864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03942848v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03181562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La servitude de sur-inondation : un mécanisme capable de penser les solidarités entre espaces ruraux de fonds de vallées et espaces urbains inondables ? Le cas du bassin-versant de l’Oudon</w:t>
               </w:r>
@@ -1615,51 +1615,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Debray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 23 (4), pp.489-506. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1849,51 +1849,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Servain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement durable et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 23 (Vol. 11, n°1), pp.489-506. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2280,209 +2280,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02284263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La modélisation hydraulique comme condition de la résilience des projets d'aménagement urbain en zone inondable ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Resilience in urban development projects in flood-prone areas: a challenge to urban design professionals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Rode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Guevara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/lhb/2018029⟩</w:t>
+              <w:t xml:space="preserve">Town Planning Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 89 (2), pp.167-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3828/tpr.2018.10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03027378v1</w:t>
+                <w:t xml:space="preserve">hal-01736443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resilience in urban development projects in flood-prone areas: a challenge to urban design professionals</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La modélisation hydraulique comme condition de la résilience des projets d'aménagement urbain en zone inondable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Town Planning Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 89 (2), pp.167-190. </w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3, pp.25-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3828/tpr.2018.10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2018029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01736443v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03027378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transaction foncière comme mode de régulation en matière de protection contre les inondations. Analyse à partir de deux zones d’expansions de crue : l’Île Saint Aubin (Angers) et le déversoir de la Bouillie (Blois)</w:t>
               </w:r>
@@ -2974,872 +2974,872 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05099548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conflits violents, déplacements de populations et sécurisation du foncier rural au Cameroun et en Côte d’Ivoire : enjeux théoriques, défis méthodologiques et perspectives d’application</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Governance of Nature-based Solutions for Flood Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Guerrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Serra-Llobet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Drapier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Kamdem</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Armand Josué Djah</w:t>
+                <w:t xml:space="preserve">Carine Heitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLPA-2023 Conference on Land Policy in Africa « Promoting Sustainable Land Governance in Africa for Accelerating Implementation of the AfCFTA »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, African Union Commission (AUC); African Development Bank (AfDB); United Nations Economic Commission for Africa (UNECA), Nov 2023, Addis-Abeba, Éthiopie</w:t>
+              <w:t xml:space="preserve">2023 AAG Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Association of Geographers, Mar 2023, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05511727v1</w:t>
+                <w:t xml:space="preserve">hal-04221574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Governance of Nature-based Solutions for Flood Management</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Fournier</w:t>
+                <w:t xml:space="preserve">Exp'Eau, a serious game for exploring pathways to improve water quality in agricultural catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Blanchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Raimonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 AAG Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Association of Geographers, Mar 2023, Denver, United States</w:t>
+              <w:t xml:space="preserve">54. International Simulation and Gaming Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04221574v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04056256v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exp'Eau, a serious game for exploring pathways to improve water quality in agricultural catchments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hélène Blanchoud</w:t>
+                <w:t xml:space="preserve">Conflits violents, déplacements de populations et sécurisation du foncier rural au Cameroun et en Côte d’Ivoire : enjeux théoriques, défis méthodologiques et perspectives d’application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kamdem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Yengué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bonnefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Nkenné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Raimonet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Bonnefond</w:t>
+                <w:t xml:space="preserve">Armand Josué Djah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54. International Simulation and Gaming Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">CLPA-2023 Conference on Land Policy in Africa « Promoting Sustainable Land Governance in Africa for Accelerating Implementation of the AfCFTA »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, African Union Commission (AUC); African Development Bank (AfDB); United Nations Economic Commission for Africa (UNECA), Nov 2023, Addis-Abeba, Éthiopie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04056256v2</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05511727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les solutions fondées sur la nature pour les risques liés à l'eau : de la théorie à la pratique en France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Fournier</w:t>
+                <w:t xml:space="preserve">Exp’Eau, a hybrid serious game to explore pathways towards better water quality in rural catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossam Elouati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Kelhetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniil Kudriashov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Blanchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aménagements et Biodiversité des cours d'eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SHF, Nov 2022, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Colloque du 20ème anniversaire de la Zone Atelier Loire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04221350v1</w:t>
+                <w:t xml:space="preserve">hal-04380972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exp’Eau, a hybrid serious game to explore pathways towards better water quality in rural catchments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Exp'Eau, a hybrid serious game to explore pathways towards better water quality in rural catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossam Elouati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hossam Elouati</w:t>
+                <w:t xml:space="preserve">Hugo Kelhetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Kelhetter</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Daniil Kudriashov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Blanchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du 20ème anniversaire de la Zone Atelier Loire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Orléans, France</w:t>
+              <w:t xml:space="preserve">11. Assemblée Scientifique de l’Association Internationale des Sciences Hydrologiques (AISH 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04380972v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03680281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exp'Eau, a hybrid serious game to explore pathways towards better water quality in rural catchments</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude comparée de l’approche des solutions fondées sur la nature entre France et États-Unis. Le cas de la zone d’expansion de crues de l’Ile St Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Guerrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bonnefond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Assemblée Scientifique de l’Association Internationale des Sciences Hydrologiques (AISH 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journée d'échanges. À la recherche des zones d'expansion de crues. Méthodes, usages et fonctionnalités des milieux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération des Conservatoires d’espaces naturels (FCEN); Etablissement public Loire, Sep 2022, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03680281v1</w:t>
+                <w:t xml:space="preserve">hal-04226872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude comparée de l’approche des solutions fondées sur la nature entre France et États-Unis. Le cas de la zone d’expansion de crues de l’Ile St Aubin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les solutions fondées sur la nature pour les risques liés à l'eau : de la théorie à la pratique en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Drapier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Guerrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Bonnefond</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Brochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fournier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'échanges. À la recherche des zones d'expansion de crues. Méthodes, usages et fonctionnalités des milieux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération des Conservatoires d’espaces naturels (FCEN); Etablissement public Loire, Sep 2022, Orléans, France</w:t>
+              <w:t xml:space="preserve">Aménagements et Biodiversité des cours d'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SHF, Nov 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04226872v1</w:t>
+                <w:t xml:space="preserve">hal-04221350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Réseau des Zones Ateliers (RZA) : un terrain expérimental et réflexif pour la co-construction des savoirs et la transformation des territoires</w:t>
               </w:r>
@@ -3851,51 +3851,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3950,51 +3950,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ExpEau: un jeu pour explorer les dynamiques d'interdépendance dans les socio-agro-hydrosystèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4002,51 +4002,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Gouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Colloque des Zones Ateliers-CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Tours, France</w:t>
@@ -4075,51 +4075,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’inondation : contrainte ou opportunité ? La posture des métiers de l’urbanisme face au projet urbain en zone inondable. Etude de cas d’Angers et de Narbonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Guevara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4189,103 +4189,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint exploration of agriculture-water quality links through the hybrid serious game Exp'Eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossam Elouati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hossam Elouati</w:t>
+                <w:t xml:space="preserve">Hugo Kelhetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Kelhetter</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Daniil Kudriashov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Blanchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st OZCAR-TERENO international meeting : Advancing Critical Zone Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Strasbourg, France</w:t>
@@ -4372,51 +4372,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Léa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tito de Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4486,398 +4486,398 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Tito de Morais</w:t>
+                <w:t xml:space="preserve">La ZA Loire, observation dans le long terme d’un socio-hydrosystème</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Servain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Legay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Ragueneau; Vanessa Lea; Isabelle Charpentier; Claire Tito de Morais; Mathieu Bonnefond. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zones Ateliers, un réseau de recherches collaboratives, situées et engagées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 978-1-78948-232-4</w:t>
+              <w:t xml:space="preserve">, ISTE Editions, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05528613v1</w:t>
+                <w:t xml:space="preserve">hal-05534946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La ZA Loire, observation dans le long terme d’un socio-hydrosystème</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Legay</w:t>
+                <w:t xml:space="preserve">Enjeux et mutations du Réseau des Zones Ateliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Léa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tito de Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Ragueneau; Vanessa Lea; Isabelle Charpentier; Claire Tito de Morais; Mathieu Bonnefond. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zones Ateliers, un réseau de recherches collaboratives, situées et engagées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Editions, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05534946v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05462418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux et mutations du Réseau des Zones Ateliers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Léa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tito de Morais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zones Ateliers, un réseau de recherches collaboratives, situées et engagées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ISTE Editions, 2026</w:t>
+              <w:t xml:space="preserve">, 2026, 978-1-78948-232-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05462418v1</w:t>
+                <w:t xml:space="preserve">hal-05528613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restauration écologique des milieux aquatiques : la transaction foncière dans les faits. Études de cas sur le Cher, la Dronne, la Dordogne et la Reyssouze</w:t>
               </w:r>
@@ -4889,51 +4889,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Desrousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5018,64 +5018,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Desrousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Morandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5160,51 +5160,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Desrousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Le Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5965,51 +5965,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Debray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6316,51 +6316,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04615180v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Drapier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Guerrin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pelet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brochet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fournier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2024.2341030" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659786v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Guevara Viquez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonnefond" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gralepois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1112401ar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04700840v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Melot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol86-art01-GB" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909921v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.10954" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04318048v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Serra-Llobet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202310097" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003396v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.10894" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909887v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12baq" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838408v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Debray" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Follin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thommeret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art08" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03918613v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Calvez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Morandi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.19699" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380978v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charpentier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blanchoud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.7208" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03828842v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art02" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181562v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Zingraff-Hamed" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bonthoux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Legay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Greulich" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13052864" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03942848v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bourdeau-Lepage" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2021.0021" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03942880v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2021.0018" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181558v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Achmani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Vries" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Serrano" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land9110448" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909946v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cirelli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.17134" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181564v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.5265" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413687v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Marco Church" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-10989-240310" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284263v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thaler" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Attems" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Clarke" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gatien-Tournat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.08.306" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027378v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018029" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736443v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rode" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Guevara" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/tpr.2018.10" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284234v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servain-Courant" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/iste.op.2018.0218" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635133v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Corbonnois" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chardon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rodrigues" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jug&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11559" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747974v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Verdelli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099548v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piscart" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Belouard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin de la Brosse" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e157547" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05511727v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kamdem" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Yengu&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nkenn&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Josu&#233; Djah" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221574v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Heitz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056256v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Raimonet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221350v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380972v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossam Elouati" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Kelhetter" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniil Kudriashov" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680281v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04226872v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266875v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ragueneau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fritz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lea" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001656v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dousset" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389040v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319283v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462382v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa L&#233;a" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tito de Morais" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528613v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534946v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Carcaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gautier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462418v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909877v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Desrousseaux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Botrel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246344v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9073/action-publique-fonciere-et-protection-des-milieux-naturels" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130024v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180721v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Arab" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Dris" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Lefeuvre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Miot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.37208" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091198v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Driss" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02092326v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bailly" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Meunier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gatien" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400470v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fortunel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094628v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Larrue" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Knoepfel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Amalric" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pousset" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015465v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00465895v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04615180v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Drapier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Guerrin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pelet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brochet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fournier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/27678490.2024.2341030" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659786v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Guevara Viquez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonnefond" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gralepois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1112401ar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04700840v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Melot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol86-art01-GB" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003396v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.10894" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909887v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12baq" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909921v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.10954" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04318048v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Serra-Llobet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202310097" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380978v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charpentier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blanchoud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.7208" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03918613v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Calvez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Morandi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.19699" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838408v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Debray" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Follin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thommeret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art08" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03828842v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art02" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03942848v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bourdeau-Lepage" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2021.0021" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181562v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Zingraff-Hamed" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bonthoux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Legay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Greulich" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13052864" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03942880v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2021.0018" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181558v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Achmani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Vries" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Serrano" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land9110448" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909946v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Cirelli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.17134" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181564v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.5265" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413687v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Marco Church" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-10989-240310" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284263v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thaler" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Sophie Attems" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren Clarke" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gatien-Tournat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.08.306" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736443v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rode" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Guevara" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/tpr.2018.10" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027378v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018029" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284234v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Servain-Courant" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/iste.op.2018.0218" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635133v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Corbonnois" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Chardon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rodrigues" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jug&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11559" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747974v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Verdelli" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099548v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piscart" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Belouard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin de la Brosse" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Houet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e157547" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221574v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Heitz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056256v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Raimonet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05511727v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kamdem" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Yengu&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nkenn&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Josu&#233; Djah" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380972v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossam Elouati" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Kelhetter" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniil Kudriashov" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680281v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04226872v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221350v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266875v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ragueneau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fritz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Lea" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001656v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dousset" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389040v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319283v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462382v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa L&#233;a" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tito de Morais" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534946v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Carcaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gautier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462418v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528613v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909877v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Desrousseaux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Botrel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246344v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9073/action-publique-fonciere-et-protection-des-milieux-naturels" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130024v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180721v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Arab" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Dris" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Lefeuvre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Miot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.37208" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091198v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Driss" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02092326v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bailly" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Meunier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gatien" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400470v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fortunel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094628v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Larrue" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Knoepfel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Amalric" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pousset" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015465v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00465895v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>