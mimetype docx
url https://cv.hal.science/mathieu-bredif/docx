--- v0 (2026-03-14)
+++ v1 (2026-04-04)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mathieu Brédif </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mathieu-bredif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0228-1232</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">175818991</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/T-3029-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheur permanent</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LASTIG, Univ. Gustave Eiffel, ENSG, IGN, F-94160 Saint-Mandé, France</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.umr-lastig.fr/mathieu-bredif/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restituer les bidonvilles de Nanterre : l’apport d’un outil de visualisation 3D à un projet de sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lecat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Blettery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lætitia Delavoipière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saly-Giocanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Conord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/revuehn.1946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iTowns, le nouveau moteur de visualisation 3D de données géospatiales du Géoportail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirela Konini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Cartographie 4.0 : naviguer avec les cartes du XXIe siècle, 94, pp.14--18. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/re1.094.0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion and inpainting of reflectance and height LiDAR orthoimages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Biasutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bugeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Vision and Image Understanding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cviu.2018.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322822v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Range-Image: Incorporating sensor topology for LiDAR point cloud processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Biasutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bugeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photogrammetric engineering and remote sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 84 (6), pp.367--375. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14358/PERS.84.6.367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction du flou de mouvement sur des images prises de nuit depuis un véhicule de numérisation terrestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Daval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lâmân Lelégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 215, pp.53--64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained Palette-Space Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mellado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vanderhaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (4), pp.60. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3072959.3073650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint inpainting of depth and reflectance with visibility estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Biasutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bugeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 125, pp.16--32. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2017.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Classification-Segmentation Framework for the Detection of Individual Trees in Dense MMS Point Cloud Data Acquired in Urban Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Weinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Weinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (3), pp.277. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs9030277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iTowns, framework web pour la donnée géographique 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Picavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirela Konini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue XYZ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 147, pp.49-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TerraMobilita/iQmulus urban point cloud analysis benchmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Marcotegui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Paparoditis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Computers and Graphics, 49, pp.126-133. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cag.2015.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Street environment change detection from mobile laser scanning point clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Paparoditis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 107, pp.38 - 49. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2015.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Mobile Phone Data to Estimate the Origin Destination Flow and Analysis; Case Study: Paris Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anahid Nabavi Larijani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Maria Olteanu-Raimond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cezary Ziemlicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.64--78. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trpro.2015.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid framework for single tree detection from airborne laser scanning data: A case study in temperate mature coniferous forests in Ontario, Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junjie Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunho Sohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 98, pp.44-57. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2014.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting blind building façades from highly overlapping wide angle aerial imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Burochin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 96, pp.193 - 209. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2014.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid multi-view stereo algorithm for modeling urban scenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Keriven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang-Hiep Vu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35 (1), pp.5-17. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPAMI.2012.84⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting polygonal building footprints from digital surface models: A fully-automatic global optimization framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tournaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Champion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 77, pp.57-65. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2012.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lytro: la fin des photos floues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Devillaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et vie junior,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 272, pp.54-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la réflectance de matériaux d'une scène urbaine : modélisation et méthode d'inversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coubard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Paparoditis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (194), pp.25-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un procédé rend nettes les photos... après-coup !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration d’une base de données d’empreintes de bâtiments pour la reconstruction 3D : une approche par découpe et fusion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pierrot Deseilligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 195, pp.42--50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building footprint database improvement for 3D reconstruction: A split and merge approach and its evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pierrot-Deseilligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 66 (5), pp.732--742. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2011.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient stochastic approach for building footprint extraction from digital elevation models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tournaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Durupt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 65 (4), pp.317 - 327. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2010.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insertion of 3D-Primitives in Mesh-Based Representations: Towards Compact Models Preserving the Details</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Keriven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (7), pp.1683-1694. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2010.2045695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00503145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (70)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiometric Cross-Calibration of an Aerial Sensor with Satellite Top-of-Atmosphere Reflectance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexane Nghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manchun Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th EARSeL Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Int. Arch. Photogramm. Remote Sens. Spatial Inf. Sci., May 2025, Prague, Czech Republic. pp.49-55, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-M-7-2025-49-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers le Jumeau Numérique de Territoire à la carte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Szanto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Bucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Analysis and GEOmatics, SAGEO 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GdR MAGIS, May 2025, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05151550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact Computation for Robust 3D polyhedral interactive modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Geniet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bredif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web3D '25: The 30th International Conference on 3D Web Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Sienne, Italy. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3746237.3746298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editing Watertight Manifold Polyhedra using Face Shifts with Automatic Topological Updates and Edge Flips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Geniet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lowcost3D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Brescia, Italy. pp.169-176, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-2-W8-2024-169-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04933073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projective multitexturing of current 3D city models and point clouds with many historical images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Scarlleth Gomes de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Annals of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nice, France. pp.213-218, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-annals-V-4-2022-213-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALEGORIA: Joint Multimodal Search and Spatial Navigation into the Geographic Iconographic Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Geniet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouet-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demo at MM '22, the 30th ACM International Conference on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lisbon, Portugal. pp.6982-6984, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3503161.3547746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigation immersive dans des images historiques (ANR ALEGORIA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinar 3D « autour de la 3D »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR CNRS MAGIS et IG-RV, Oct 2021, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluttering Reduction for Interactive Navigation and Visualization of Historical Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Paiz-Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Christophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2021 - 30th International Cartographic Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Florence, Italy. pp.81, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/ica-proc-4-81-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiently Distributed Watertight Surface Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caraffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 International Conference on 3D Vision (3DV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigation immersive dans des photographies historiques (ANR ALEGORIA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Scarlleth Gomes de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Paiz-Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Christophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Masses de Données, Informations et Connaissances en Sciences - Observation 3D : outils et verrous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journées inter-GdR CNRS MAGIS-MADICS-IGRV, Nov 2021, Saint Mandé, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tile & Merge: Distributed Delaunay Triangulations for Cloud Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caraffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Yirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Big Data 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Los Angeles, United States. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BigData47090.2019.9006534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Spatio-temporal Web-application for the Understanding of the Formation of the Parisian Metropolis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Blettery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lecat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouet-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saly-Giocanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D GeoInfo 2020 conference, ISPRS Annals of Photogrammetry, Remote Sensing and Spatial Information Sciences, VI-4/W1-2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, London, United Kingdom. pp.45-52, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-annals-VI-4-W1-2020-45-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric distortion of historical images for 3D visualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Paiz-Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Christophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Annals of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Nice, France. pp.649-655, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-annals-V-2-2020-649-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provably Consistent Distributed Delaunay Triangulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caraffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Yirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Annals of the Photogrammetry, Remote Sensing and Spatial Information Sciences (ISPRS Annals)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Nice, France. pp.195-202, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-annals-V-2-2020-195-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection et localisation d'objets 3D par apprentissage profond en topologie capteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Biasutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bugeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI Groupement de Recherche en Traitement du Signal et de l'Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive image geolocalization in an immersive web application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Harrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D-ARCH 2019, 3D Virtual Reconstruction and Visualization of Complex Architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Bergame, Italy. pp.377--380, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-2-W9-377-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visibility estimation in point clouds with variable density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Biasutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bugeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications (VISAPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812061v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendu et représentation graphiques d'informations spatio-temporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Françaises d’Informatique Graphique et de Réalité Virtuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Marseille, France. pp.sciencesconf.org:jfigrv2019:297341</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LU-Net: An Efficient Network for 3D LiDAR Point Cloud Semantic Segmentation Based on End-to-End-Learned 3D Features and U-Net</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Biasutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bugeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Computer Vision Workshops (ICCV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Séoul, South Korea. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCVW.2019.00123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269915v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation à la volée du vignettage par ajustement local du gain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lâmân Lelégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manchun Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Annuelle Française de Photogrammétrie et Télédétection (CFPT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Marne La Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressive map design: OGC SLD/SE++ extension for expressive map styles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumenieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2017 - 28th International Cartographic Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Washington, United States. pp.1 - 3, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/ica-proc-1-21-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underground Visualization: web-app, virtual reality, ex situ and in situ augmented reality.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Christophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Technical Commission IV Symposium 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D urban geovisualization: in situ augmented and mixed reality experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Christophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Technical Commission IV Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Delft, Netherlands. pp.41 - 48, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-annals-IV-4-41-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de visibilité dans un nuage de points LiDAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Biasutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bugeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Annuelle Française de Photogrammétrie et Télédétection (CFPT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Marne La Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756994v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reanimating aerial images in real time for geospatial web applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Françaises d’Informatique Graphique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désoccultation de nuage de points LiDAR en topologie capteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Biasutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bugeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupement de Recherche en Traitement du Signal et de l'Image (GRETSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disocclusion of 3D LiDAR point clouds using range images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Biasutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bugeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">City Models, Roads and Traffic workshop (CMRT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Hannover, Germany. pp.75 - 82, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-annals-IV-1-W1-75-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D watertight mesh generation with uncertainties from ubiquitous data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caraffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Conference on Computer Vision (ACCV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Taipei, Taiwan. pp.377--391, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-54190-7_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visibility Estimation and Joint Inpainting of Lidar Depth Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bugeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Phoenix, AZ, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation and localization of individual trees from MMS point cloud data acquired in urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Weinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tagungsband der 36. Wissenschaftlich-Technischen Jahrestagung der DGPF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Bern, Germany. pp.351 - 360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation à base d’amers visuels: Cartographie et mise en correspondance de marquages au sol et intégration dans LBA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahman Soheilian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaozhi Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconnaissance des Formes et Intelligence Artificielle (RFIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection, segmentation and localization of individual trees from mms point cloud data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Weinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bredif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEOBIA 2016 : Solutions and Synergies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Enschede, Netherlands. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3990/2.388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Map Style Formalization: Rendering Techniques Extension for Cartography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Duménieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Turbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mellado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expressive 2016 The Joint Symposium on Computational Aesthetics and Sketch-Based Interfaces and Modeling and Non-Photorealistic Animation and Rendering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Eurographics Association, May 2016, Lisbonne, Portugal. pp.59-68, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/exp.20161064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landmark based localization: LBA refinement using MCMC-optimized projections of RJMCMC-extracted road marks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahman Soheilian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaozhi Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Intelligent Vehicles Symposium (IV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Gotenburg, Sweden. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IVS.2016.7535501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion anisotrope et inpainting d'orthophotographies LiDAR mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Biasutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bugeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Congrès national sur la Reconnaissance des Formes et l'Intelligence Artificielle (RFIA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Image Interactive 3D Generalized Cylinder Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Yirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Paparoditis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Françaises d’Informatique Graphique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progressive streaming and massive rendering of 3D city models on web-based virtual globe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc-Dinh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Paparoditis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 24th ACM SIGSPATIAL International Conference on Advances in Geographic Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2996913.2997008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The IQMULUS urban showcase: automatic tree classification and identification in huge mobile mapping point clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Böhm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gierlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kramer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roderik Lindenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIrd ISPRS Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Prague, Czech Republic. pp.301--307, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLI-B3-301-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realtime projective multi-texturing of pointclouds and meshes for a realistic street-view web navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Web3D Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Anaheim, United States. pp.105-108, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2945292.2945311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D heterogeneous interactive web mapping application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc-Dinh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Paparoditis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE Virtual Reality (VR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Arles, France. pp.323-324, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2015.7223426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting Mobile Objects in Images using a Velodyne Lidar Point Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photogrammetric Image Analysis workshop (PIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Munich, Germany. pp.247-253, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsannals-II-3-W4-247-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed dimensonality-based rendering of lidar point clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Geospatial Week 2015, GeoBigData workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, La Grande Motte, France. pp.559--564, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsarchives-XL-3-W3-559-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D octree based watertight mesh generation from ubiquitous data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caraffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Geospatial Week 2015, GeoBigData workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, La Grande Motte, France. pp.613--617, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsarchives-XL-3-W3-613-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projective Texturing Uncertain Geometry: silhouette-aware box-filtered blending using integral radial images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Technical Commission III Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Zurich, Switzerland. pp.17--23, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsannals-II-3-17-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stochastic method for the generation of optimized building-layouts respecting urban regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuang He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Brasebin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SDH 2014, 16th IGU Spatial Data Handling symposium, Geospatial theory, processing and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Toronto, Canada. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-19950-4_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatorial clustering and Its Application to 3D Polygonal Traffic Sign Reconstruction From Multiple Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahman Soheilian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Technical Commission III Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Zurich, Switzerland. pp.165--172, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsannals-II-3-165-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TerraMobilita/IQmulus Urban Point Cloud Classification Benchmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Marcotegui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Paparoditis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Processing Large Geospatial Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-view 3D circular target reconstruction with uncertainty analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahman Soheilian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Technical Commission III Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Zurich, Switzerland. pp.143--148, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsannals-II-3-143-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D Arrangement-based Hierarchical Spatial Partitioning: An Application to Pedestrian Network Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Yirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Paparoditis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th ACM SIGSPATIAL International Workshop on Computational Transportation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Orlando, United States. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2533828.2533843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single Tree Detection from Airborne Laser Scanning Data using a Marked Point Process Based Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junjie Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunho Sohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Workshop on {3D} Virtual City Modeling (VCM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Regina, Canada. pp.41--46, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsannals-II-3-W1-41-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual City Models : from acquisition to visualization, reconstruction and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Workshop on 3D Virtual City Modeling (VCM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Regina, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image-Based Rendering of LOD1 3D City Models for traffic-augmented Immersive Street-view Navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">City Models, Roads and Traffic workshop (CMRT13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Antalya, Turkey. pp.7--11, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsannals-II-3-W3-7-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A web-based 3D mapping application using WebGL allowing interaction with images, point clouds and models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Paparoditis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th ACM SIGSPATIAL International Conference on Advances in Geographic Information Systems. ACM-GIS’12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Nov 2012, Redondo Beach, United States. pp.586-588, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2424321.2424422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">librjmcmc: An Open-source Generic C++ Library for Stochastic Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tournaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII ISPRS Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Melbourne, Australia. pp.259--264, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsarchives-XXXIX-B3-259-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Accuracy Assessment of Automated Photogrammetric Techniques for 3D Modeling of Complex Interiors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Georgantas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pierrot-Deseilligny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII ISPRS Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Melbourne, Australia. pp.23--28, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsarchives-XXXIX-B3-23-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of Sky Illumination Domes from Ground-Based Panorama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coubard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lâmân Lelégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Paparoditis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII ISPRS Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Melbourne, Australia. pp.269--274, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsarchives-XXXIX-B3-269-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting and Correcting Motion Blur from Images Shot with Channel-dependent Exposure Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lâmân Lelégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Delaygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIInd ISPRS Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Melbourne, Australia. pp.341--346, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsannals-I-3-341-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale Haar transform for blur estimation from a set of images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lâmân Lelégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photogrammetric Image Analysis workshop (PIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Münich, Germany. pp.65--70, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsarchives-XXXVIII-3-W22-65-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D roof details by 3D aerial vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Meixner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Leberl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st IEEE/ISPRS workshop on Computer Vision for Remote Sensing of the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Barcelona, Spain. pp.212 - 218, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCVW.2011.6130245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretation of 2D and 3D building details on facades and roofs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Meixner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Leberl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photogrammetric Image Analysis workshop (PIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Münich, Germany. pp.137--142, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsarchives-XXXVIII-3-W22-137-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EuroSDR project &amp;quot;Radiometric aspects of digital photogrammetric images&amp;quot; - Results of empirical phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eija Honkavaara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Arbiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauri Markelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Hannover 2011 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Hannover, Germany. pp.123--130, </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsarchives-XXXVIII-4-W19-123-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planar roof surface segmentation using 3D vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Meixner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Leberl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th ACM SIGSPATIAL International Conference on Advances in Geographic Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Chicago, United States. pp.9 - 15, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2093973.2093976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflectance estimation from urban terrestrial images: Validation of a symbolic ray-tracing method on synthetic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coubard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Paparoditis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photogrammetric Image Analysis workshop (PIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Munich, Germany. pp.71 - 76, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsarchives-XXXVIII-3-W22-71-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid multi-view reconstruction by Jump-Diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Keriven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang-Hiep Vu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVPR 2010, Twenty-Third IEEE Computer Society Conference on Computer Vision and Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, San Francisco, United States. pp.350-357, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPR.2010.5540193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection d’empreintes de bâtiments dans un Modèle Numérique d’Élévation : une approche énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tournaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Durupt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconnaissance des Formes et Intelligence Artificielle (RFIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion blur detection in aerial images shot with channel-dependent exposure time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lâmân Lelégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Photogrammetric Computer Vision and Image Analysis (PCV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Saint-Mandé, France. pp.180 - 185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration d’une base de données d’empreintes de bâtiments pour la reconstruction 3D : une approche par découpe et fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pierrot-Deseilligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconnaissance des Formes et Intelligence Artificielle (RFIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining meshes and geometric primitives for accurate and semantic modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Keriven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Machine Vision Conference (BMVC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5244/C.23.38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Approach To Building Superstructure Reconstruction Using Digital Elevation Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Dornaika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI ISPRS Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Building Reconstruction with Parametric Roof Superstructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pierrot-Deseilligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, San Antonio, United States. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2007.4379211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle transversal du groupe de travail “données numériques”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Arese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Blettery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naissance et renaissance d'une cathédrale - Notre-Dame de Paris sous l'oeil des scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris Cité de l'architecture et du patrimoine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer un corpus de données interconnectées au prisme des dimensions spatiales, temporelles et sémantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Blettery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naissance et renaissance d’une cathédrale - Notre-Dame de Paris sous l'oeil des scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris Cité de l'architecture et du patrimoine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D immersive Underground Navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quôc-Dinh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. by A. Mansourian, P. Pilesjö, L. Harrie, R. von Lammeren. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geospatial Technologies for All : short papers, posters and poster abstracts of the 21st AGILE Conference on Geographic Information Science (AGILE short paper).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lund, Sweden. , isbn: 978-3-319-78208-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light Field Photography with a Hand-held Plenoptic Camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ren Ng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Levoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Horowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CSTR 2005-02, Stanford university. 2005, Stanford University Computer Science Tech Report</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation 3D de bâtiments : reconstruction automatique de superstructures de toits et recalage cinétique de toits polyédriques prenant en compte la topologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Télécom ParisTech, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00006232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Image and LiDAR alignment based on 3D rendering in sensor topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Biasutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bugeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIU-Net: Embarrassingly simple semantic segmentation of 3D LiDAR point cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Biasutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bugeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Inpainting of Depth and Reflectance with Visibility Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bugeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Building Model Fitting Using A New Kinetic Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dider Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pierrot-Deseilligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId284"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mathieu Brédif </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mathieu-bredif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0228-1232</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">175818991</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/T-3029-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheur permanent</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LASTIG, Univ. Gustave Eiffel, ENSG, IGN, F-94160 Saint-Mandé, France</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.umr-lastig.fr/mathieu-bredif/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restituer les bidonvilles de Nanterre : l’apport d’un outil de visualisation 3D à un projet de sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lecat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Blettery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lætitia Delavoipière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saly-Giocanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Conord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/revuehn.1946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iTowns, le nouveau moteur de visualisation 3D de données géospatiales du Géoportail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirela Konini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Cartographie 4.0 : naviguer avec les cartes du XXIe siècle, 94, pp.14--18. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/re1.094.0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion and inpainting of reflectance and height LiDAR orthoimages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Biasutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bugeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Vision and Image Understanding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cviu.2018.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322822v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Range-Image: Incorporating sensor topology for LiDAR point cloud processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Biasutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bugeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photogrammetric engineering and remote sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 84 (6), pp.367--375. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14358/PERS.84.6.367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction du flou de mouvement sur des images prises de nuit depuis un véhicule de numérisation terrestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Daval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lâmân Lelégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 215, pp.53--64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint inpainting of depth and reflectance with visibility estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Biasutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bugeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 125, pp.16--32. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2017.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained Palette-Space Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mellado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vanderhaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (4), pp.60. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3072959.3073650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Classification-Segmentation Framework for the Detection of Individual Trees in Dense MMS Point Cloud Data Acquired in Urban Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Weinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Weinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (3), pp.277. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs9030277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iTowns, framework web pour la donnée géographique 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Picavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirela Konini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue XYZ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 147, pp.49-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TerraMobilita/iQmulus urban point cloud analysis benchmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Marcotegui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Paparoditis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Computers and Graphics, 49, pp.126-133. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cag.2015.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Street environment change detection from mobile laser scanning point clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Paparoditis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 107, pp.38 - 49. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2015.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Mobile Phone Data to Estimate the Origin Destination Flow and Analysis; Case Study: Paris Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anahid Nabavi Larijani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Maria Olteanu-Raimond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cezary Ziemlicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.64--78. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trpro.2015.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid framework for single tree detection from airborne laser scanning data: A case study in temperate mature coniferous forests in Ontario, Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junjie Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunho Sohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 98, pp.44-57. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2014.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting blind building façades from highly overlapping wide angle aerial imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Burochin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 96, pp.193 - 209. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2014.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid multi-view stereo algorithm for modeling urban scenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Keriven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang-Hiep Vu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35 (1), pp.5-17. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPAMI.2012.84⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting polygonal building footprints from digital surface models: A fully-automatic global optimization framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tournaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Champion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 77, pp.57-65. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2012.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lytro: la fin des photos floues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Devillaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et vie junior,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 272, pp.54-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la réflectance de matériaux d'une scène urbaine : modélisation et méthode d'inversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coubard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Paparoditis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (194), pp.25-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un procédé rend nettes les photos... après-coup !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration d’une base de données d’empreintes de bâtiments pour la reconstruction 3D : une approche par découpe et fusion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pierrot Deseilligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 195, pp.42--50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building footprint database improvement for 3D reconstruction: A split and merge approach and its evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pierrot-Deseilligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 66 (5), pp.732--742. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2011.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient stochastic approach for building footprint extraction from digital elevation models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tournaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Durupt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 65 (4), pp.317 - 327. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2010.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insertion of 3D-Primitives in Mesh-Based Representations: Towards Compact Models Preserving the Details</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Keriven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (7), pp.1683-1694. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2010.2045695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00503145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (70)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiometric Cross-Calibration of an Aerial Sensor with Satellite Top-of-Atmosphere Reflectance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexane Nghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manchun Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th EARSeL Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Int. Arch. Photogramm. Remote Sens. Spatial Inf. Sci., May 2025, Prague, Czech Republic. pp.49-55, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-M-7-2025-49-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact Computation for Robust 3D polyhedral interactive modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Geniet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bredif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web3D '25: The 30th International Conference on 3D Web Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Sienne, Italy. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3746237.3746298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers le Jumeau Numérique de Territoire à la carte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Szanto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Bucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Analysis and GEOmatics, SAGEO 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GdR MAGIS, May 2025, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05151550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editing Watertight Manifold Polyhedra using Face Shifts with Automatic Topological Updates and Edge Flips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Geniet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lowcost3D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Brescia, Italy. pp.169-176, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-2-W8-2024-169-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04933073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projective multitexturing of current 3D city models and point clouds with many historical images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Scarlleth Gomes de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Annals of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nice, France. pp.213-218, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-annals-V-4-2022-213-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALEGORIA: Joint Multimodal Search and Spatial Navigation into the Geographic Iconographic Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Geniet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouet-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demo at MM '22, the 30th ACM International Conference on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lisbon, Portugal. pp.6982-6984, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3503161.3547746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigation immersive dans des images historiques (ANR ALEGORIA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinar 3D « autour de la 3D »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR CNRS MAGIS et IG-RV, Oct 2021, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluttering Reduction for Interactive Navigation and Visualization of Historical Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Paiz-Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Christophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2021 - 30th International Cartographic Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Florence, Italy. pp.81, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/ica-proc-4-81-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiently Distributed Watertight Surface Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caraffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 International Conference on 3D Vision (3DV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigation immersive dans des photographies historiques (ANR ALEGORIA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Scarlleth Gomes de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Paiz-Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Christophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Masses de Données, Informations et Connaissances en Sciences - Observation 3D : outils et verrous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journées inter-GdR CNRS MAGIS-MADICS-IGRV, Nov 2021, Saint Mandé, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tile & Merge: Distributed Delaunay Triangulations for Cloud Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caraffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Yirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Big Data 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Los Angeles, United States. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BigData47090.2019.9006534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Spatio-temporal Web-application for the Understanding of the Formation of the Parisian Metropolis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Blettery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lecat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouet-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saly-Giocanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D GeoInfo 2020 conference, ISPRS Annals of Photogrammetry, Remote Sensing and Spatial Information Sciences, VI-4/W1-2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, London, United Kingdom. pp.45-52, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-annals-VI-4-W1-2020-45-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric distortion of historical images for 3D visualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Paiz-Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Christophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Annals of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Nice, France. pp.649-655, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-annals-V-2-2020-649-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provably Consistent Distributed Delaunay Triangulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caraffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Yirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Annals of the Photogrammetry, Remote Sensing and Spatial Information Sciences (ISPRS Annals)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Nice, France. pp.195-202, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-annals-V-2-2020-195-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visibility estimation in point clouds with variable density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Biasutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bugeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications (VISAPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812061v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive image geolocalization in an immersive web application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Harrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D-ARCH 2019, 3D Virtual Reconstruction and Visualization of Complex Architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Bergame, Italy. pp.377--380, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-2-W9-377-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection et localisation d'objets 3D par apprentissage profond en topologie capteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Biasutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bugeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI Groupement de Recherche en Traitement du Signal et de l'Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendu et représentation graphiques d'informations spatio-temporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Françaises d’Informatique Graphique et de Réalité Virtuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Marseille, France. pp.sciencesconf.org:jfigrv2019:297341</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LU-Net: An Efficient Network for 3D LiDAR Point Cloud Semantic Segmentation Based on End-to-End-Learned 3D Features and U-Net</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Biasutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bugeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Computer Vision Workshops (ICCV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Séoul, South Korea. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCVW.2019.00123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269915v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation à la volée du vignettage par ajustement local du gain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lâmân Lelégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manchun Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Annuelle Française de Photogrammétrie et Télédétection (CFPT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Marne La Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressive map design: OGC SLD/SE++ extension for expressive map styles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumenieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2017 - 28th International Cartographic Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Washington, United States. pp.1 - 3, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/ica-proc-1-21-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underground Visualization: web-app, virtual reality, ex situ and in situ augmented reality.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Christophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Technical Commission IV Symposium 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D urban geovisualization: in situ augmented and mixed reality experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Christophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Technical Commission IV Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Delft, Netherlands. pp.41 - 48, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-annals-IV-4-41-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de visibilité dans un nuage de points LiDAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Biasutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bugeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Annuelle Française de Photogrammétrie et Télédétection (CFPT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Marne La Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756994v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disocclusion of 3D LiDAR point clouds using range images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Biasutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bugeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">City Models, Roads and Traffic workshop (CMRT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Hannover, Germany. pp.75 - 82, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-annals-IV-1-W1-75-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D watertight mesh generation with uncertainties from ubiquitous data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caraffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Conference on Computer Vision (ACCV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Taipei, Taiwan. pp.377--391, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-54190-7_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désoccultation de nuage de points LiDAR en topologie capteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Biasutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bugeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupement de Recherche en Traitement du Signal et de l'Image (GRETSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reanimating aerial images in real time for geospatial web applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Françaises d’Informatique Graphique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visibility Estimation and Joint Inpainting of Lidar Depth Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bugeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Phoenix, AZ, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation and localization of individual trees from MMS point cloud data acquired in urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Weinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tagungsband der 36. Wissenschaftlich-Technischen Jahrestagung der DGPF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Bern, Germany. pp.351 - 360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation à base d’amers visuels: Cartographie et mise en correspondance de marquages au sol et intégration dans LBA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahman Soheilian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaozhi Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconnaissance des Formes et Intelligence Artificielle (RFIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Image Interactive 3D Generalized Cylinder Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Yirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Paparoditis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Françaises d’Informatique Graphique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progressive streaming and massive rendering of 3D city models on web-based virtual globe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc-Dinh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Paparoditis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 24th ACM SIGSPATIAL International Conference on Advances in Geographic Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2996913.2997008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landmark based localization: LBA refinement using MCMC-optimized projections of RJMCMC-extracted road marks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahman Soheilian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaozhi Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Intelligent Vehicles Symposium (IV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Gotenburg, Sweden. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IVS.2016.7535501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Map Style Formalization: Rendering Techniques Extension for Cartography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Duménieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Turbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mellado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expressive 2016 The Joint Symposium on Computational Aesthetics and Sketch-Based Interfaces and Modeling and Non-Photorealistic Animation and Rendering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Eurographics Association, May 2016, Lisbonne, Portugal. pp.59-68, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/exp.20161064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion anisotrope et inpainting d'orthophotographies LiDAR mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Biasutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bugeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Congrès national sur la Reconnaissance des Formes et l'Intelligence Artificielle (RFIA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection, segmentation and localization of individual trees from mms point cloud data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Weinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bredif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEOBIA 2016 : Solutions and Synergies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Enschede, Netherlands. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3990/2.388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The IQMULUS urban showcase: automatic tree classification and identification in huge mobile mapping point clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Böhm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gierlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kramer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roderik Lindenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIrd ISPRS Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Prague, Czech Republic. pp.301--307, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLI-B3-301-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realtime projective multi-texturing of pointclouds and meshes for a realistic street-view web navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Web3D Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Anaheim, United States. pp.105-108, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2945292.2945311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting Mobile Objects in Images using a Velodyne Lidar Point Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photogrammetric Image Analysis workshop (PIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Munich, Germany. pp.247-253, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsannals-II-3-W4-247-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D heterogeneous interactive web mapping application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc-Dinh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Paparoditis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE Virtual Reality (VR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Arles, France. pp.323-324, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2015.7223426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D octree based watertight mesh generation from ubiquitous data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caraffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Geospatial Week 2015, GeoBigData workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, La Grande Motte, France. pp.613--617, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsarchives-XL-3-W3-613-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed dimensonality-based rendering of lidar point clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Geospatial Week 2015, GeoBigData workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, La Grande Motte, France. pp.559--564, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsarchives-XL-3-W3-559-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projective Texturing Uncertain Geometry: silhouette-aware box-filtered blending using integral radial images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Technical Commission III Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Zurich, Switzerland. pp.17--23, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsannals-II-3-17-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatorial clustering and Its Application to 3D Polygonal Traffic Sign Reconstruction From Multiple Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahman Soheilian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Technical Commission III Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Zurich, Switzerland. pp.165--172, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsannals-II-3-165-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stochastic method for the generation of optimized building-layouts respecting urban regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuang He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Brasebin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SDH 2014, 16th IGU Spatial Data Handling symposium, Geospatial theory, processing and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Toronto, Canada. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-19950-4_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-view 3D circular target reconstruction with uncertainty analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahman Soheilian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Technical Commission III Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Zurich, Switzerland. pp.143--148, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsannals-II-3-143-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TerraMobilita/IQmulus Urban Point Cloud Classification Benchmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Marcotegui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Paparoditis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Processing Large Geospatial Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D Arrangement-based Hierarchical Spatial Partitioning: An Application to Pedestrian Network Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Yirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Paparoditis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th ACM SIGSPATIAL International Workshop on Computational Transportation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Orlando, United States. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2533828.2533843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual City Models : from acquisition to visualization, reconstruction and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Workshop on 3D Virtual City Modeling (VCM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Regina, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single Tree Detection from Airborne Laser Scanning Data using a Marked Point Process Based Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junjie Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunho Sohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Workshop on {3D} Virtual City Modeling (VCM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Regina, Canada. pp.41--46, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsannals-II-3-W1-41-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image-Based Rendering of LOD1 3D City Models for traffic-augmented Immersive Street-view Navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">City Models, Roads and Traffic workshop (CMRT13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Antalya, Turkey. pp.7--11, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsannals-II-3-W3-7-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Accuracy Assessment of Automated Photogrammetric Techniques for 3D Modeling of Complex Interiors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Georgantas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pierrot-Deseilligny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII ISPRS Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Melbourne, Australia. pp.23--28, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsarchives-XXXIX-B3-23-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">librjmcmc: An Open-source Generic C++ Library for Stochastic Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tournaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII ISPRS Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Melbourne, Australia. pp.259--264, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsarchives-XXXIX-B3-259-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A web-based 3D mapping application using WebGL allowing interaction with images, point clouds and models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Paparoditis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th ACM SIGSPATIAL International Conference on Advances in Geographic Information Systems. ACM-GIS’12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Nov 2012, Redondo Beach, United States. pp.586-588, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2424321.2424422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting and Correcting Motion Blur from Images Shot with Channel-dependent Exposure Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lâmân Lelégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Delaygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIInd ISPRS Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Melbourne, Australia. pp.341--346, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsannals-I-3-341-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of Sky Illumination Domes from Ground-Based Panorama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coubard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lâmân Lelégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Paparoditis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII ISPRS Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Melbourne, Australia. pp.269--274, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsarchives-XXXIX-B3-269-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D roof details by 3D aerial vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Meixner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Leberl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st IEEE/ISPRS workshop on Computer Vision for Remote Sensing of the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Barcelona, Spain. pp.212 - 218, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCVW.2011.6130245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale Haar transform for blur estimation from a set of images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lâmân Lelégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photogrammetric Image Analysis workshop (PIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Münich, Germany. pp.65--70, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsarchives-XXXVIII-3-W22-65-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretation of 2D and 3D building details on facades and roofs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Meixner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Leberl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photogrammetric Image Analysis workshop (PIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Münich, Germany. pp.137--142, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsarchives-XXXVIII-3-W22-137-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planar roof surface segmentation using 3D vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Meixner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Leberl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th ACM SIGSPATIAL International Conference on Advances in Geographic Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Chicago, United States. pp.9 - 15, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2093973.2093976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EuroSDR project &amp;quot;Radiometric aspects of digital photogrammetric images&amp;quot; - Results of empirical phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eija Honkavaara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Arbiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauri Markelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Hannover 2011 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Hannover, Germany. pp.123--130, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsarchives-XXXVIII-4-W19-123-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflectance estimation from urban terrestrial images: Validation of a symbolic ray-tracing method on synthetic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coubard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Paparoditis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photogrammetric Image Analysis workshop (PIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Munich, Germany. pp.71 - 76, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsarchives-XXXVIII-3-W22-71-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion blur detection in aerial images shot with channel-dependent exposure time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lâmân Lelégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Photogrammetric Computer Vision and Image Analysis (PCV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Saint-Mandé, France. pp.180 - 185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection d’empreintes de bâtiments dans un Modèle Numérique d’Élévation : une approche énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tournaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Durupt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconnaissance des Formes et Intelligence Artificielle (RFIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid multi-view reconstruction by Jump-Diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Keriven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang-Hiep Vu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVPR 2010, Twenty-Third IEEE Computer Society Conference on Computer Vision and Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, San Francisco, United States. pp.350-357, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPR.2010.5540193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration d’une base de données d’empreintes de bâtiments pour la reconstruction 3D : une approche par découpe et fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pierrot-Deseilligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconnaissance des Formes et Intelligence Artificielle (RFIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining meshes and geometric primitives for accurate and semantic modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Keriven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Machine Vision Conference (BMVC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5244/C.23.38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Approach To Building Superstructure Reconstruction Using Digital Elevation Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Dornaika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI ISPRS Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Building Reconstruction with Parametric Roof Superstructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pierrot-Deseilligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, San Antonio, United States. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2007.4379211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer un corpus de données interconnectées au prisme des dimensions spatiales, temporelles et sémantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Blettery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naissance et renaissance d’une cathédrale - Notre-Dame de Paris sous l'oeil des scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris Cité de l'architecture et du patrimoine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle transversal du groupe de travail “données numériques”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Arese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Blettery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naissance et renaissance d'une cathédrale - Notre-Dame de Paris sous l'oeil des scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris Cité de l'architecture et du patrimoine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D immersive Underground Navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quôc-Dinh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. by A. Mansourian, P. Pilesjö, L. Harrie, R. von Lammeren. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geospatial Technologies for All : short papers, posters and poster abstracts of the 21st AGILE Conference on Geographic Information Science (AGILE short paper).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lund, Sweden. , isbn: 978-3-319-78208-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light Field Photography with a Hand-held Plenoptic Camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ren Ng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Levoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Horowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CSTR 2005-02, Stanford university. 2005, Stanford University Computer Science Tech Report</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation 3D de bâtiments : reconstruction automatique de superstructures de toits et recalage cinétique de toits polyédriques prenant en compte la topologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Télécom ParisTech, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00006232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Image and LiDAR alignment based on 3D rendering in sensor topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Biasutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bugeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIU-Net: Embarrassingly simple semantic segmentation of 3D LiDAR point cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Biasutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bugeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Inpainting of Depth and Reflectance with Visibility Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bugeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Building Model Fitting Using A New Kinetic Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dider Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pierrot-Deseilligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId285"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="73DC41F8"/>
+    <w:nsid w:val="18FCBC03"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathieu-bredif" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0228-1232" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/175818991" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/T-3029-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umr-lastig.fr/mathieu-bredif/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261482v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lecat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Blettery" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#230;titia Delavoipi&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saly-Giocanti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Conord" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.1946" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543879v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirela Konini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Devaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Br&#233;dif" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.094.0014" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322822v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Biasutti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Aujol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bugeau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2018.10.011" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756975v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14358/PERS.84.6.367" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546430v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Daval" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#226;m&#226;n Lel&#233;gard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538733v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mellado" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vanderhaeghe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hoarau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Christophe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3072959.3073650" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439299v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bevilacqua" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2017.01.005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557698v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Weinmann" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Weinmann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mallet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9030277" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551483v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Picavet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167995v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vallet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Serna" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Marcotegui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paparoditis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2015.03.004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882334v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Xiao" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2015.04.011" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882717v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahid Nabavi Larijani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Olteanu-Raimond" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cezary Ziemlicki" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2015.03.006" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883864v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Zhang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunho Sohn" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2014.08.007" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559518v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Burochin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brosset" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2014.07.011" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759261v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lafarge" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Keriven" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Hiep Vu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2012.84" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557735v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tournaire" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champion" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2012.11.007" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551485v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Devillaine" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883044v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coubard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briottet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551487v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bocquet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551460v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pierrot Deseilligny" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boldo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883029v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pierrot-Deseilligny" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2011.06.005" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GKT35LQ4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881391v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Durupt" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2010.02.002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00503145v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2010.2045695" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104914v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexane Nghien" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manchun Lei" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hagolle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-M-7-2025-49-2025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151550v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Szanto" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bucher" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288439v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Geniet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bredif" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746237.3746298" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933073v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-2-W8-2024-169-2024" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684813v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Scarlleth Gomes de Castro" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-4-2022-213-2022" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736847v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouet-Brunet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3503161.3547746" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463224v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465505v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Paiz-Reyes" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-proc-4-81-2021" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380593v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caraffa" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Marchand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463207v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535021v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooran Memari" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Yirci" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData47090.2019.9006534" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911701v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-VI-4-W1-2020-45-2020" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863366v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-2-2020-649-2020" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551509v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-2-2020-195-2020" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100719v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526285v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Harrach" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-W9-377-2019" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812061v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354598v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269915v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lepetit" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW.2019.00123" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551475v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882520v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumenieu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Masse" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Ory" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-proc-1-21-2018" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280417v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882336v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-IV-4-41-2018" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756994v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893899v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812057v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522366v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-IV-1-W1-75-2017" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882625v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54190-7_23" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316719v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551478v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551465v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahman Soheilian" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaozhi Qu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02384459v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weinmann" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bredif" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3990/2.388" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317403v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dum&#233;nieu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Turbet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/exp.20161064" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882538v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2016.7535501" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316487v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Biasutti" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551493v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882544v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Dinh Nguyen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Richard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2996913.2997008" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882640v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan B&#246;hm" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gierlinger" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kramer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderik Lindenberg" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLI-B3-301-2016" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290370v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2945292.2945311" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551476v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2015.7223426" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551461v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsannals-II-3-W4-247-2015" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332524v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ferrand" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XL-3-W3-559-2015" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882668v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XL-3-W3-613-2015" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882722v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsannals-II-3-17-2014" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882706v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang He" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Brasebin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19950-4_16" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882713v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsannals-II-3-165-2014" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101621v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882720v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsannals-II-3-143-2014" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882727v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2533828.2533843" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882675v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsannals-II-3-W1-41-2013" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882968v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882856v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsannals-II-3-W3-7-2013" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551502v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2424321.2424422" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883008v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XXXIX-B3-259-2012" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882993v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Georgantas" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XXXIX-B3-23-2012" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883017v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XXXIX-B3-269-2012" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882531v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Delaygue" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsannals-I-3-341-2012" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883100v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XXXVIII-3-W22-65-2011" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883129v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Meixner" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Leberl" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW.2011.6130245" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883096v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XXXVIII-3-W22-137-2011" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883083v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eija Honkavaara" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Arbiol" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauri Markelin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Martinez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bovet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XXXVIII-4-W19-123-2011" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883108v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2093973.2093976" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883132v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XXXVIII-3-W22-71-2011" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00654411v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2010.5540193" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551471v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883139v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551473v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00781776v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5244/C.23.38" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883143v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Dornaika" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883182v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Ma&#238;tre" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2007.4379211" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576563v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arese" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576841v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio De Luca" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551499v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qu&#244;c-Dinh Nguyen" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551481v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren Ng" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Levoy" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gene Duval" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Horowitz" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00006232v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100715v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136459v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348304v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277098v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dider Boldo" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathieu-bredif" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0228-1232" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/175818991" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/T-3029-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umr-lastig.fr/mathieu-bredif/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261482v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lecat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Blettery" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#230;titia Delavoipi&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saly-Giocanti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Conord" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.1946" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543879v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirela Konini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Devaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Br&#233;dif" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.094.0014" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322822v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Biasutti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Aujol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bugeau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2018.10.011" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756975v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14358/PERS.84.6.367" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546430v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Daval" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#226;m&#226;n Lel&#233;gard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439299v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bevilacqua" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2017.01.005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538733v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mellado" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vanderhaeghe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hoarau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Christophe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3072959.3073650" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557698v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Weinmann" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Weinmann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mallet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9030277" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551483v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Picavet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167995v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vallet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Serna" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Marcotegui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paparoditis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2015.03.004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882334v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Xiao" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2015.04.011" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-40JXMNWC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882717v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahid Nabavi Larijani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Olteanu-Raimond" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cezary Ziemlicki" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2015.03.006" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883864v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Zhang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunho Sohn" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2014.08.007" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559518v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Burochin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brosset" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2014.07.011" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759261v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lafarge" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Keriven" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Hiep Vu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2012.84" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557735v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tournaire" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champion" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2012.11.007" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551485v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Devillaine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883044v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coubard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briottet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551487v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bocquet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551460v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pierrot Deseilligny" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boldo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883029v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pierrot-Deseilligny" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2011.06.005" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GKT35LQ4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881391v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Durupt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2010.02.002" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00503145v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2010.2045695" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104914v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexane Nghien" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manchun Lei" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hagolle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-M-7-2025-49-2025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288439v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Geniet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bredif" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746237.3746298" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151550v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Szanto" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bucher" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933073v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-2-W8-2024-169-2024" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684813v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Scarlleth Gomes de Castro" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-4-2022-213-2022" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736847v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouet-Brunet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3503161.3547746" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463224v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465505v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Paiz-Reyes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-proc-4-81-2021" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380593v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caraffa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Marchand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463207v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535021v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooran Memari" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Yirci" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData47090.2019.9006534" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911701v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-VI-4-W1-2020-45-2020" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863366v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-2-2020-649-2020" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551509v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-2-2020-195-2020" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812061v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526285v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Harrach" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-W9-377-2019" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100719v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354598v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269915v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lepetit" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW.2019.00123" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551475v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882520v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumenieu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Masse" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Ory" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-proc-1-21-2018" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280417v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882336v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-IV-4-41-2018" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756994v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522366v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-IV-1-W1-75-2017" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882625v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54190-7_23" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812057v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893899v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316719v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551478v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551465v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahman Soheilian" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaozhi Qu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551493v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882544v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Dinh Nguyen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Richard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2996913.2997008" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882538v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2016.7535501" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317403v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dum&#233;nieu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Turbet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/exp.20161064" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316487v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Biasutti" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02384459v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weinmann" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bredif" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3990/2.388" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882640v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan B&#246;hm" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gierlinger" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kramer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderik Lindenberg" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLI-B3-301-2016" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290370v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2945292.2945311" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551461v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsannals-II-3-W4-247-2015" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551476v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2015.7223426" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882668v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XL-3-W3-613-2015" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332524v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ferrand" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XL-3-W3-559-2015" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882722v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsannals-II-3-17-2014" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882713v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsannals-II-3-165-2014" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882706v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang He" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Brasebin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19950-4_16" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882720v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsannals-II-3-143-2014" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101621v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882727v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2533828.2533843" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882968v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882675v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsannals-II-3-W1-41-2013" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882856v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsannals-II-3-W3-7-2013" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882993v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Georgantas" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XXXIX-B3-23-2012" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883008v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XXXIX-B3-259-2012" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551502v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2424321.2424422" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882531v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Delaygue" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsannals-I-3-341-2012" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883017v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XXXIX-B3-269-2012" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883129v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Meixner" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Leberl" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW.2011.6130245" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883100v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XXXVIII-3-W22-65-2011" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883096v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XXXVIII-3-W22-137-2011" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883108v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2093973.2093976" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883083v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eija Honkavaara" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Arbiol" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauri Markelin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Martinez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bovet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XXXVIII-4-W19-123-2011" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883132v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XXXVIII-3-W22-71-2011" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883139v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551471v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00654411v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2010.5540193" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551473v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00781776v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5244/C.23.38" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883143v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Dornaika" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883182v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Ma&#238;tre" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2007.4379211" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576841v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio De Luca" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576563v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arese" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551499v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qu&#244;c-Dinh Nguyen" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551481v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren Ng" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Levoy" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gene Duval" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Horowitz" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00006232v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100715v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136459v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348304v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277098v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dider Boldo" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>