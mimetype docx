--- v1 (2026-04-04)
+++ v2 (2026-04-25)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mathieu Brédif </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mathieu-bredif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0228-1232</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">175818991</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/T-3029-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheur permanent</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LASTIG, Univ. Gustave Eiffel, ENSG, IGN, F-94160 Saint-Mandé, France</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.umr-lastig.fr/mathieu-bredif/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restituer les bidonvilles de Nanterre : l’apport d’un outil de visualisation 3D à un projet de sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lecat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Blettery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lætitia Delavoipière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saly-Giocanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Conord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/revuehn.1946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iTowns, le nouveau moteur de visualisation 3D de données géospatiales du Géoportail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirela Konini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Cartographie 4.0 : naviguer avec les cartes du XXIe siècle, 94, pp.14--18. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/re1.094.0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion and inpainting of reflectance and height LiDAR orthoimages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Biasutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bugeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Vision and Image Understanding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cviu.2018.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322822v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Range-Image: Incorporating sensor topology for LiDAR point cloud processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Biasutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bugeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photogrammetric engineering and remote sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 84 (6), pp.367--375. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14358/PERS.84.6.367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction du flou de mouvement sur des images prises de nuit depuis un véhicule de numérisation terrestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Daval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lâmân Lelégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 215, pp.53--64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint inpainting of depth and reflectance with visibility estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Biasutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bugeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 125, pp.16--32. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2017.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained Palette-Space Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mellado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vanderhaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (4), pp.60. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3072959.3073650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Classification-Segmentation Framework for the Detection of Individual Trees in Dense MMS Point Cloud Data Acquired in Urban Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Weinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Weinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (3), pp.277. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs9030277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iTowns, framework web pour la donnée géographique 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Picavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirela Konini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue XYZ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 147, pp.49-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TerraMobilita/iQmulus urban point cloud analysis benchmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Marcotegui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Paparoditis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Computers and Graphics, 49, pp.126-133. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cag.2015.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Street environment change detection from mobile laser scanning point clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Paparoditis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 107, pp.38 - 49. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2015.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Mobile Phone Data to Estimate the Origin Destination Flow and Analysis; Case Study: Paris Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anahid Nabavi Larijani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Maria Olteanu-Raimond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cezary Ziemlicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.64--78. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trpro.2015.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid framework for single tree detection from airborne laser scanning data: A case study in temperate mature coniferous forests in Ontario, Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junjie Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunho Sohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 98, pp.44-57. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2014.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting blind building façades from highly overlapping wide angle aerial imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Burochin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 96, pp.193 - 209. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2014.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid multi-view stereo algorithm for modeling urban scenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Keriven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang-Hiep Vu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35 (1), pp.5-17. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPAMI.2012.84⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting polygonal building footprints from digital surface models: A fully-automatic global optimization framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tournaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Champion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 77, pp.57-65. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2012.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lytro: la fin des photos floues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Devillaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et vie junior,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 272, pp.54-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la réflectance de matériaux d'une scène urbaine : modélisation et méthode d'inversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coubard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Paparoditis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (194), pp.25-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un procédé rend nettes les photos... après-coup !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration d’une base de données d’empreintes de bâtiments pour la reconstruction 3D : une approche par découpe et fusion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pierrot Deseilligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 195, pp.42--50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building footprint database improvement for 3D reconstruction: A split and merge approach and its evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pierrot-Deseilligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 66 (5), pp.732--742. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2011.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient stochastic approach for building footprint extraction from digital elevation models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tournaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Durupt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 65 (4), pp.317 - 327. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2010.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insertion of 3D-Primitives in Mesh-Based Representations: Towards Compact Models Preserving the Details</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Keriven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (7), pp.1683-1694. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2010.2045695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00503145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (70)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiometric Cross-Calibration of an Aerial Sensor with Satellite Top-of-Atmosphere Reflectance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexane Nghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manchun Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th EARSeL Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Int. Arch. Photogramm. Remote Sens. Spatial Inf. Sci., May 2025, Prague, Czech Republic. pp.49-55, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-M-7-2025-49-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact Computation for Robust 3D polyhedral interactive modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Geniet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bredif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web3D '25: The 30th International Conference on 3D Web Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Sienne, Italy. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3746237.3746298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers le Jumeau Numérique de Territoire à la carte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Szanto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Bucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Analysis and GEOmatics, SAGEO 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GdR MAGIS, May 2025, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05151550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editing Watertight Manifold Polyhedra using Face Shifts with Automatic Topological Updates and Edge Flips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Geniet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lowcost3D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Brescia, Italy. pp.169-176, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-2-W8-2024-169-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04933073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projective multitexturing of current 3D city models and point clouds with many historical images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Scarlleth Gomes de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Annals of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nice, France. pp.213-218, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-annals-V-4-2022-213-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALEGORIA: Joint Multimodal Search and Spatial Navigation into the Geographic Iconographic Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Geniet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouet-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demo at MM '22, the 30th ACM International Conference on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lisbon, Portugal. pp.6982-6984, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3503161.3547746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigation immersive dans des images historiques (ANR ALEGORIA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinar 3D « autour de la 3D »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR CNRS MAGIS et IG-RV, Oct 2021, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluttering Reduction for Interactive Navigation and Visualization of Historical Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Paiz-Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Christophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2021 - 30th International Cartographic Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Florence, Italy. pp.81, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/ica-proc-4-81-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiently Distributed Watertight Surface Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caraffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 International Conference on 3D Vision (3DV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigation immersive dans des photographies historiques (ANR ALEGORIA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Scarlleth Gomes de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Paiz-Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Christophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Masses de Données, Informations et Connaissances en Sciences - Observation 3D : outils et verrous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journées inter-GdR CNRS MAGIS-MADICS-IGRV, Nov 2021, Saint Mandé, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tile & Merge: Distributed Delaunay Triangulations for Cloud Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caraffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Yirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Big Data 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Los Angeles, United States. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BigData47090.2019.9006534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Spatio-temporal Web-application for the Understanding of the Formation of the Parisian Metropolis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Blettery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lecat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouet-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saly-Giocanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D GeoInfo 2020 conference, ISPRS Annals of Photogrammetry, Remote Sensing and Spatial Information Sciences, VI-4/W1-2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, London, United Kingdom. pp.45-52, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-annals-VI-4-W1-2020-45-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric distortion of historical images for 3D visualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Paiz-Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Christophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Annals of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Nice, France. pp.649-655, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-annals-V-2-2020-649-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provably Consistent Distributed Delaunay Triangulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caraffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Yirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Annals of the Photogrammetry, Remote Sensing and Spatial Information Sciences (ISPRS Annals)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Nice, France. pp.195-202, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-annals-V-2-2020-195-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visibility estimation in point clouds with variable density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Biasutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bugeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications (VISAPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812061v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive image geolocalization in an immersive web application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Harrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D-ARCH 2019, 3D Virtual Reconstruction and Visualization of Complex Architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Bergame, Italy. pp.377--380, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-2-W9-377-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection et localisation d'objets 3D par apprentissage profond en topologie capteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Biasutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bugeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI Groupement de Recherche en Traitement du Signal et de l'Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendu et représentation graphiques d'informations spatio-temporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Françaises d’Informatique Graphique et de Réalité Virtuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Marseille, France. pp.sciencesconf.org:jfigrv2019:297341</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LU-Net: An Efficient Network for 3D LiDAR Point Cloud Semantic Segmentation Based on End-to-End-Learned 3D Features and U-Net</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Biasutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bugeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Computer Vision Workshops (ICCV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Séoul, South Korea. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCVW.2019.00123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269915v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation à la volée du vignettage par ajustement local du gain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lâmân Lelégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manchun Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Annuelle Française de Photogrammétrie et Télédétection (CFPT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Marne La Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressive map design: OGC SLD/SE++ extension for expressive map styles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumenieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2017 - 28th International Cartographic Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Washington, United States. pp.1 - 3, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/ica-proc-1-21-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underground Visualization: web-app, virtual reality, ex situ and in situ augmented reality.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Christophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Technical Commission IV Symposium 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D urban geovisualization: in situ augmented and mixed reality experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Christophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Technical Commission IV Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Delft, Netherlands. pp.41 - 48, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-annals-IV-4-41-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de visibilité dans un nuage de points LiDAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Biasutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bugeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Annuelle Française de Photogrammétrie et Télédétection (CFPT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Marne La Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756994v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disocclusion of 3D LiDAR point clouds using range images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Biasutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bugeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">City Models, Roads and Traffic workshop (CMRT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Hannover, Germany. pp.75 - 82, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-annals-IV-1-W1-75-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D watertight mesh generation with uncertainties from ubiquitous data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caraffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Conference on Computer Vision (ACCV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Taipei, Taiwan. pp.377--391, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-54190-7_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désoccultation de nuage de points LiDAR en topologie capteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Biasutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bugeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupement de Recherche en Traitement du Signal et de l'Image (GRETSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reanimating aerial images in real time for geospatial web applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Françaises d’Informatique Graphique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visibility Estimation and Joint Inpainting of Lidar Depth Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bugeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Phoenix, AZ, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation and localization of individual trees from MMS point cloud data acquired in urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Weinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tagungsband der 36. Wissenschaftlich-Technischen Jahrestagung der DGPF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Bern, Germany. pp.351 - 360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation à base d’amers visuels: Cartographie et mise en correspondance de marquages au sol et intégration dans LBA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahman Soheilian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaozhi Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconnaissance des Formes et Intelligence Artificielle (RFIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Image Interactive 3D Generalized Cylinder Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Yirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Paparoditis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Françaises d’Informatique Graphique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progressive streaming and massive rendering of 3D city models on web-based virtual globe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc-Dinh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Paparoditis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 24th ACM SIGSPATIAL International Conference on Advances in Geographic Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2996913.2997008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landmark based localization: LBA refinement using MCMC-optimized projections of RJMCMC-extracted road marks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahman Soheilian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaozhi Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Intelligent Vehicles Symposium (IV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Gotenburg, Sweden. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IVS.2016.7535501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Map Style Formalization: Rendering Techniques Extension for Cartography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Duménieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Turbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mellado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expressive 2016 The Joint Symposium on Computational Aesthetics and Sketch-Based Interfaces and Modeling and Non-Photorealistic Animation and Rendering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Eurographics Association, May 2016, Lisbonne, Portugal. pp.59-68, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/exp.20161064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion anisotrope et inpainting d'orthophotographies LiDAR mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Biasutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bugeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Congrès national sur la Reconnaissance des Formes et l'Intelligence Artificielle (RFIA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection, segmentation and localization of individual trees from mms point cloud data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Weinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bredif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEOBIA 2016 : Solutions and Synergies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Enschede, Netherlands. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3990/2.388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The IQMULUS urban showcase: automatic tree classification and identification in huge mobile mapping point clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Böhm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gierlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kramer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roderik Lindenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIrd ISPRS Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Prague, Czech Republic. pp.301--307, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLI-B3-301-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realtime projective multi-texturing of pointclouds and meshes for a realistic street-view web navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Web3D Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Anaheim, United States. pp.105-108, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2945292.2945311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting Mobile Objects in Images using a Velodyne Lidar Point Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photogrammetric Image Analysis workshop (PIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Munich, Germany. pp.247-253, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsannals-II-3-W4-247-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D heterogeneous interactive web mapping application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc-Dinh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Paparoditis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE Virtual Reality (VR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Arles, France. pp.323-324, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2015.7223426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D octree based watertight mesh generation from ubiquitous data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caraffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Geospatial Week 2015, GeoBigData workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, La Grande Motte, France. pp.613--617, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsarchives-XL-3-W3-613-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed dimensonality-based rendering of lidar point clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Geospatial Week 2015, GeoBigData workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, La Grande Motte, France. pp.559--564, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsarchives-XL-3-W3-559-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projective Texturing Uncertain Geometry: silhouette-aware box-filtered blending using integral radial images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Technical Commission III Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Zurich, Switzerland. pp.17--23, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsannals-II-3-17-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatorial clustering and Its Application to 3D Polygonal Traffic Sign Reconstruction From Multiple Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahman Soheilian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Technical Commission III Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Zurich, Switzerland. pp.165--172, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsannals-II-3-165-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stochastic method for the generation of optimized building-layouts respecting urban regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuang He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Brasebin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SDH 2014, 16th IGU Spatial Data Handling symposium, Geospatial theory, processing and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Toronto, Canada. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-19950-4_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-view 3D circular target reconstruction with uncertainty analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahman Soheilian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Technical Commission III Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Zurich, Switzerland. pp.143--148, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsannals-II-3-143-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TerraMobilita/IQmulus Urban Point Cloud Classification Benchmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Marcotegui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Paparoditis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Processing Large Geospatial Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D Arrangement-based Hierarchical Spatial Partitioning: An Application to Pedestrian Network Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Yirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Paparoditis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th ACM SIGSPATIAL International Workshop on Computational Transportation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Orlando, United States. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2533828.2533843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual City Models : from acquisition to visualization, reconstruction and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Workshop on 3D Virtual City Modeling (VCM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Regina, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single Tree Detection from Airborne Laser Scanning Data using a Marked Point Process Based Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junjie Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunho Sohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Workshop on {3D} Virtual City Modeling (VCM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Regina, Canada. pp.41--46, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsannals-II-3-W1-41-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image-Based Rendering of LOD1 3D City Models for traffic-augmented Immersive Street-view Navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">City Models, Roads and Traffic workshop (CMRT13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Antalya, Turkey. pp.7--11, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsannals-II-3-W3-7-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Accuracy Assessment of Automated Photogrammetric Techniques for 3D Modeling of Complex Interiors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Georgantas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pierrot-Deseilligny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII ISPRS Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Melbourne, Australia. pp.23--28, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsarchives-XXXIX-B3-23-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">librjmcmc: An Open-source Generic C++ Library for Stochastic Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tournaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII ISPRS Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Melbourne, Australia. pp.259--264, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsarchives-XXXIX-B3-259-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A web-based 3D mapping application using WebGL allowing interaction with images, point clouds and models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Paparoditis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th ACM SIGSPATIAL International Conference on Advances in Geographic Information Systems. ACM-GIS’12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Nov 2012, Redondo Beach, United States. pp.586-588, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2424321.2424422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting and Correcting Motion Blur from Images Shot with Channel-dependent Exposure Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lâmân Lelégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Delaygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIInd ISPRS Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Melbourne, Australia. pp.341--346, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsannals-I-3-341-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of Sky Illumination Domes from Ground-Based Panorama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coubard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lâmân Lelégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Paparoditis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII ISPRS Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Melbourne, Australia. pp.269--274, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsarchives-XXXIX-B3-269-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D roof details by 3D aerial vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Meixner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Leberl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st IEEE/ISPRS workshop on Computer Vision for Remote Sensing of the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Barcelona, Spain. pp.212 - 218, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCVW.2011.6130245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale Haar transform for blur estimation from a set of images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lâmân Lelégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photogrammetric Image Analysis workshop (PIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Münich, Germany. pp.65--70, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsarchives-XXXVIII-3-W22-65-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretation of 2D and 3D building details on facades and roofs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Meixner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Leberl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photogrammetric Image Analysis workshop (PIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Münich, Germany. pp.137--142, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsarchives-XXXVIII-3-W22-137-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planar roof surface segmentation using 3D vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Meixner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Leberl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th ACM SIGSPATIAL International Conference on Advances in Geographic Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Chicago, United States. pp.9 - 15, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2093973.2093976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EuroSDR project &amp;quot;Radiometric aspects of digital photogrammetric images&amp;quot; - Results of empirical phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eija Honkavaara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Arbiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauri Markelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Hannover 2011 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Hannover, Germany. pp.123--130, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsarchives-XXXVIII-4-W19-123-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflectance estimation from urban terrestrial images: Validation of a symbolic ray-tracing method on synthetic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coubard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Paparoditis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photogrammetric Image Analysis workshop (PIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Munich, Germany. pp.71 - 76, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsarchives-XXXVIII-3-W22-71-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion blur detection in aerial images shot with channel-dependent exposure time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lâmân Lelégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Photogrammetric Computer Vision and Image Analysis (PCV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Saint-Mandé, France. pp.180 - 185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection d’empreintes de bâtiments dans un Modèle Numérique d’Élévation : une approche énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tournaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Durupt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconnaissance des Formes et Intelligence Artificielle (RFIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid multi-view reconstruction by Jump-Diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Keriven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang-Hiep Vu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVPR 2010, Twenty-Third IEEE Computer Society Conference on Computer Vision and Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, San Francisco, United States. pp.350-357, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPR.2010.5540193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration d’une base de données d’empreintes de bâtiments pour la reconstruction 3D : une approche par découpe et fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pierrot-Deseilligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconnaissance des Formes et Intelligence Artificielle (RFIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining meshes and geometric primitives for accurate and semantic modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Keriven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Machine Vision Conference (BMVC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5244/C.23.38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Approach To Building Superstructure Reconstruction Using Digital Elevation Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Dornaika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI ISPRS Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Building Reconstruction with Parametric Roof Superstructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pierrot-Deseilligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, San Antonio, United States. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2007.4379211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer un corpus de données interconnectées au prisme des dimensions spatiales, temporelles et sémantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Blettery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naissance et renaissance d’une cathédrale - Notre-Dame de Paris sous l'oeil des scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris Cité de l'architecture et du patrimoine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle transversal du groupe de travail “données numériques”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Arese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Blettery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naissance et renaissance d'une cathédrale - Notre-Dame de Paris sous l'oeil des scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris Cité de l'architecture et du patrimoine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D immersive Underground Navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quôc-Dinh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. by A. Mansourian, P. Pilesjö, L. Harrie, R. von Lammeren. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geospatial Technologies for All : short papers, posters and poster abstracts of the 21st AGILE Conference on Geographic Information Science (AGILE short paper).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lund, Sweden. , isbn: 978-3-319-78208-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light Field Photography with a Hand-held Plenoptic Camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ren Ng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Levoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Horowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CSTR 2005-02, Stanford university. 2005, Stanford University Computer Science Tech Report</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation 3D de bâtiments : reconstruction automatique de superstructures de toits et recalage cinétique de toits polyédriques prenant en compte la topologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Télécom ParisTech, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00006232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Image and LiDAR alignment based on 3D rendering in sensor topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Biasutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bugeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIU-Net: Embarrassingly simple semantic segmentation of 3D LiDAR point cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Biasutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bugeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Inpainting of Depth and Reflectance with Visibility Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bugeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Building Model Fitting Using A New Kinetic Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dider Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pierrot-Deseilligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId285"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mathieu Brédif </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mathieu-bredif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0228-1232</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">175818991</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/T-3029-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheur permanent</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LASTIG, Univ. Gustave Eiffel, ENSG, IGN, F-94160 Saint-Mandé, France</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.umr-lastig.fr/mathieu-bredif/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restituer les bidonvilles de Nanterre : l’apport d’un outil de visualisation 3D à un projet de sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lecat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Blettery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lætitia Delavoipière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saly-Giocanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Conord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/revuehn.1946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iTowns, le nouveau moteur de visualisation 3D de données géospatiales du Géoportail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirela Konini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Cartographie 4.0 : naviguer avec les cartes du XXIe siècle, 94, pp.14--18. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/re1.094.0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion and inpainting of reflectance and height LiDAR orthoimages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Biasutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bugeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Vision and Image Understanding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cviu.2018.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322822v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Range-Image: Incorporating sensor topology for LiDAR point cloud processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Biasutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bugeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photogrammetric engineering and remote sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 84 (6), pp.367--375. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14358/PERS.84.6.367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction du flou de mouvement sur des images prises de nuit depuis un véhicule de numérisation terrestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Daval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lâmân Lelégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 215, pp.53--64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained Palette-Space Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mellado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vanderhaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (4), pp.60. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3072959.3073650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint inpainting of depth and reflectance with visibility estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Biasutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bugeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 125, pp.16--32. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2017.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Classification-Segmentation Framework for the Detection of Individual Trees in Dense MMS Point Cloud Data Acquired in Urban Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Weinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Weinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (3), pp.277. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs9030277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iTowns, framework web pour la donnée géographique 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Picavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirela Konini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue XYZ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 147, pp.49-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TerraMobilita/iQmulus urban point cloud analysis benchmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Marcotegui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Paparoditis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Computers and Graphics, 49, pp.126-133. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cag.2015.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Street environment change detection from mobile laser scanning point clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Paparoditis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 107, pp.38 - 49. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2015.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Mobile Phone Data to Estimate the Origin Destination Flow and Analysis; Case Study: Paris Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anahid Nabavi Larijani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Maria Olteanu-Raimond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cezary Ziemlicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.64--78. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trpro.2015.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting blind building façades from highly overlapping wide angle aerial imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Burochin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 96, pp.193 - 209. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2014.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid framework for single tree detection from airborne laser scanning data: A case study in temperate mature coniferous forests in Ontario, Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junjie Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunho Sohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 98, pp.44-57. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2014.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid multi-view stereo algorithm for modeling urban scenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Keriven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang-Hiep Vu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35 (1), pp.5-17. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPAMI.2012.84⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting polygonal building footprints from digital surface models: A fully-automatic global optimization framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tournaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Champion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 77, pp.57-65. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2012.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lytro: la fin des photos floues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Devillaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et vie junior,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 272, pp.54-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration d’une base de données d’empreintes de bâtiments pour la reconstruction 3D : une approche par découpe et fusion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pierrot Deseilligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 195, pp.42--50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un procédé rend nettes les photos... après-coup !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la réflectance de matériaux d'une scène urbaine : modélisation et méthode d'inversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coubard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Paparoditis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (194), pp.25-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building footprint database improvement for 3D reconstruction: A split and merge approach and its evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pierrot-Deseilligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 66 (5), pp.732--742. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2011.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient stochastic approach for building footprint extraction from digital elevation models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tournaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Durupt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 65 (4), pp.317 - 327. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2010.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insertion of 3D-Primitives in Mesh-Based Representations: Towards Compact Models Preserving the Details</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Keriven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (7), pp.1683-1694. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2010.2045695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00503145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (70)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact Computation for Robust 3D polyhedral interactive modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Geniet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bredif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web3D '25: The 30th International Conference on 3D Web Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Sienne, Italy. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3746237.3746298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers le Jumeau Numérique de Territoire à la carte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Szanto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Bucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Analysis and GEOmatics, SAGEO 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GdR MAGIS, May 2025, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05151550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiometric Cross-Calibration of an Aerial Sensor with Satellite Top-of-Atmosphere Reflectance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexane Nghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manchun Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th EARSeL Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Int. Arch. Photogramm. Remote Sens. Spatial Inf. Sci., May 2025, Prague, Czech Republic. pp.49-55, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-M-7-2025-49-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editing Watertight Manifold Polyhedra using Face Shifts with Automatic Topological Updates and Edge Flips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Geniet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lowcost3D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Brescia, Italy. pp.169-176, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-2-W8-2024-169-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04933073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projective multitexturing of current 3D city models and point clouds with many historical images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Scarlleth Gomes de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Annals of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nice, France. pp.213-218, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-annals-V-4-2022-213-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALEGORIA: Joint Multimodal Search and Spatial Navigation into the Geographic Iconographic Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Geniet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouet-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demo at MM '22, the 30th ACM International Conference on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lisbon, Portugal. pp.6982-6984, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3503161.3547746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigation immersive dans des images historiques (ANR ALEGORIA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinar 3D « autour de la 3D »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR CNRS MAGIS et IG-RV, Oct 2021, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluttering Reduction for Interactive Navigation and Visualization of Historical Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Paiz-Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Christophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2021 - 30th International Cartographic Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Florence, Italy. pp.81, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/ica-proc-4-81-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiently Distributed Watertight Surface Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caraffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 International Conference on 3D Vision (3DV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigation immersive dans des photographies historiques (ANR ALEGORIA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Scarlleth Gomes de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Paiz-Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Christophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Masses de Données, Informations et Connaissances en Sciences - Observation 3D : outils et verrous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journées inter-GdR CNRS MAGIS-MADICS-IGRV, Nov 2021, Saint Mandé, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tile & Merge: Distributed Delaunay Triangulations for Cloud Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caraffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Yirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Big Data 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Los Angeles, United States. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BigData47090.2019.9006534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Spatio-temporal Web-application for the Understanding of the Formation of the Parisian Metropolis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Blettery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lecat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouet-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saly-Giocanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D GeoInfo 2020 conference, ISPRS Annals of Photogrammetry, Remote Sensing and Spatial Information Sciences, VI-4/W1-2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, London, United Kingdom. pp.45-52, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-annals-VI-4-W1-2020-45-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric distortion of historical images for 3D visualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Paiz-Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Christophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Annals of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Nice, France. pp.649-655, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-annals-V-2-2020-649-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provably Consistent Distributed Delaunay Triangulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caraffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Yirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Annals of the Photogrammetry, Remote Sensing and Spatial Information Sciences (ISPRS Annals)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Nice, France. pp.195-202, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-annals-V-2-2020-195-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visibility estimation in point clouds with variable density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Biasutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bugeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications (VISAPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812061v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive image geolocalization in an immersive web application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Harrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D-ARCH 2019, 3D Virtual Reconstruction and Visualization of Complex Architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Bergame, Italy. pp.377--380, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-2-W9-377-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection et localisation d'objets 3D par apprentissage profond en topologie capteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Biasutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bugeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI Groupement de Recherche en Traitement du Signal et de l'Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendu et représentation graphiques d'informations spatio-temporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Françaises d’Informatique Graphique et de Réalité Virtuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Marseille, France. pp.sciencesconf.org:jfigrv2019:297341</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LU-Net: An Efficient Network for 3D LiDAR Point Cloud Semantic Segmentation Based on End-to-End-Learned 3D Features and U-Net</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Biasutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bugeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Computer Vision Workshops (ICCV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Séoul, South Korea. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCVW.2019.00123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269915v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation à la volée du vignettage par ajustement local du gain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lâmân Lelégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manchun Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Annuelle Française de Photogrammétrie et Télédétection (CFPT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Marne La Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressive map design: OGC SLD/SE++ extension for expressive map styles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumenieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2017 - 28th International Cartographic Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Washington, United States. pp.1 - 3, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/ica-proc-1-21-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underground Visualization: web-app, virtual reality, ex situ and in situ augmented reality.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Christophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Technical Commission IV Symposium 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D urban geovisualization: in situ augmented and mixed reality experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Christophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Technical Commission IV Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Delft, Netherlands. pp.41 - 48, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-annals-IV-4-41-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de visibilité dans un nuage de points LiDAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Biasutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bugeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Annuelle Française de Photogrammétrie et Télédétection (CFPT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Marne La Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756994v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désoccultation de nuage de points LiDAR en topologie capteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Biasutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bugeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupement de Recherche en Traitement du Signal et de l'Image (GRETSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disocclusion of 3D LiDAR point clouds using range images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Biasutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bugeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">City Models, Roads and Traffic workshop (CMRT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Hannover, Germany. pp.75 - 82, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-annals-IV-1-W1-75-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D watertight mesh generation with uncertainties from ubiquitous data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caraffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Conference on Computer Vision (ACCV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Taipei, Taiwan. pp.377--391, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-54190-7_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reanimating aerial images in real time for geospatial web applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Françaises d’Informatique Graphique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visibility Estimation and Joint Inpainting of Lidar Depth Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bugeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Phoenix, AZ, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation à base d’amers visuels: Cartographie et mise en correspondance de marquages au sol et intégration dans LBA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahman Soheilian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaozhi Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconnaissance des Formes et Intelligence Artificielle (RFIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation and localization of individual trees from MMS point cloud data acquired in urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Weinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tagungsband der 36. Wissenschaftlich-Technischen Jahrestagung der DGPF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Bern, Germany. pp.351 - 360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landmark based localization: LBA refinement using MCMC-optimized projections of RJMCMC-extracted road marks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahman Soheilian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaozhi Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Intelligent Vehicles Symposium (IV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Gotenburg, Sweden. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IVS.2016.7535501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Map Style Formalization: Rendering Techniques Extension for Cartography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Duménieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Turbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mellado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expressive 2016 The Joint Symposium on Computational Aesthetics and Sketch-Based Interfaces and Modeling and Non-Photorealistic Animation and Rendering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Eurographics Association, May 2016, Lisbonne, Portugal. pp.59-68, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/exp.20161064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion anisotrope et inpainting d'orthophotographies LiDAR mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Biasutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bugeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Congrès national sur la Reconnaissance des Formes et l'Intelligence Artificielle (RFIA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progressive streaming and massive rendering of 3D city models on web-based virtual globe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc-Dinh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Paparoditis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 24th ACM SIGSPATIAL International Conference on Advances in Geographic Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2996913.2997008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Image Interactive 3D Generalized Cylinder Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Yirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Paparoditis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Françaises d’Informatique Graphique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection, segmentation and localization of individual trees from mms point cloud data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Weinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bredif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEOBIA 2016 : Solutions and Synergies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Enschede, Netherlands. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3990/2.388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The IQMULUS urban showcase: automatic tree classification and identification in huge mobile mapping point clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Böhm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gierlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kramer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roderik Lindenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIrd ISPRS Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Prague, Czech Republic. pp.301--307, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLI-B3-301-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realtime projective multi-texturing of pointclouds and meshes for a realistic street-view web navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Web3D Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Anaheim, United States. pp.105-108, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2945292.2945311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting Mobile Objects in Images using a Velodyne Lidar Point Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photogrammetric Image Analysis workshop (PIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Munich, Germany. pp.247-253, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsannals-II-3-W4-247-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D heterogeneous interactive web mapping application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc-Dinh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Paparoditis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE Virtual Reality (VR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Arles, France. pp.323-324, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2015.7223426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed dimensonality-based rendering of lidar point clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Geospatial Week 2015, GeoBigData workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, La Grande Motte, France. pp.559--564, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsarchives-XL-3-W3-559-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D octree based watertight mesh generation from ubiquitous data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caraffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Geospatial Week 2015, GeoBigData workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, La Grande Motte, France. pp.613--617, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsarchives-XL-3-W3-613-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projective Texturing Uncertain Geometry: silhouette-aware box-filtered blending using integral radial images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Technical Commission III Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Zurich, Switzerland. pp.17--23, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsannals-II-3-17-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatorial clustering and Its Application to 3D Polygonal Traffic Sign Reconstruction From Multiple Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahman Soheilian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Technical Commission III Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Zurich, Switzerland. pp.165--172, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsannals-II-3-165-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stochastic method for the generation of optimized building-layouts respecting urban regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuang He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Brasebin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SDH 2014, 16th IGU Spatial Data Handling symposium, Geospatial theory, processing and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Toronto, Canada. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-19950-4_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TerraMobilita/IQmulus Urban Point Cloud Classification Benchmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Marcotegui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Paparoditis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Processing Large Geospatial Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-view 3D circular target reconstruction with uncertainty analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahman Soheilian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Technical Commission III Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Zurich, Switzerland. pp.143--148, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsannals-II-3-143-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual City Models : from acquisition to visualization, reconstruction and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Workshop on 3D Virtual City Modeling (VCM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Regina, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single Tree Detection from Airborne Laser Scanning Data using a Marked Point Process Based Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junjie Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunho Sohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Workshop on {3D} Virtual City Modeling (VCM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Regina, Canada. pp.41--46, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsannals-II-3-W1-41-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D Arrangement-based Hierarchical Spatial Partitioning: An Application to Pedestrian Network Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Yirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Paparoditis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th ACM SIGSPATIAL International Workshop on Computational Transportation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Orlando, United States. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2533828.2533843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image-Based Rendering of LOD1 3D City Models for traffic-augmented Immersive Street-view Navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">City Models, Roads and Traffic workshop (CMRT13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Antalya, Turkey. pp.7--11, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsannals-II-3-W3-7-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">librjmcmc: An Open-source Generic C++ Library for Stochastic Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tournaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII ISPRS Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Melbourne, Australia. pp.259--264, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsarchives-XXXIX-B3-259-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A web-based 3D mapping application using WebGL allowing interaction with images, point clouds and models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Paparoditis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th ACM SIGSPATIAL International Conference on Advances in Geographic Information Systems. ACM-GIS’12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Nov 2012, Redondo Beach, United States. pp.586-588, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2424321.2424422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Accuracy Assessment of Automated Photogrammetric Techniques for 3D Modeling of Complex Interiors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Georgantas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pierrot-Deseilligny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII ISPRS Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Melbourne, Australia. pp.23--28, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsarchives-XXXIX-B3-23-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting and Correcting Motion Blur from Images Shot with Channel-dependent Exposure Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lâmân Lelégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Delaygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIInd ISPRS Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Melbourne, Australia. pp.341--346, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsannals-I-3-341-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of Sky Illumination Domes from Ground-Based Panorama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coubard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lâmân Lelégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Paparoditis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII ISPRS Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Melbourne, Australia. pp.269--274, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsarchives-XXXIX-B3-269-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretation of 2D and 3D building details on facades and roofs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Meixner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Leberl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photogrammetric Image Analysis workshop (PIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Münich, Germany. pp.137--142, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsarchives-XXXVIII-3-W22-137-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D roof details by 3D aerial vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Meixner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Leberl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st IEEE/ISPRS workshop on Computer Vision for Remote Sensing of the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Barcelona, Spain. pp.212 - 218, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCVW.2011.6130245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale Haar transform for blur estimation from a set of images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lâmân Lelégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photogrammetric Image Analysis workshop (PIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Münich, Germany. pp.65--70, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsarchives-XXXVIII-3-W22-65-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planar roof surface segmentation using 3D vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Meixner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Leberl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th ACM SIGSPATIAL International Conference on Advances in Geographic Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Chicago, United States. pp.9 - 15, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2093973.2093976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EuroSDR project &amp;quot;Radiometric aspects of digital photogrammetric images&amp;quot; - Results of empirical phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eija Honkavaara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Arbiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauri Markelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Hannover 2011 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Hannover, Germany. pp.123--130, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsarchives-XXXVIII-4-W19-123-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflectance estimation from urban terrestrial images: Validation of a symbolic ray-tracing method on synthetic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coubard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Paparoditis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photogrammetric Image Analysis workshop (PIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Munich, Germany. pp.71 - 76, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsarchives-XXXVIII-3-W22-71-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection d’empreintes de bâtiments dans un Modèle Numérique d’Élévation : une approche énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tournaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Durupt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconnaissance des Formes et Intelligence Artificielle (RFIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion blur detection in aerial images shot with channel-dependent exposure time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lâmân Lelégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Photogrammetric Computer Vision and Image Analysis (PCV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Saint-Mandé, France. pp.180 - 185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid multi-view reconstruction by Jump-Diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Keriven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang-Hiep Vu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVPR 2010, Twenty-Third IEEE Computer Society Conference on Computer Vision and Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, San Francisco, United States. pp.350-357, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPR.2010.5540193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration d’une base de données d’empreintes de bâtiments pour la reconstruction 3D : une approche par découpe et fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pierrot-Deseilligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconnaissance des Formes et Intelligence Artificielle (RFIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining meshes and geometric primitives for accurate and semantic modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Keriven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Machine Vision Conference (BMVC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5244/C.23.38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Approach To Building Superstructure Reconstruction Using Digital Elevation Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Dornaika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI ISPRS Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Building Reconstruction with Parametric Roof Superstructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pierrot-Deseilligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, San Antonio, United States. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2007.4379211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer un corpus de données interconnectées au prisme des dimensions spatiales, temporelles et sémantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Blettery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naissance et renaissance d’une cathédrale - Notre-Dame de Paris sous l'oeil des scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris Cité de l'architecture et du patrimoine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle transversal du groupe de travail “données numériques”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Arese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Blettery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naissance et renaissance d'une cathédrale - Notre-Dame de Paris sous l'oeil des scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris Cité de l'architecture et du patrimoine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D immersive Underground Navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quôc-Dinh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. by A. Mansourian, P. Pilesjö, L. Harrie, R. von Lammeren. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geospatial Technologies for All : short papers, posters and poster abstracts of the 21st AGILE Conference on Geographic Information Science (AGILE short paper).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lund, Sweden. , isbn: 978-3-319-78208-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light Field Photography with a Hand-held Plenoptic Camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ren Ng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Levoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Horowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CSTR 2005-02, Stanford university. 2005, Stanford University Computer Science Tech Report</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation 3D de bâtiments : reconstruction automatique de superstructures de toits et recalage cinétique de toits polyédriques prenant en compte la topologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Télécom ParisTech, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00006232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Image and LiDAR alignment based on 3D rendering in sensor topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Biasutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bugeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIU-Net: Embarrassingly simple semantic segmentation of 3D LiDAR point cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Biasutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bugeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Inpainting of Depth and Reflectance with Visibility Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bugeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Building Model Fitting Using A New Kinetic Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dider Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pierrot-Deseilligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId285"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="18FCBC03"/>
+    <w:nsid w:val="BFD6D1CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathieu-bredif" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0228-1232" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/175818991" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/T-3029-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umr-lastig.fr/mathieu-bredif/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261482v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lecat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Blettery" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#230;titia Delavoipi&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saly-Giocanti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Conord" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.1946" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543879v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirela Konini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Devaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Br&#233;dif" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.094.0014" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322822v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Biasutti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Aujol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bugeau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2018.10.011" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756975v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14358/PERS.84.6.367" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546430v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Daval" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#226;m&#226;n Lel&#233;gard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439299v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bevilacqua" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2017.01.005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538733v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mellado" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vanderhaeghe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hoarau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Christophe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3072959.3073650" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557698v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Weinmann" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Weinmann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mallet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9030277" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551483v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Picavet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167995v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vallet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Serna" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Marcotegui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paparoditis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2015.03.004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882334v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Xiao" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2015.04.011" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-40JXMNWC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882717v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahid Nabavi Larijani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Olteanu-Raimond" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cezary Ziemlicki" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2015.03.006" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883864v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Zhang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunho Sohn" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2014.08.007" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559518v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Burochin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brosset" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2014.07.011" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759261v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lafarge" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Keriven" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Hiep Vu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2012.84" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557735v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tournaire" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champion" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2012.11.007" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551485v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Devillaine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883044v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coubard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briottet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551487v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bocquet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551460v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pierrot Deseilligny" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boldo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883029v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pierrot-Deseilligny" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2011.06.005" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GKT35LQ4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881391v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Durupt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2010.02.002" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00503145v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2010.2045695" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104914v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexane Nghien" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manchun Lei" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hagolle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-M-7-2025-49-2025" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288439v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Geniet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bredif" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746237.3746298" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151550v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Szanto" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bucher" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933073v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-2-W8-2024-169-2024" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684813v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Scarlleth Gomes de Castro" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-4-2022-213-2022" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736847v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouet-Brunet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3503161.3547746" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463224v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465505v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Paiz-Reyes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-proc-4-81-2021" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380593v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caraffa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Marchand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463207v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535021v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooran Memari" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Yirci" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData47090.2019.9006534" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911701v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-VI-4-W1-2020-45-2020" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863366v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-2-2020-649-2020" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551509v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-2-2020-195-2020" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812061v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526285v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Harrach" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-W9-377-2019" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100719v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354598v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269915v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lepetit" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW.2019.00123" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551475v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882520v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumenieu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Masse" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Ory" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-proc-1-21-2018" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280417v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882336v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-IV-4-41-2018" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756994v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522366v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-IV-1-W1-75-2017" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882625v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54190-7_23" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812057v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893899v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316719v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551478v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551465v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahman Soheilian" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaozhi Qu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551493v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882544v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Dinh Nguyen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Richard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2996913.2997008" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882538v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2016.7535501" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317403v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dum&#233;nieu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Turbet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/exp.20161064" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316487v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Biasutti" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02384459v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weinmann" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bredif" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3990/2.388" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882640v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan B&#246;hm" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gierlinger" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kramer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderik Lindenberg" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLI-B3-301-2016" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290370v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2945292.2945311" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551461v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsannals-II-3-W4-247-2015" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551476v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2015.7223426" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882668v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XL-3-W3-613-2015" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332524v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ferrand" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XL-3-W3-559-2015" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882722v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsannals-II-3-17-2014" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882713v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsannals-II-3-165-2014" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882706v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang He" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Brasebin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19950-4_16" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882720v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsannals-II-3-143-2014" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101621v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882727v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2533828.2533843" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882968v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882675v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsannals-II-3-W1-41-2013" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882856v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsannals-II-3-W3-7-2013" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882993v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Georgantas" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XXXIX-B3-23-2012" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883008v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XXXIX-B3-259-2012" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551502v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2424321.2424422" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882531v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Delaygue" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsannals-I-3-341-2012" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883017v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XXXIX-B3-269-2012" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883129v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Meixner" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Leberl" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW.2011.6130245" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883100v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XXXVIII-3-W22-65-2011" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883096v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XXXVIII-3-W22-137-2011" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883108v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2093973.2093976" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883083v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eija Honkavaara" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Arbiol" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauri Markelin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Martinez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bovet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XXXVIII-4-W19-123-2011" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883132v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XXXVIII-3-W22-71-2011" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883139v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551471v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00654411v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2010.5540193" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551473v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00781776v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5244/C.23.38" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883143v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Dornaika" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883182v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Ma&#238;tre" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2007.4379211" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576841v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio De Luca" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576563v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arese" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551499v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qu&#244;c-Dinh Nguyen" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551481v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren Ng" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Levoy" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gene Duval" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Horowitz" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00006232v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100715v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136459v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348304v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277098v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dider Boldo" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathieu-bredif" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0228-1232" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/175818991" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/T-3029-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umr-lastig.fr/mathieu-bredif/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261482v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lecat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Blettery" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#230;titia Delavoipi&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saly-Giocanti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Conord" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.1946" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543879v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirela Konini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Devaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Br&#233;dif" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.094.0014" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322822v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Biasutti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Aujol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bugeau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2018.10.011" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756975v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14358/PERS.84.6.367" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546430v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Daval" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#226;m&#226;n Lel&#233;gard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538733v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mellado" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vanderhaeghe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hoarau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Christophe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3072959.3073650" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439299v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bevilacqua" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2017.01.005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557698v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Weinmann" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Weinmann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mallet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9030277" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551483v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Picavet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167995v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vallet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Serna" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Marcotegui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paparoditis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2015.03.004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882334v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Xiao" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2015.04.011" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-40JXMNWC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882717v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahid Nabavi Larijani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Olteanu-Raimond" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cezary Ziemlicki" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2015.03.006" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559518v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Burochin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brosset" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2014.07.011" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883864v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Zhang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunho Sohn" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2014.08.007" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759261v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lafarge" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Keriven" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Hiep Vu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2012.84" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557735v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tournaire" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champion" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2012.11.007" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551485v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Devillaine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551460v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pierrot Deseilligny" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boldo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551487v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bocquet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883044v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coubard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briottet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883029v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pierrot-Deseilligny" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2011.06.005" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GKT35LQ4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881391v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Durupt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2010.02.002" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00503145v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2010.2045695" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288439v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Geniet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bredif" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746237.3746298" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151550v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Szanto" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bucher" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104914v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexane Nghien" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manchun Lei" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hagolle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-M-7-2025-49-2025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933073v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-2-W8-2024-169-2024" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684813v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Scarlleth Gomes de Castro" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-4-2022-213-2022" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736847v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouet-Brunet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3503161.3547746" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463224v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465505v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Paiz-Reyes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-proc-4-81-2021" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380593v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caraffa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Marchand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463207v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535021v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooran Memari" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Yirci" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData47090.2019.9006534" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911701v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-VI-4-W1-2020-45-2020" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863366v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-2-2020-649-2020" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551509v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-2-2020-195-2020" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812061v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526285v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Harrach" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-W9-377-2019" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100719v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354598v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269915v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lepetit" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW.2019.00123" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551475v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882520v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumenieu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Masse" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Ory" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-proc-1-21-2018" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280417v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882336v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-IV-4-41-2018" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756994v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812057v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522366v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-IV-1-W1-75-2017" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882625v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54190-7_23" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893899v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316719v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551465v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahman Soheilian" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaozhi Qu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551478v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882538v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2016.7535501" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317403v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dum&#233;nieu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Turbet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/exp.20161064" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316487v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Biasutti" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882544v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Dinh Nguyen" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Richard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2996913.2997008" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551493v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02384459v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weinmann" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bredif" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3990/2.388" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882640v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan B&#246;hm" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gierlinger" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kramer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderik Lindenberg" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLI-B3-301-2016" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290370v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2945292.2945311" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551461v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsannals-II-3-W4-247-2015" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551476v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2015.7223426" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332524v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ferrand" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XL-3-W3-559-2015" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882668v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XL-3-W3-613-2015" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882722v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsannals-II-3-17-2014" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882713v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsannals-II-3-165-2014" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882706v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang He" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Brasebin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19950-4_16" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101621v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882720v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsannals-II-3-143-2014" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882968v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882675v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsannals-II-3-W1-41-2013" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882727v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2533828.2533843" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882856v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsannals-II-3-W3-7-2013" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883008v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XXXIX-B3-259-2012" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551502v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2424321.2424422" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882993v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Georgantas" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XXXIX-B3-23-2012" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882531v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Delaygue" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsannals-I-3-341-2012" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883017v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XXXIX-B3-269-2012" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883096v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Meixner" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Leberl" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XXXVIII-3-W22-137-2011" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883129v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW.2011.6130245" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883100v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XXXVIII-3-W22-65-2011" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883108v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2093973.2093976" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883083v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eija Honkavaara" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Arbiol" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauri Markelin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Martinez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bovet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XXXVIII-4-W19-123-2011" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883132v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XXXVIII-3-W22-71-2011" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551471v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883139v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00654411v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2010.5540193" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551473v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00781776v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5244/C.23.38" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883143v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Dornaika" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883182v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Ma&#238;tre" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2007.4379211" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576841v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio De Luca" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576563v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arese" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551499v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qu&#244;c-Dinh Nguyen" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551481v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren Ng" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Levoy" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gene Duval" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Horowitz" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00006232v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100715v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136459v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348304v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277098v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dider Boldo" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>