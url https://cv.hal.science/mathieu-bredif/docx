--- v2 (2026-04-25)
+++ v3 (2026-05-16)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mathieu Brédif </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mathieu-bredif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0228-1232</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">175818991</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/T-3029-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheur permanent</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LASTIG, Univ. Gustave Eiffel, ENSG, IGN, F-94160 Saint-Mandé, France</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.umr-lastig.fr/mathieu-bredif/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restituer les bidonvilles de Nanterre : l’apport d’un outil de visualisation 3D à un projet de sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lecat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Blettery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lætitia Delavoipière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saly-Giocanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Conord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/revuehn.1946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iTowns, le nouveau moteur de visualisation 3D de données géospatiales du Géoportail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirela Konini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Cartographie 4.0 : naviguer avec les cartes du XXIe siècle, 94, pp.14--18. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/re1.094.0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion and inpainting of reflectance and height LiDAR orthoimages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Biasutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bugeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Vision and Image Understanding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cviu.2018.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322822v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Range-Image: Incorporating sensor topology for LiDAR point cloud processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Biasutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bugeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photogrammetric engineering and remote sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 84 (6), pp.367--375. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14358/PERS.84.6.367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction du flou de mouvement sur des images prises de nuit depuis un véhicule de numérisation terrestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Daval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lâmân Lelégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 215, pp.53--64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained Palette-Space Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mellado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vanderhaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (4), pp.60. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3072959.3073650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint inpainting of depth and reflectance with visibility estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Biasutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bugeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 125, pp.16--32. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2017.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Classification-Segmentation Framework for the Detection of Individual Trees in Dense MMS Point Cloud Data Acquired in Urban Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Weinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Weinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (3), pp.277. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs9030277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iTowns, framework web pour la donnée géographique 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Picavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirela Konini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue XYZ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 147, pp.49-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TerraMobilita/iQmulus urban point cloud analysis benchmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Marcotegui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Paparoditis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Computers and Graphics, 49, pp.126-133. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cag.2015.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Street environment change detection from mobile laser scanning point clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Paparoditis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 107, pp.38 - 49. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2015.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Mobile Phone Data to Estimate the Origin Destination Flow and Analysis; Case Study: Paris Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anahid Nabavi Larijani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Maria Olteanu-Raimond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cezary Ziemlicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.64--78. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trpro.2015.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting blind building façades from highly overlapping wide angle aerial imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Burochin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 96, pp.193 - 209. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2014.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid framework for single tree detection from airborne laser scanning data: A case study in temperate mature coniferous forests in Ontario, Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junjie Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunho Sohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 98, pp.44-57. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2014.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid multi-view stereo algorithm for modeling urban scenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Keriven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang-Hiep Vu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35 (1), pp.5-17. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPAMI.2012.84⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting polygonal building footprints from digital surface models: A fully-automatic global optimization framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tournaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Champion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 77, pp.57-65. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2012.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lytro: la fin des photos floues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Devillaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et vie junior,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 272, pp.54-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration d’une base de données d’empreintes de bâtiments pour la reconstruction 3D : une approche par découpe et fusion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pierrot Deseilligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 195, pp.42--50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un procédé rend nettes les photos... après-coup !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la réflectance de matériaux d'une scène urbaine : modélisation et méthode d'inversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coubard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Paparoditis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (194), pp.25-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building footprint database improvement for 3D reconstruction: A split and merge approach and its evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pierrot-Deseilligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 66 (5), pp.732--742. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2011.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient stochastic approach for building footprint extraction from digital elevation models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tournaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Durupt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 65 (4), pp.317 - 327. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2010.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insertion of 3D-Primitives in Mesh-Based Representations: Towards Compact Models Preserving the Details</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Keriven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (7), pp.1683-1694. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2010.2045695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00503145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (70)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact Computation for Robust 3D polyhedral interactive modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Geniet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bredif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web3D '25: The 30th International Conference on 3D Web Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Sienne, Italy. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3746237.3746298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers le Jumeau Numérique de Territoire à la carte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Szanto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Bucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Analysis and GEOmatics, SAGEO 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GdR MAGIS, May 2025, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05151550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiometric Cross-Calibration of an Aerial Sensor with Satellite Top-of-Atmosphere Reflectance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexane Nghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manchun Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th EARSeL Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Int. Arch. Photogramm. Remote Sens. Spatial Inf. Sci., May 2025, Prague, Czech Republic. pp.49-55, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-M-7-2025-49-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editing Watertight Manifold Polyhedra using Face Shifts with Automatic Topological Updates and Edge Flips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Geniet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lowcost3D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Brescia, Italy. pp.169-176, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-2-W8-2024-169-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04933073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projective multitexturing of current 3D city models and point clouds with many historical images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Scarlleth Gomes de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Annals of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nice, France. pp.213-218, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-annals-V-4-2022-213-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALEGORIA: Joint Multimodal Search and Spatial Navigation into the Geographic Iconographic Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Geniet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouet-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demo at MM '22, the 30th ACM International Conference on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lisbon, Portugal. pp.6982-6984, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3503161.3547746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigation immersive dans des images historiques (ANR ALEGORIA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinar 3D « autour de la 3D »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR CNRS MAGIS et IG-RV, Oct 2021, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluttering Reduction for Interactive Navigation and Visualization of Historical Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Paiz-Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Christophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2021 - 30th International Cartographic Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Florence, Italy. pp.81, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/ica-proc-4-81-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiently Distributed Watertight Surface Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caraffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 International Conference on 3D Vision (3DV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigation immersive dans des photographies historiques (ANR ALEGORIA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Scarlleth Gomes de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Paiz-Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Christophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Masses de Données, Informations et Connaissances en Sciences - Observation 3D : outils et verrous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journées inter-GdR CNRS MAGIS-MADICS-IGRV, Nov 2021, Saint Mandé, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tile & Merge: Distributed Delaunay Triangulations for Cloud Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caraffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Yirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Big Data 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Los Angeles, United States. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BigData47090.2019.9006534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Spatio-temporal Web-application for the Understanding of the Formation of the Parisian Metropolis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Blettery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lecat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouet-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saly-Giocanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D GeoInfo 2020 conference, ISPRS Annals of Photogrammetry, Remote Sensing and Spatial Information Sciences, VI-4/W1-2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, London, United Kingdom. pp.45-52, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-annals-VI-4-W1-2020-45-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric distortion of historical images for 3D visualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Paiz-Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Christophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Annals of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Nice, France. pp.649-655, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-annals-V-2-2020-649-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provably Consistent Distributed Delaunay Triangulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caraffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Yirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Annals of the Photogrammetry, Remote Sensing and Spatial Information Sciences (ISPRS Annals)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Nice, France. pp.195-202, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-annals-V-2-2020-195-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visibility estimation in point clouds with variable density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Biasutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bugeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications (VISAPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812061v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive image geolocalization in an immersive web application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Harrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D-ARCH 2019, 3D Virtual Reconstruction and Visualization of Complex Architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Bergame, Italy. pp.377--380, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-2-W9-377-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection et localisation d'objets 3D par apprentissage profond en topologie capteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Biasutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bugeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI Groupement de Recherche en Traitement du Signal et de l'Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendu et représentation graphiques d'informations spatio-temporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Françaises d’Informatique Graphique et de Réalité Virtuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Marseille, France. pp.sciencesconf.org:jfigrv2019:297341</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LU-Net: An Efficient Network for 3D LiDAR Point Cloud Semantic Segmentation Based on End-to-End-Learned 3D Features and U-Net</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Biasutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bugeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Computer Vision Workshops (ICCV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Séoul, South Korea. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCVW.2019.00123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269915v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation à la volée du vignettage par ajustement local du gain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lâmân Lelégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manchun Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Annuelle Française de Photogrammétrie et Télédétection (CFPT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Marne La Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressive map design: OGC SLD/SE++ extension for expressive map styles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumenieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2017 - 28th International Cartographic Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Washington, United States. pp.1 - 3, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/ica-proc-1-21-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underground Visualization: web-app, virtual reality, ex situ and in situ augmented reality.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Christophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Technical Commission IV Symposium 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D urban geovisualization: in situ augmented and mixed reality experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Christophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Technical Commission IV Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Delft, Netherlands. pp.41 - 48, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-annals-IV-4-41-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de visibilité dans un nuage de points LiDAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Biasutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bugeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Annuelle Française de Photogrammétrie et Télédétection (CFPT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Marne La Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756994v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désoccultation de nuage de points LiDAR en topologie capteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Biasutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bugeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupement de Recherche en Traitement du Signal et de l'Image (GRETSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disocclusion of 3D LiDAR point clouds using range images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Biasutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bugeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">City Models, Roads and Traffic workshop (CMRT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Hannover, Germany. pp.75 - 82, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-annals-IV-1-W1-75-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D watertight mesh generation with uncertainties from ubiquitous data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caraffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Conference on Computer Vision (ACCV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Taipei, Taiwan. pp.377--391, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-54190-7_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reanimating aerial images in real time for geospatial web applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Françaises d’Informatique Graphique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visibility Estimation and Joint Inpainting of Lidar Depth Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bugeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Phoenix, AZ, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation à base d’amers visuels: Cartographie et mise en correspondance de marquages au sol et intégration dans LBA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahman Soheilian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaozhi Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconnaissance des Formes et Intelligence Artificielle (RFIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation and localization of individual trees from MMS point cloud data acquired in urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Weinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tagungsband der 36. Wissenschaftlich-Technischen Jahrestagung der DGPF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Bern, Germany. pp.351 - 360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landmark based localization: LBA refinement using MCMC-optimized projections of RJMCMC-extracted road marks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahman Soheilian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaozhi Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Intelligent Vehicles Symposium (IV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Gotenburg, Sweden. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IVS.2016.7535501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Map Style Formalization: Rendering Techniques Extension for Cartography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Duménieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Turbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mellado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expressive 2016 The Joint Symposium on Computational Aesthetics and Sketch-Based Interfaces and Modeling and Non-Photorealistic Animation and Rendering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Eurographics Association, May 2016, Lisbonne, Portugal. pp.59-68, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/exp.20161064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion anisotrope et inpainting d'orthophotographies LiDAR mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Biasutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bugeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Congrès national sur la Reconnaissance des Formes et l'Intelligence Artificielle (RFIA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progressive streaming and massive rendering of 3D city models on web-based virtual globe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc-Dinh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Paparoditis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 24th ACM SIGSPATIAL International Conference on Advances in Geographic Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2996913.2997008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Image Interactive 3D Generalized Cylinder Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Yirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Paparoditis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Françaises d’Informatique Graphique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection, segmentation and localization of individual trees from mms point cloud data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Weinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bredif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEOBIA 2016 : Solutions and Synergies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Enschede, Netherlands. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3990/2.388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The IQMULUS urban showcase: automatic tree classification and identification in huge mobile mapping point clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Böhm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gierlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kramer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roderik Lindenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIrd ISPRS Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Prague, Czech Republic. pp.301--307, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLI-B3-301-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realtime projective multi-texturing of pointclouds and meshes for a realistic street-view web navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Web3D Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Anaheim, United States. pp.105-108, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2945292.2945311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting Mobile Objects in Images using a Velodyne Lidar Point Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photogrammetric Image Analysis workshop (PIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Munich, Germany. pp.247-253, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsannals-II-3-W4-247-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D heterogeneous interactive web mapping application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc-Dinh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Paparoditis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE Virtual Reality (VR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Arles, France. pp.323-324, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2015.7223426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed dimensonality-based rendering of lidar point clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Geospatial Week 2015, GeoBigData workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, La Grande Motte, France. pp.559--564, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsarchives-XL-3-W3-559-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D octree based watertight mesh generation from ubiquitous data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caraffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Geospatial Week 2015, GeoBigData workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, La Grande Motte, France. pp.613--617, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsarchives-XL-3-W3-613-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projective Texturing Uncertain Geometry: silhouette-aware box-filtered blending using integral radial images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Technical Commission III Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Zurich, Switzerland. pp.17--23, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsannals-II-3-17-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatorial clustering and Its Application to 3D Polygonal Traffic Sign Reconstruction From Multiple Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahman Soheilian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Technical Commission III Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Zurich, Switzerland. pp.165--172, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsannals-II-3-165-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stochastic method for the generation of optimized building-layouts respecting urban regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuang He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Brasebin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SDH 2014, 16th IGU Spatial Data Handling symposium, Geospatial theory, processing and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Toronto, Canada. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-19950-4_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TerraMobilita/IQmulus Urban Point Cloud Classification Benchmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Marcotegui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Paparoditis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Processing Large Geospatial Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-view 3D circular target reconstruction with uncertainty analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahman Soheilian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Technical Commission III Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Zurich, Switzerland. pp.143--148, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsannals-II-3-143-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual City Models : from acquisition to visualization, reconstruction and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Workshop on 3D Virtual City Modeling (VCM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Regina, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single Tree Detection from Airborne Laser Scanning Data using a Marked Point Process Based Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junjie Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunho Sohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Workshop on {3D} Virtual City Modeling (VCM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Regina, Canada. pp.41--46, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsannals-II-3-W1-41-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D Arrangement-based Hierarchical Spatial Partitioning: An Application to Pedestrian Network Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Yirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Paparoditis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th ACM SIGSPATIAL International Workshop on Computational Transportation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Orlando, United States. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2533828.2533843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image-Based Rendering of LOD1 3D City Models for traffic-augmented Immersive Street-view Navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">City Models, Roads and Traffic workshop (CMRT13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Antalya, Turkey. pp.7--11, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsannals-II-3-W3-7-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">librjmcmc: An Open-source Generic C++ Library for Stochastic Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tournaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII ISPRS Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Melbourne, Australia. pp.259--264, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsarchives-XXXIX-B3-259-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A web-based 3D mapping application using WebGL allowing interaction with images, point clouds and models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Paparoditis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th ACM SIGSPATIAL International Conference on Advances in Geographic Information Systems. ACM-GIS’12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Nov 2012, Redondo Beach, United States. pp.586-588, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2424321.2424422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Accuracy Assessment of Automated Photogrammetric Techniques for 3D Modeling of Complex Interiors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Georgantas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pierrot-Deseilligny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII ISPRS Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Melbourne, Australia. pp.23--28, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsarchives-XXXIX-B3-23-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting and Correcting Motion Blur from Images Shot with Channel-dependent Exposure Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lâmân Lelégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Delaygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIInd ISPRS Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Melbourne, Australia. pp.341--346, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsannals-I-3-341-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of Sky Illumination Domes from Ground-Based Panorama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coubard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lâmân Lelégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Paparoditis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII ISPRS Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Melbourne, Australia. pp.269--274, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsarchives-XXXIX-B3-269-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretation of 2D and 3D building details on facades and roofs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Meixner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Leberl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photogrammetric Image Analysis workshop (PIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Münich, Germany. pp.137--142, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsarchives-XXXVIII-3-W22-137-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D roof details by 3D aerial vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Meixner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Leberl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st IEEE/ISPRS workshop on Computer Vision for Remote Sensing of the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Barcelona, Spain. pp.212 - 218, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCVW.2011.6130245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale Haar transform for blur estimation from a set of images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lâmân Lelégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photogrammetric Image Analysis workshop (PIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Münich, Germany. pp.65--70, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsarchives-XXXVIII-3-W22-65-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planar roof surface segmentation using 3D vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Meixner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Leberl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th ACM SIGSPATIAL International Conference on Advances in Geographic Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Chicago, United States. pp.9 - 15, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2093973.2093976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EuroSDR project &amp;quot;Radiometric aspects of digital photogrammetric images&amp;quot; - Results of empirical phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eija Honkavaara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Arbiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauri Markelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Hannover 2011 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Hannover, Germany. pp.123--130, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsarchives-XXXVIII-4-W19-123-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflectance estimation from urban terrestrial images: Validation of a symbolic ray-tracing method on synthetic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coubard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Paparoditis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photogrammetric Image Analysis workshop (PIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Munich, Germany. pp.71 - 76, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsarchives-XXXVIII-3-W22-71-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection d’empreintes de bâtiments dans un Modèle Numérique d’Élévation : une approche énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tournaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Durupt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconnaissance des Formes et Intelligence Artificielle (RFIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion blur detection in aerial images shot with channel-dependent exposure time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lâmân Lelégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Photogrammetric Computer Vision and Image Analysis (PCV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Saint-Mandé, France. pp.180 - 185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid multi-view reconstruction by Jump-Diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Keriven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang-Hiep Vu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVPR 2010, Twenty-Third IEEE Computer Society Conference on Computer Vision and Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, San Francisco, United States. pp.350-357, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPR.2010.5540193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration d’une base de données d’empreintes de bâtiments pour la reconstruction 3D : une approche par découpe et fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pierrot-Deseilligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconnaissance des Formes et Intelligence Artificielle (RFIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining meshes and geometric primitives for accurate and semantic modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Keriven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Machine Vision Conference (BMVC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5244/C.23.38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Approach To Building Superstructure Reconstruction Using Digital Elevation Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Dornaika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI ISPRS Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Building Reconstruction with Parametric Roof Superstructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pierrot-Deseilligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, San Antonio, United States. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2007.4379211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer un corpus de données interconnectées au prisme des dimensions spatiales, temporelles et sémantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Blettery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naissance et renaissance d’une cathédrale - Notre-Dame de Paris sous l'oeil des scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris Cité de l'architecture et du patrimoine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle transversal du groupe de travail “données numériques”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Arese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Blettery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naissance et renaissance d'une cathédrale - Notre-Dame de Paris sous l'oeil des scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris Cité de l'architecture et du patrimoine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D immersive Underground Navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quôc-Dinh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. by A. Mansourian, P. Pilesjö, L. Harrie, R. von Lammeren. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geospatial Technologies for All : short papers, posters and poster abstracts of the 21st AGILE Conference on Geographic Information Science (AGILE short paper).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lund, Sweden. , isbn: 978-3-319-78208-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light Field Photography with a Hand-held Plenoptic Camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ren Ng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Levoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Horowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CSTR 2005-02, Stanford university. 2005, Stanford University Computer Science Tech Report</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation 3D de bâtiments : reconstruction automatique de superstructures de toits et recalage cinétique de toits polyédriques prenant en compte la topologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Télécom ParisTech, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00006232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Image and LiDAR alignment based on 3D rendering in sensor topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Biasutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bugeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIU-Net: Embarrassingly simple semantic segmentation of 3D LiDAR point cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Biasutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bugeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Inpainting of Depth and Reflectance with Visibility Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bugeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Building Model Fitting Using A New Kinetic Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dider Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pierrot-Deseilligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId285"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mathieu Brédif </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mathieu-bredif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0228-1232</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">175818991</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=KGayfBgAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/T-3029-2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheur permanent</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LASTIG, Univ. Gustave Eiffel, ENSG, IGN, F-94160 Saint-Mandé, France</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.umr-lastig.fr/mathieu-bredif/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restituer les bidonvilles de Nanterre : l’apport d’un outil de visualisation 3D à un projet de sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lecat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Blettery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lætitia Delavoipière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saly-Giocanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Conord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/revuehn.1946⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iTowns, le nouveau moteur de visualisation 3D de données géospatiales du Géoportail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirela Konini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Cartographie 4.0 : naviguer avec les cartes du XXIe siècle, 94, pp.14--18. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/re1.094.0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion and inpainting of reflectance and height LiDAR orthoimages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Biasutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bugeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Vision and Image Understanding</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cviu.2018.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322822v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Range-Image: Incorporating sensor topology for LiDAR point cloud processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Biasutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bugeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photogrammetric engineering and remote sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 84 (6), pp.367--375. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14358/PERS.84.6.367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained Palette-Space Exploration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mellado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Vanderhaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (4), pp.60. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3072959.3073650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint inpainting of depth and reflectance with visibility estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Biasutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bugeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 125, pp.16--32. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2017.01.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Classification-Segmentation Framework for the Detection of Individual Trees in Dense MMS Point Cloud Data Acquired in Urban Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Weinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Weinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (3), pp.277. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs9030277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction du flou de mouvement sur des images prises de nuit depuis un véhicule de numérisation terrestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Daval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lâmân Lelégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 215, pp.53--64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iTowns, framework web pour la donnée géographique 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Picavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirela Konini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue XYZ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 147, pp.49-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TerraMobilita/iQmulus urban point cloud analysis benchmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Marcotegui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Paparoditis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Computers and Graphics, 49, pp.126-133. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cag.2015.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Street environment change detection from mobile laser scanning point clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Paparoditis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 107, pp.38 - 49. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2015.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the Mobile Phone Data to Estimate the Origin Destination Flow and Analysis; Case Study: Paris Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anahid Nabavi Larijani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Maria Olteanu-Raimond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cezary Ziemlicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, pp.64--78. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trpro.2015.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting blind building façades from highly overlapping wide angle aerial imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Burochin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Brosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 96, pp.193 - 209. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2014.07.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid framework for single tree detection from airborne laser scanning data: A case study in temperate mature coniferous forests in Ontario, Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junjie Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunho Sohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 98, pp.44-57. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2014.08.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid multi-view stereo algorithm for modeling urban scenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Keriven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang-Hiep Vu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Pattern Analysis and Machine Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35 (1), pp.5-17. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPAMI.2012.84⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting polygonal building footprints from digital surface models: A fully-automatic global optimization framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tournaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Champion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 77, pp.57-65. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2012.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lytro: la fin des photos floues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Devillaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et vie junior,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 272, pp.54-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un procédé rend nettes les photos... après-coup !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Bocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration d’une base de données d’empreintes de bâtiments pour la reconstruction 3D : une approche par découpe et fusion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pierrot Deseilligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 195, pp.42--50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de la réflectance de matériaux d'une scène urbaine : modélisation et méthode d'inversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coubard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Paparoditis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (194), pp.25-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building footprint database improvement for 3D reconstruction: A split and merge approach and its evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pierrot-Deseilligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 66 (5), pp.732--742. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2011.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient stochastic approach for building footprint extraction from digital elevation models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tournaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Durupt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Journal of Photogrammetry and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 65 (4), pp.317 - 327. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isprsjprs.2010.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01881391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insertion of 3D-Primitives in Mesh-Based Representations: Towards Compact Models Preserving the Details</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Keriven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (7), pp.1683-1694. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2010.2045695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00503145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (70)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers le Jumeau Numérique de Territoire à la carte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Szanto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Bucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Analysis and GEOmatics, SAGEO 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GdR MAGIS, May 2025, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05151550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact Computation for Robust 3D polyhedral interactive modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Geniet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bredif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Web3D '25: The 30th International Conference on 3D Web Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Sienne, Italy. pp.1-9, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3746237.3746298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiometric Cross-Calibration of an Aerial Sensor with Satellite Top-of-Atmosphere Reflectance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexane Nghien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manchun Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th EARSeL Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Int. Arch. Photogramm. Remote Sens. Spatial Inf. Sci., May 2025, Prague, Czech Republic. pp.49-55, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-M-7-2025-49-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05104914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editing Watertight Manifold Polyhedra using Face Shifts with Automatic Topological Updates and Edge Flips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Geniet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lowcost3D</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Brescia, Italy. pp.169-176, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLVIII-2-W8-2024-169-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04933073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projective multitexturing of current 3D city models and point clouds with many historical images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Scarlleth Gomes de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Annals of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nice, France. pp.213-218, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-annals-V-4-2022-213-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALEGORIA: Joint Multimodal Search and Spatial Navigation into the Geographic Iconographic Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Geniet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouet-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demo at MM '22, the 30th ACM International Conference on Multimedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lisbon, Portugal. pp.6982-6984, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3503161.3547746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03736847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigation immersive dans des images historiques (ANR ALEGORIA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinar 3D « autour de la 3D »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR CNRS MAGIS et IG-RV, Oct 2021, online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluttering Reduction for Interactive Navigation and Visualization of Historical Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Paiz-Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Christophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2021 - 30th International Cartographic Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Florence, Italy. pp.81, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/ica-proc-4-81-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigation immersive dans des photographies historiques (ANR ALEGORIA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Scarlleth Gomes de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Paiz-Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Christophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Masses de Données, Informations et Connaissances en Sciences - Observation 3D : outils et verrous</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Journées inter-GdR CNRS MAGIS-MADICS-IGRV, Nov 2021, Saint Mandé, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiently Distributed Watertight Surface Reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caraffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanis Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 International Conference on 3D Vision (3DV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03380593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tile & Merge: Distributed Delaunay Triangulations for Cloud Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caraffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Yirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Big Data 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Los Angeles, United States. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/BigData47090.2019.9006534⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02535021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Spatio-temporal Web-application for the Understanding of the Formation of the Parisian Metropolis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Blettery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Lecat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouet-Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saly-Giocanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D GeoInfo 2020 conference, ISPRS Annals of Photogrammetry, Remote Sensing and Spatial Information Sciences, VI-4/W1-2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, London, United Kingdom. pp.45-52, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-annals-VI-4-W1-2020-45-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provably Consistent Distributed Delaunay Triangulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caraffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Yirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooran Memari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Annals of the Photogrammetry, Remote Sensing and Spatial Information Sciences (ISPRS Annals)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Nice, France. pp.195-202, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-annals-V-2-2020-195-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric distortion of historical images for 3D visualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyn Paiz-Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Christophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Annals of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Nice, France. pp.649-655, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-annals-V-2-2020-649-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection et localisation d'objets 3D par apprentissage profond en topologie capteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Biasutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bugeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI Groupement de Recherche en Traitement du Signal et de l'Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactive image geolocalization in an immersive web application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Harrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D-ARCH 2019, 3D Virtual Reconstruction and Visualization of Complex Architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Bergame, Italy. pp.377--380, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-2-W9-377-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visibility estimation in point clouds with variable density</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Biasutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bugeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Vision Theory and Applications (VISAPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812061v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendu et représentation graphiques d'informations spatio-temporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Françaises d’Informatique Graphique et de Réalité Virtuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Marseille, France. pp.sciencesconf.org:jfigrv2019:297341</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LU-Net: An Efficient Network for 3D LiDAR Point Cloud Semantic Segmentation Based on End-to-End-Learned 3D Features and U-Net</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Biasutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bugeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Computer Vision Workshops (ICCV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Séoul, South Korea. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCVW.2019.00123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269915v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expressive map design: OGC SLD/SE++ extension for expressive map styles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Dumenieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Masse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 2017 - 28th International Cartographic Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Washington, United States. pp.1 - 3, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/ica-proc-1-21-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation à la volée du vignettage par ajustement local du gain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lâmân Lelégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manchun Lei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Annuelle Française de Photogrammétrie et Télédétection (CFPT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Marne La Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Underground Visualization: web-app, virtual reality, ex situ and in situ augmented reality.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Christophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Technical Commission IV Symposium 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de visibilité dans un nuage de points LiDAR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Biasutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bugeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Annuelle Française de Photogrammétrie et Télédétection (CFPT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Marne La Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756994v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D urban geovisualization: in situ augmented and mixed reality experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Christophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Technical Commission IV Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Delft, Netherlands. pp.41 - 48, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-annals-IV-4-41-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reanimating aerial images in real time for geospatial web applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Françaises d’Informatique Graphique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désoccultation de nuage de points LiDAR en topologie capteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Biasutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bugeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupement de Recherche en Traitement du Signal et de l'Image (GRETSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01812057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D watertight mesh generation with uncertainties from ubiquitous data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caraffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Conference on Computer Vision (ACCV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Taipei, Taiwan. pp.377--391, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-54190-7_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disocclusion of 3D LiDAR point clouds using range images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Biasutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bugeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">City Models, Roads and Traffic workshop (CMRT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Hannover, Germany. pp.75 - 82, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-annals-IV-1-W1-75-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection, segmentation and localization of individual trees from mms point cloud data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Weinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bredif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEOBIA 2016 : Solutions and Synergies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Enschede, Netherlands. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3990/2.388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion anisotrope et inpainting d'orthophotographies LiDAR mobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Biasutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bugeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Congrès national sur la Reconnaissance des Formes et l'Intelligence Artificielle (RFIA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Map Style Formalization: Rendering Techniques Extension for Cartography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Duménieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Turbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mellado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expressive 2016 The Joint Symposium on Computational Aesthetics and Sketch-Based Interfaces and Modeling and Non-Photorealistic Animation and Rendering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Eurographics Association, May 2016, Lisbonne, Portugal. pp.59-68, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2312/exp.20161064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landmark based localization: LBA refinement using MCMC-optimized projections of RJMCMC-extracted road marks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahman Soheilian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaozhi Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE Intelligent Vehicles Symposium (IV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Gotenburg, Sweden. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IVS.2016.7535501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Image Interactive 3D Generalized Cylinder Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Yirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Paparoditis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Françaises d’Informatique Graphique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progressive streaming and massive rendering of 3D city models on web-based virtual globe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc-Dinh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Paparoditis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 24th ACM SIGSPATIAL International Conference on Advances in Geographic Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2996913.2997008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The IQMULUS urban showcase: automatic tree classification and identification in huge mobile mapping point clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Böhm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gierlinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Kramer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roderik Lindenberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIrd ISPRS Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Prague, Czech Republic. pp.301--307, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLI-B3-301-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realtime projective multi-texturing of pointclouds and meshes for a realistic street-view web navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Web3D Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Anaheim, United States. pp.105-108, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2945292.2945311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visibility Estimation and Joint Inpainting of Lidar Depth Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bugeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Phoenix, AZ, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation and localization of individual trees from MMS point cloud data acquired in urban areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Weinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tagungsband der 36. Wissenschaftlich-Technischen Jahrestagung der DGPF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Bern, Germany. pp.351 - 360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation à base d’amers visuels: Cartographie et mise en correspondance de marquages au sol et intégration dans LBA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahman Soheilian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaozhi Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconnaissance des Formes et Intelligence Artificielle (RFIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D heterogeneous interactive web mapping application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc-Dinh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Paparoditis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE Virtual Reality (VR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Arles, France. pp.323-324, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VR.2015.7223426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting Mobile Objects in Images using a Velodyne Lidar Point Cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photogrammetric Image Analysis workshop (PIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Munich, Germany. pp.247-253, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsannals-II-3-W4-247-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed dimensonality-based rendering of lidar point clouds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Geospatial Week 2015, GeoBigData workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, La Grande Motte, France. pp.559--564, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsarchives-XL-3-W3-559-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D octree based watertight mesh generation from ubiquitous data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caraffa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Geospatial Week 2015, GeoBigData workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, La Grande Motte, France. pp.613--617, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsarchives-XL-3-W3-613-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combinatorial clustering and Its Application to 3D Polygonal Traffic Sign Reconstruction From Multiple Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahman Soheilian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Technical Commission III Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Zurich, Switzerland. pp.165--172, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsannals-II-3-165-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stochastic method for the generation of optimized building-layouts respecting urban regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuang He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Brasebin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SDH 2014, 16th IGU Spatial Data Handling symposium, Geospatial theory, processing and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Toronto, Canada. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-19950-4_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TerraMobilita/IQmulus Urban Point Cloud Classification Benchmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrés Serna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Marcotegui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Paparoditis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Processing Large Geospatial Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-view 3D circular target reconstruction with uncertainty analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bahman Soheilian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Technical Commission III Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Zurich, Switzerland. pp.143--148, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsannals-II-3-143-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projective Texturing Uncertain Geometry: silhouette-aware box-filtered blending using integral radial images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Technical Commission III Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Zurich, Switzerland. pp.17--23, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsannals-II-3-17-2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single Tree Detection from Airborne Laser Scanning Data using a Marked Point Process Based Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junjie Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunho Sohn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Workshop on {3D} Virtual City Modeling (VCM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Regina, Canada. pp.41--46, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsannals-II-3-W1-41-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual City Models : from acquisition to visualization, reconstruction and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Workshop on 3D Virtual City Modeling (VCM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Regina, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D Arrangement-based Hierarchical Spatial Partitioning: An Application to Pedestrian Network Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murat Yirci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Paparoditis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th ACM SIGSPATIAL International Workshop on Computational Transportation Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Orlando, United States. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2533828.2533843⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image-Based Rendering of LOD1 3D City Models for traffic-augmented Immersive Street-view Navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">City Models, Roads and Traffic workshop (CMRT13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Antalya, Turkey. pp.7--11, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsannals-II-3-W3-7-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">librjmcmc: An Open-source Generic C++ Library for Stochastic Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tournaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII ISPRS Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Melbourne, Australia. pp.259--264, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsarchives-XXXIX-B3-259-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A web-based 3D mapping application using WebGL allowing interaction with images, point clouds and models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Paparoditis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th ACM SIGSPATIAL International Conference on Advances in Geographic Information Systems. ACM-GIS’12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACM, Nov 2012, Redondo Beach, United States. pp.586-588, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2424321.2424422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Accuracy Assessment of Automated Photogrammetric Techniques for 3D Modeling of Complex Interiors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanasios Georgantas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pierrot-Deseilligny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII ISPRS Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Melbourne, Australia. pp.23--28, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsarchives-XXXIX-B3-23-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of Sky Illumination Domes from Ground-Based Panorama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coubard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lâmân Lelégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Paparoditis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII ISPRS Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Melbourne, Australia. pp.269--274, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsarchives-XXXIX-B3-269-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting and Correcting Motion Blur from Images Shot with Channel-dependent Exposure Time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lâmân Lelégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeric Delaygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIInd ISPRS Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Melbourne, Australia. pp.341--346, </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsannals-I-3-341-2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretation of 2D and 3D building details on facades and roofs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Meixner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Leberl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photogrammetric Image Analysis workshop (PIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Münich, Germany. pp.137--142, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsarchives-XXXVIII-3-W22-137-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale Haar transform for blur estimation from a set of images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lâmân Lelégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photogrammetric Image Analysis workshop (PIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Münich, Germany. pp.65--70, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsarchives-XXXVIII-3-W22-65-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D roof details by 3D aerial vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Meixner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Leberl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st IEEE/ISPRS workshop on Computer Vision for Remote Sensing of the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Barcelona, Spain. pp.212 - 218, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCVW.2011.6130245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EuroSDR project &amp;quot;Radiometric aspects of digital photogrammetric images&amp;quot; - Results of empirical phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eija Honkavaara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Arbiol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauri Markelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Bovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS Hannover 2011 Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Hannover, Germany. pp.123--130, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsarchives-XXXVIII-4-W19-123-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planar roof surface segmentation using 3D vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Meixner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Leberl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th ACM SIGSPATIAL International Conference on Advances in Geographic Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Chicago, United States. pp.9 - 15, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2093973.2093976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reflectance estimation from urban terrestrial images: Validation of a symbolic ray-tracing method on synthetic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Coubard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Paparoditis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photogrammetric Image Analysis workshop (PIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Munich, Germany. pp.71 - 76, </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprsarchives-XXXVIII-3-W22-71-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid multi-view reconstruction by Jump-Diffusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Keriven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang-Hiep Vu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CVPR 2010, Twenty-Third IEEE Computer Society Conference on Computer Vision and Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, San Francisco, United States. pp.350-357, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CVPR.2010.5540193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection d’empreintes de bâtiments dans un Modèle Numérique d’Élévation : une approche énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tournaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Durupt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconnaissance des Formes et Intelligence Artificielle (RFIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion blur detection in aerial images shot with channel-dependent exposure time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lâmân Lelégard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Photogrammetric Computer Vision and Image Analysis (PCV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Saint-Mandé, France. pp.180 - 185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration d’une base de données d’empreintes de bâtiments pour la reconstruction 3D : une approche par découpe et fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pierrot-Deseilligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boldo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reconnaissance des Formes et Intelligence Artificielle (RFIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining meshes and geometric primitives for accurate and semantic modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Keriven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Machine Vision Conference (BMVC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, London, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5244/C.23.38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Approach To Building Superstructure Reconstruction Using Digital Elevation Maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Dornaika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI ISPRS Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Building Reconstruction with Parametric Roof Superstructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pierrot-Deseilligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, San Antonio, United States. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2007.4379211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle transversal du groupe de travail “données numériques”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Arese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Blettery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naissance et renaissance d'une cathédrale - Notre-Dame de Paris sous l'oeil des scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris Cité de l'architecture et du patrimoine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer un corpus de données interconnectées au prisme des dimensions spatiales, temporelles et sémantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Abergel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Blettery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livio De Luca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Naissance et renaissance d’une cathédrale - Notre-Dame de Paris sous l'oeil des scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Paris Cité de l'architecture et du patrimoine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D immersive Underground Navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quôc-Dinh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed. by A. Mansourian, P. Pilesjö, L. Harrie, R. von Lammeren. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geospatial Technologies for All : short papers, posters and poster abstracts of the 21st AGILE Conference on Geographic Information Science (AGILE short paper).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lund, Sweden. , isbn: 978-3-319-78208-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light Field Photography with a Hand-held Plenoptic Camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ren Ng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Levoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Horowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] CSTR 2005-02, Stanford university. 2005, Stanford University Computer Science Tech Report</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02551481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation 3D de bâtiments : reconstruction automatique de superstructures de toits et recalage cinétique de toits polyédriques prenant en compte la topologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Télécom ParisTech, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00006232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Image and LiDAR alignment based on 3D rendering in sensor topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Biasutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bugeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIU-Net: Embarrassingly simple semantic segmentation of 3D LiDAR point cloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Biasutti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bugeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Inpainting of Depth and Reflectance with Visibility Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Aujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bugeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01348304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Building Model Fitting Using A New Kinetic Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Brédif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dider Boldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pierrot-Deseilligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId286"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BFD6D1CC"/>
+    <w:nsid w:val="CA48B65F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathieu-bredif" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0228-1232" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/175818991" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/T-3029-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umr-lastig.fr/mathieu-bredif/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261482v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lecat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Blettery" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#230;titia Delavoipi&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saly-Giocanti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Conord" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.1946" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543879v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirela Konini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Devaux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Br&#233;dif" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.094.0014" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322822v3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Biasutti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Aujol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bugeau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2018.10.011" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756975v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14358/PERS.84.6.367" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546430v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Daval" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#226;m&#226;n Lel&#233;gard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538733v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mellado" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vanderhaeghe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hoarau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Christophe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3072959.3073650" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439299v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bevilacqua" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2017.01.005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557698v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Weinmann" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Weinmann" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mallet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9030277" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551483v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Picavet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167995v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vallet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Serna" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Marcotegui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paparoditis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2015.03.004" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882334v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Xiao" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2015.04.011" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-40JXMNWC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882717v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahid Nabavi Larijani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Olteanu-Raimond" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cezary Ziemlicki" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2015.03.006" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559518v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Burochin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brosset" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2014.07.011" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883864v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Zhang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunho Sohn" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2014.08.007" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759261v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lafarge" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Keriven" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Hiep Vu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2012.84" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557735v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tournaire" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champion" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2012.11.007" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551485v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Devillaine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551460v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pierrot Deseilligny" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boldo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551487v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bocquet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883044v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coubard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briottet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883029v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pierrot-Deseilligny" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2011.06.005" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GKT35LQ4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881391v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Durupt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2010.02.002" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00503145v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2010.2045695" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288439v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Geniet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bredif" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746237.3746298" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151550v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Szanto" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bucher" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104914v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexane Nghien" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manchun Lei" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hagolle" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-M-7-2025-49-2025" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933073v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-2-W8-2024-169-2024" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684813v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Scarlleth Gomes de Castro" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-4-2022-213-2022" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736847v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouet-Brunet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3503161.3547746" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463224v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465505v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Paiz-Reyes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-proc-4-81-2021" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380593v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caraffa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Marchand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463207v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535021v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooran Memari" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Yirci" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData47090.2019.9006534" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911701v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-VI-4-W1-2020-45-2020" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863366v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-2-2020-649-2020" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551509v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-2-2020-195-2020" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812061v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526285v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Harrach" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-W9-377-2019" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100719v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354598v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269915v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lepetit" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW.2019.00123" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551475v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882520v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumenieu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Masse" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Ory" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-proc-1-21-2018" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280417v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882336v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-IV-4-41-2018" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756994v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812057v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522366v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-IV-1-W1-75-2017" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882625v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54190-7_23" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893899v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316719v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551465v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahman Soheilian" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaozhi Qu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551478v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882538v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2016.7535501" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317403v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dum&#233;nieu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Turbet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/exp.20161064" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316487v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Biasutti" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882544v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Dinh Nguyen" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Richard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2996913.2997008" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551493v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02384459v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weinmann" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bredif" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3990/2.388" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882640v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan B&#246;hm" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gierlinger" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kramer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderik Lindenberg" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLI-B3-301-2016" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290370v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2945292.2945311" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551461v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsannals-II-3-W4-247-2015" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551476v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2015.7223426" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332524v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ferrand" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XL-3-W3-559-2015" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882668v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XL-3-W3-613-2015" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882722v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsannals-II-3-17-2014" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882713v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsannals-II-3-165-2014" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882706v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang He" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Brasebin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19950-4_16" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101621v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882720v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsannals-II-3-143-2014" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882968v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882675v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsannals-II-3-W1-41-2013" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882727v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2533828.2533843" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882856v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsannals-II-3-W3-7-2013" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883008v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XXXIX-B3-259-2012" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551502v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2424321.2424422" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882993v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Georgantas" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XXXIX-B3-23-2012" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882531v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Delaygue" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsannals-I-3-341-2012" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883017v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XXXIX-B3-269-2012" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883096v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Meixner" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Leberl" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XXXVIII-3-W22-137-2011" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883129v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW.2011.6130245" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883100v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XXXVIII-3-W22-65-2011" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883108v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2093973.2093976" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883083v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eija Honkavaara" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Arbiol" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauri Markelin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Martinez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bovet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XXXVIII-4-W19-123-2011" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883132v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XXXVIII-3-W22-71-2011" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551471v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883139v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00654411v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2010.5540193" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551473v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00781776v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5244/C.23.38" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883143v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Dornaika" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883182v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Ma&#238;tre" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2007.4379211" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576841v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio De Luca" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576563v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arese" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551499v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qu&#244;c-Dinh Nguyen" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551481v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren Ng" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Levoy" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gene Duval" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Horowitz" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00006232v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100715v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136459v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348304v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277098v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dider Boldo" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathieu-bredif" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0228-1232" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/175818991" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=KGayfBgAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/T-3029-2018" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.umr-lastig.fr/mathieu-bredif/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261482v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lecat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Blettery" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#230;titia Delavoipi&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saly-Giocanti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Conord" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.1946" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543879v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirela Konini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Devaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Br&#233;dif" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.094.0014" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322822v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Biasutti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Aujol" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bugeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cviu.2018.10.011" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756975v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14358/PERS.84.6.367" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538733v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mellado" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vanderhaeghe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hoarau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Christophe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3072959.3073650" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439299v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bevilacqua" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2017.01.005" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557698v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Weinmann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Weinmann" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mallet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9030277" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546430v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Daval" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#226;m&#226;n Lel&#233;gard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551483v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Picavet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167995v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vallet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Serna" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Marcotegui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Paparoditis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2015.03.004" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882334v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Xiao" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2015.04.011" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-40JXMNWC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882717v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahid Nabavi Larijani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Maria Olteanu-Raimond" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cezary Ziemlicki" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2015.03.006" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559518v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Burochin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brosset" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2014.07.011" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883864v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjie Zhang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunho Sohn" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2014.08.007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759261v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lafarge" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Keriven" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang-Hiep Vu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2012.84" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557735v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tournaire" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Champion" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2012.11.007" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551485v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Devillaine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551487v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Bocquet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551460v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pierrot Deseilligny" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boldo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883044v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coubard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briottet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883029v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pierrot-Deseilligny" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2011.06.005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GKT35LQ4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881391v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Durupt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isprsjprs.2010.02.002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00503145v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2010.2045695" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151550v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Szanto" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bucher" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288439v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Geniet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bredif" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746237.3746298" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104914v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexane Nghien" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manchun Lei" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hagolle" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-M-7-2025-49-2025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933073v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLVIII-2-W8-2024-169-2024" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684813v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Scarlleth Gomes de Castro" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-4-2022-213-2022" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736847v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouet-Brunet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3503161.3547746" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463224v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465505v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Paiz-Reyes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-proc-4-81-2021" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463207v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380593v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caraffa" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Marchand" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535021v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooran Memari" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murat Yirci" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData47090.2019.9006534" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911701v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-VI-4-W1-2020-45-2020" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551509v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-2-2020-195-2020" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863366v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-V-2-2020-649-2020" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100719v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526285v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Harrach" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-2-W9-377-2019" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812061v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354598v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269915v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lepetit" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW.2019.00123" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882520v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumenieu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Masse" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Ory" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ica-proc-1-21-2018" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551475v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280417v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756994v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882336v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-IV-4-41-2018" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893899v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812057v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882625v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54190-7_23" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522366v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-annals-IV-1-W1-75-2017" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02384459v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weinmann" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bredif" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3990/2.388" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316487v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Biasutti" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317403v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dum&#233;nieu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Turbet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/exp.20161064" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882538v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahman Soheilian" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaozhi Qu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2016.7535501" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551493v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882544v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Dinh Nguyen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Richard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2996913.2997008" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882640v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan B&#246;hm" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gierlinger" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kramer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderik Lindenberg" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLI-B3-301-2016" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290370v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2945292.2945311" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316719v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551478v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551465v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551476v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2015.7223426" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551461v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsannals-II-3-W4-247-2015" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332524v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ferrand" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XL-3-W3-559-2015" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882668v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XL-3-W3-613-2015" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882713v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsannals-II-3-165-2014" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882706v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang He" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Brasebin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19950-4_16" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101621v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882720v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsannals-II-3-143-2014" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882722v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsannals-II-3-17-2014" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882675v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsannals-II-3-W1-41-2013" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882968v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882727v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2533828.2533843" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882856v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsannals-II-3-W3-7-2013" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883008v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XXXIX-B3-259-2012" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551502v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2424321.2424422" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882993v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasios Georgantas" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XXXIX-B3-23-2012" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883017v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XXXIX-B3-269-2012" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882531v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Delaygue" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsannals-I-3-341-2012" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883096v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Meixner" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Leberl" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XXXVIII-3-W22-137-2011" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883100v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XXXVIII-3-W22-65-2011" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883129v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW.2011.6130245" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883083v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eija Honkavaara" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Arbiol" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauri Markelin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Martinez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bovet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XXXVIII-4-W19-123-2011" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883108v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2093973.2093976" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883132v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsarchives-XXXVIII-3-W22-71-2011" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00654411v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CVPR.2010.5540193" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551471v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883139v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551473v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00781776v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5244/C.23.38" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883143v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Dornaika" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883182v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Ma&#238;tre" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2007.4379211" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576563v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Abergel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arese" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576841v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio De Luca" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551499v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qu&#244;c-Dinh Nguyen" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551481v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren Ng" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Levoy" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gene Duval" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Horowitz" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00006232v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100715v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136459v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348304v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277098v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dider Boldo" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>