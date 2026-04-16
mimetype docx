--- v0 (2026-03-18)
+++ v1 (2026-04-16)
@@ -1354,209 +1354,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01545814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un sens commun délibéré. Retour sur une participation au processus de rédaction d’un avis du CESE sur la concertation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Brugidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Jobert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/parti.016.0167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01784710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bequali, une archive en question : Retour sur une expérience de création de banque d’enquêtes qualitatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brugidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Ce que les data font aux SHS (et vice-versa), 10 (4), pp.531-556. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rac.033.0531⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rac.033.0531⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01431235v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-01784710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Évrard (2013) Contre vents et marées. Politiques des énergies renouvelables en Europe Paris, Presses de Sciences Po</w:t>
               </w:r>
@@ -2097,51 +2097,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00170701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu des journées internationales : L’analyse secondaire en recherche qualitative.</w:t>
+                <w:t xml:space="preserve">Compte-rendu des journées internationales de l’analyse secondaire en recherche qualitative.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalini Dargentas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brugidou</w:t>
@@ -2163,93 +2163,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie-Claude Salomon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 90, pp.43-55</w:t>
+              <w:t xml:space="preserve">, 2006, 90, pp.43-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01227437v1</w:t>
+                <w:t xml:space="preserve">halshs-00170654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu des journées internationales de l’analyse secondaire en recherche qualitative.</w:t>
+                <w:t xml:space="preserve">Compte rendu des journées internationales : L’analyse secondaire en recherche qualitative.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalini Dargentas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brugidou</w:t>
@@ -2271,69 +2271,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie-Claude Salomon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 90, pp.43-45</w:t>
+              <w:t xml:space="preserve">, 2006, 90, pp.43-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00170654v1</w:t>
+                <w:t xml:space="preserve">hal-01227437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une représentation discursive de l'opinion publique</w:t>
               </w:r>
@@ -2641,199 +2641,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00493305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La combinaison des inférences statistiques, linguistiques et sociologiques dans l'analyse d'une question ouverte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Brugidou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 142 (4), pp.105-120</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00493312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Compte-Rendu de la journée d'études du Cidsp: Les nouvelles méthodes d'analyse des entretiens- analyse assistée par ordinateur et capitalisation des entretiens non-directifs de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brugidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cautrès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 70 (1), pp.67-72. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/075910630107000106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00493317v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00493312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les discours de la revendication et l'action dans les éditoriaux de la presse syndicale (1996 - 1998)</w:t>
               </w:r>
@@ -5144,208 +5144,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00493253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Question ouverte et opinion publique discursive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Brugidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Escoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUG. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudier l'opinion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Grenoble, pp.91-112, 2007, Politique en plus</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00834945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quels critères d'évaluation pour le débat public ? Quelques propositions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brugidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Jobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dubien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le débat public une expérience française de démocratie participative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La découverte, pp.305-316, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00493261v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">halshs-00834945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les procédures délibératives : opinion publique et acteurs, une opposition toujours féconde</w:t>
               </w:r>
@@ -6158,138 +6158,384 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04599335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dynamique des débats sur la transition énergétique entre 2020 et 2022 sur twitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Brugidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Suignard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Qualifier et quantifier la mise en politique de la sobriété énergétique Journées d’étude </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Observatoire de la Transition Energétique, Oct 2023, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04282071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A sectoral public space? Controversies and public debate on Twitter about energy in France (2020-2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Brugidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Suignard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WAPOR 76TH ANNUAL CONFERENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World Association of Public Opinion Research, Sep 2023, SALZBURG, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04281860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thinking About Climate Change. The Contradictions of Everyday Environmentalists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Brugidou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Public Opinion Research in a Technology-Driven World WAPOR 76th Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World Association on Public Opinion Research (WAPOR), Sep 2023, Salzburg (AUT), Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04475606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Des visions du social pour la prospective énergétique. L’expérience de sociologues intégrés à une grande entreprise technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brugidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Grandclément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès du Gis 2022 "Démocratie par temps sombres. Autoritarismes, participations, expérimentations"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GIS Démocratie et participation, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04472168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Data Sciences comme problème et solution pour la sociologie politique de l’opinion publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brugidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6305,303 +6551,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intersections Circulations 10 ème Congrès de l’association française de sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Sociologie- Université Lumière Lyon 2, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04281832v1</w:t>
-              </w:r>
-[...244 lines deleted...]
-                <w:t xml:space="preserve">halshs-04282071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un discours et un public « Gilets Jaunes » au coeur du Grand Débat National ? Combinaison des approches IA et textométriques pour l'analyse de discours des plateformes « Grand Débat National » et « Vrai débat »</w:t>
               </w:r>
@@ -6905,50 +6905,270 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02538040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les politiques d’économies d’énergie : une étude des pratiques discursives du public autour des figures de la dénonciation, de la stigmatisation et du discernement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Brugidou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences Sociales et Transition énergétique.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alain Nadaî, Olivier Labussiere, Patrick Criqui, Gilles Debizet,Véronique Strippoli., May 2015, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01176329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publics et énoncés d’opinion publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Brugidou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'AFSP, At Aix en Provence, Volume: MTED 5 Explorer les logiques narratives de l'action politique. Pour une synergie méthodologique des approches « politistes ».</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gabriel Contamin, Thomas Lindemann, Philippe Zitoun,, Jun 2015, Aix en Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01176387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Produire un « sens commun » sur la concertation - Retour sur une participation au processus de rédaction d’un avis du CESE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Brugidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Jobert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chercheur.e.s et acteur.e.s de la participation : Liaisons dangereuses et relations fructueuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Saint-Denis, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01176358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pour une réanalyse d’un grand corpus d’entretiens : enjeux méthodologiques et questionnements sur le choix des outils et des logiciels ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Abrial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6970,421 +7190,201 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixième congrès de l’Association Française de Sociologie. Méthodes (RT 20)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Versailles-SQY, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01176304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Publics et énoncés d’opinion publique</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Energy saving policies: a study of public's discursive practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brugidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'AFSP, At Aix en Provence, Volume: MTED 5 Explorer les logiques narratives de l'action politique. Pour une synergie méthodologique des approches « politistes ».</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Gabriel Contamin, Thomas Lindemann, Philippe Zitoun,, Jun 2015, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">10th International Conference in Interpretative Policy Analysis (IPA 20 2015): "Policies and their publics: discourses, actors and power"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'études et de recherches administratives, politiques et sociales; Science Po Lille; Université Lille 2; Maison Européenne des Sciences de l'Homme et de la Société, Jul 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01176377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment analyser la «territorialisation» des débats sur l’énergie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Jobert</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...58 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brugidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Sociales et Transition énergétique.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alain Nadaî, Olivier Labussiere, Patrick Criqui, Gilles Debizet,Véronique Strippoli., May 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...149 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01176334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8273,50 +8273,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00493267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le public en campagne. Analyse du discours des publics de la campagne électorale présidentielle à travers une séquence de question ouverte et fermée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Brugidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9 ièmes Journées d'analyse des données textuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Lyon, France. pp.241-252</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00493269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le public en campagne. Analyse du discours des publics de la campagne électorale présidentielle à travers une séquence de questions ouverte et fermée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brugidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -8325,155 +8407,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JADT 2008 - 9èmes Journées internationales d'Analyse statistique de Données Textuelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Lyon, France. pp.241-251</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00851689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Michèle Moine</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Controversies Surrounding the Emergence of Publics: Surveys Somewhere Between Experimental Studies and Civic Tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Brugidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9 ièmes Journées d'analyse des données textuelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Lyon, France. pp.241-252</w:t>
+              <w:t xml:space="preserve">Experimental methods in the social sciences-CEVIPOF, Ecole Polytechnique, PSE, CERAPS, AFSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00493274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prendre la parole sur internet. Des dispositifs sociotechniques aux grammaires de la discussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brugidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8489,126 +8558,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IXème Congrès de l'Association Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00493272v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00493274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un bilan des recherches sur l'opinion publique - groupe Méthode de l'AFSP</w:t>
               </w:r>
@@ -9365,234 +9365,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00773450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le vocabulaire syndical français à la lumière de l'analyse des données textuelles et de la statistique lexicale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Brugidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JADT 2000, 5èmes Journées internationales d'Analyse statistique des Données Textuelles. - EPFL, Lausanne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2000, Lausanne, Suisse. pp.100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00493326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les facteurs de choix et d'utilisation de logiciels d'analyse des données textuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brugidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Escoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Roux Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helka Folch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saadi Lahlou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JADT 2000 Lausanne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2000, Lausanne, Suisse. pp.150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00493330v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-00493326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of non directive interviews with the « bundle » method</w:t>
               </w:r>
@@ -10776,51 +10776,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043582v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Brugidou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Jobert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905921v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.223.0158" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372892v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suignard Philippe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Escoffier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Charaudeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03102694v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Moine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106320978335" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03135606v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Balsiger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Bodet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cartron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Delon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106320939885" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-02870119v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.201.0115" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538913v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carr&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Adam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Cointe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gentilhomme" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.098.0089" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03135682v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106320939885a" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-02870091v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coeur Denis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Martin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Loupsans" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020021" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980118v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.184.0127" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520238v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01545814v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Abrial" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claude Salomon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431235v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duchesne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.033.0531" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784710v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.016.0167" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872080v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.142.0125" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834823v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684474v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684476v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493251v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493260v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benvegnu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170701v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalini Dargentas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le-Roux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01227437v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170654v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493266v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493288v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mandran" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493303v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493305v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493317v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cautr&#232;s" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/075910630107000106" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-JBQBS1DW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493312v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493334v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493342v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Qu&#233;au" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493344v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493346v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Backmann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493361v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493364v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel B&#233;tou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493374v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738559v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halpern Charlotte" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lascoumes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740377v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493239v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370391v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493321v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Labb&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493338v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493215v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cihuelo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Meynaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493228v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05350691v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04471904v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bouillet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-02537995v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Kaufmann" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01983736v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guyon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Douzou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bart" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Trotignon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520249v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176259v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176267v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andrieux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176291v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922352v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garabuau-Moussaoui" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740374v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738592v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493257v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493253v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493261v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dubien" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834945v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493265v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493299v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chataignier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Hammer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493292v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493295v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Caillot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493307v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Llory" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493356v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04771746v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Suignard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475640v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599335v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04472168v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grandcl&#233;ment" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04281832v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04281860v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475606v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04282071v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03132818v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-02538060v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-02538040v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176304v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176387v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176358v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176329v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176377v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176334v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176317v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176369v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier No&#235;l" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834854v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834860v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834876v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834924v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834915v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684496v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684500v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684491v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493267v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851689v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493269v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493272v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493274v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493270v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lehingue" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493273v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Roux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493279v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493281v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493283v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493285v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493290v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493309v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773450v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493330v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Roux Dominique" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helka Folch" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadi Lahlou" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493326v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493377v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493351v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04471923v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01530012v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543018v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pollard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03457595v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242003v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02286040v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Denord" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Evrard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole-Anne S&#233;nit" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02406986v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03194125v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043582v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Brugidou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Jobert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905921v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.223.0158" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372892v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suignard Philippe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Escoffier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Charaudeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03102694v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Moine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106320978335" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03135606v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Balsiger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Bodet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cartron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Delon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106320939885" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-02870119v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.201.0115" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538913v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carr&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Adam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Cointe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gentilhomme" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.098.0089" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03135682v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106320939885a" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-02870091v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coeur Denis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Martin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Loupsans" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020021" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980118v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.184.0127" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520238v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01545814v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Abrial" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claude Salomon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784710v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.016.0167" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431235v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duchesne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.033.0531" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872080v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.142.0125" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834823v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684474v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684476v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493251v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493260v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benvegnu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170701v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalini Dargentas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le-Roux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170654v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01227437v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493266v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493288v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mandran" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493303v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493305v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493312v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493317v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cautr&#232;s" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/075910630107000106" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-JBQBS1DW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493334v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493342v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Qu&#233;au" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493344v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493346v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Backmann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493361v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493364v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel B&#233;tou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493374v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738559v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halpern Charlotte" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lascoumes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740377v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493239v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370391v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493321v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Labb&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493338v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493215v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cihuelo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Meynaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493228v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05350691v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04471904v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bouillet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-02537995v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Kaufmann" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01983736v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guyon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Douzou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bart" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Trotignon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520249v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176259v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176267v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andrieux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176291v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922352v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garabuau-Moussaoui" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740374v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738592v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493257v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493253v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834945v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493261v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dubien" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493265v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493299v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chataignier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Hammer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493292v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493295v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Caillot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493307v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Llory" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493356v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04771746v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Suignard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475640v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599335v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04282071v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04281860v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475606v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04472168v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grandcl&#233;ment" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04281832v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03132818v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-02538060v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-02538040v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176329v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176387v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176358v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176304v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176377v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176334v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176317v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176369v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier No&#235;l" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834854v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834860v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834876v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834924v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834915v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684496v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684500v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684491v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493267v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493269v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851689v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493274v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493272v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493270v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lehingue" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493273v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Roux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493279v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493281v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493283v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493285v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493290v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493309v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773450v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493326v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493330v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Roux Dominique" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helka Folch" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadi Lahlou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493377v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493351v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04471923v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01530012v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543018v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pollard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03457595v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242003v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02286040v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Denord" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Evrard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole-Anne S&#233;nit" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02406986v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03194125v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>