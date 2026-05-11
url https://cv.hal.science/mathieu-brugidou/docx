--- v1 (2026-04-16)
+++ v2 (2026-05-11)
@@ -494,645 +494,645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03102694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Conclusions du séminaire « Comment les tensions sur l'eau conduisent-elles à en repenser la gouvernance ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Brugidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coeur Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Jobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Loupsans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2, pp.89-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2020021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02870091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un numéro « précaires » pour quoi faire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Balsiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-André Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brugidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cartron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Delon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 147-148 (1-2), pp.3-7. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0759106320939885⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0759106320939885⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-03135606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Kotras (2018) La Voix du web. Nouveaux régimes de l’opinion sur Internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brugidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gouvernement &amp; action publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.123-126. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/gap.201.0115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02870119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les leviers d’action pour un mix énergétique propre et sûr au service de la transition énergétique dans les territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Cointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gentilhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brugidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 98, pp.92-95. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/re1.098.0089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/re1.098.0089⟩</w:t>
-[...11 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">halshs-02538913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Why a special issue on ‘precarity’?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Balsiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-André Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Brugidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02538913v1</w:t>
-[...73 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Damien Cartron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Delon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 147-148 (1-2), pp.8-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0759106320939885a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03135682v1</w:t>
-              </w:r>
-[...132 lines deleted...]
-                <w:t xml:space="preserve">hal-02870091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questions pour une sociologie pragmatique des controverses</w:t>
               </w:r>
@@ -1354,209 +1354,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01545814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bequali, une archive en question : Retour sur une expérience de création de banque d’enquêtes qualitatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Brugidou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Ce que les data font aux SHS (et vice-versa), 10 (4), pp.531-556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rac.033.0531⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01431235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un sens commun délibéré. Retour sur une participation au processus de rédaction d’un avis du CESE sur la concertation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brugidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Jobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/parti.016.0167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01784710v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">halshs-01431235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Évrard (2013) Contre vents et marées. Politiques des énergies renouvelables en Europe Paris, Presses de Sciences Po</w:t>
               </w:r>
@@ -2097,51 +2097,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00170701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu des journées internationales de l’analyse secondaire en recherche qualitative.</w:t>
+                <w:t xml:space="preserve">Compte rendu des journées internationales : L’analyse secondaire en recherche qualitative.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalini Dargentas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brugidou</w:t>
@@ -2163,93 +2163,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie-Claude Salomon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 90, pp.43-45</w:t>
+              <w:t xml:space="preserve">, 2006, 90, pp.43-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00170654v1</w:t>
+                <w:t xml:space="preserve">hal-01227437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu des journées internationales : L’analyse secondaire en recherche qualitative.</w:t>
+                <w:t xml:space="preserve">Compte-rendu des journées internationales de l’analyse secondaire en recherche qualitative.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalini Dargentas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brugidou</w:t>
@@ -2271,69 +2271,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie-Claude Salomon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 90, pp.43-55</w:t>
+              <w:t xml:space="preserve">, 2006, 90, pp.43-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01227437v1</w:t>
+                <w:t xml:space="preserve">halshs-00170654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une représentation discursive de l'opinion publique</w:t>
               </w:r>
@@ -3530,164 +3530,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00740377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'opinion et ses publics,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Brugidou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de Sciences Po. Presses de Sciences Po, pp.212, 2008, Sociétés en mouvement, Nonna Mayer Edmond Preteceille</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00370391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le débat public, un risque démocratique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brugidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Boy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lavoisier, pp.179, 2008, 9782743011031</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00493239v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">halshs-00370391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le discours syndical français contemporain (CFDT, CGT, FO en 1996-98)</w:t>
               </w:r>
@@ -5144,50 +5144,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00493253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quels critères d'évaluation pour le débat public ? Quelques propositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Brugidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Jobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dubien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le débat public une expérience française de démocratie participative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La découverte, pp.305-316, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00493261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Question ouverte et opinion publique discursive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brugidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5200,152 +5295,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUG. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudier l'opinion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Grenoble, pp.91-112, 2007, Politique en plus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00834945v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">halshs-00493261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les procédures délibératives : opinion publique et acteurs, une opposition toujours féconde</w:t>
               </w:r>
@@ -5411,155 +5411,254 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00493265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Influence du mode d'administration d'un questionnaire sur les réponses à une question ouverte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Brugidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Caillot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">P. Ardilly (dir). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Echantillonnage et méthodes d'enquêtes, 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dunod, pp.260-268, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00493295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quels publics pour le débat public ? Problèmes et « ingénierie sociale » dans le domaine de l'environnement à EDF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brugidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Jobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Chataignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Hammer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Castagna B., Gallais S., Ricaud S., Roy J.P- (dir),. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La situation délibérative dans le débat public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presse universitaire François Rabelais Tours, pp.365-385, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00493299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environnement et politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brugidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5579,156 +5678,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">FNSP. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le nouveau désordre électoral</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de Sciences Po, pp.71-96, 2004, 9782724609387</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00493292v1</w:t>
-              </w:r>
-[...97 lines deleted...]
-                <w:t xml:space="preserve">halshs-00493295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un système sociotechnique fortement sollicité par un accident par un accident naturel. L'évitement de la crise et la gestion des crises futures</w:t>
               </w:r>
@@ -5899,247 +5899,247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Shifts and Changes of changes in Public Opinion: Lessons from Recent Years on Nuclear Energy in France and Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Brugidou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Impacting Communities: Surveys, Public Opinion Research, and Engaged Scholarship</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Association on Public Opinion Research (AAPOR), May 2024, Atlanta (USA), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04475640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nothing has changed, everything has changed. The surge in public opinion in its support for nuclear energy in France and Europe (2020-2024)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brugidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Suignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Revival &amp; Legacies: Insight from the Humanities and Social Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Champs sur Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04771746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des communautés numériques et des énoncés dans tous leurs états : à propos des controverses énergétiques sur Twitter (2021 - 2023)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Brugidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
-              <w:r>
-[...107 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Suignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les scènes de la dénonciation publique Médias, langages et sociétés. Médias, langages et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris Panthéon-Assas &amp; Université de Lausanne, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6158,493 +6158,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04599335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A sectoral public space? Controversies and public debate on Twitter about energy in France (2020-2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Brugidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Suignard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WAPOR 76TH ANNUAL CONFERENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World Association of Public Opinion Research, Sep 2023, SALZBURG, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04281860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thinking About Climate Change. The Contradictions of Everyday Environmentalists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Brugidou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Public Opinion Research in a Technology-Driven World WAPOR 76th Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, World Association on Public Opinion Research (WAPOR), Sep 2023, Salzburg (AUT), Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04475606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des visions du social pour la prospective énergétique. L’expérience de sociologues intégrés à une grande entreprise technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Brugidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Grandclément</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès du Gis 2022 "Démocratie par temps sombres. Autoritarismes, participations, expérimentations"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS Démocratie et participation, Nov 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04472168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Data Sciences comme problème et solution pour la sociologie politique de l’opinion publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Brugidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Suignard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intersections Circulations 10 ème Congrès de l’association française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Sociologie- Université Lumière Lyon 2, Jul 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04281832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dynamique des débats sur la transition énergétique entre 2020 et 2022 sur twitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brugidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Suignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Qualifier et quantifier la mise en politique de la sobriété énergétique Journées d’étude </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Observatoire de la Transition Energétique, Oct 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04282071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...339 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un discours et un public « Gilets Jaunes » au coeur du Grand Débat National ? Combinaison des approches IA et textométriques pour l'analyse de discours des plateformes « Grand Débat National » et « Vrai débat »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brugidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Suignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Escoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6905,181 +6905,358 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02538040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les économies d’énergie saisies à l’aune des pratiques discursives : une approche par la casuistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Brugidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">II Journée Internationales de la Sociologie de l’Energie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01176317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les politiques d’économies d’énergie : une étude des pratiques discursives du public autour des figures de la dénonciation, de la stigmatisation et du discernement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brugidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Sociales et Transition énergétique.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alain Nadaî, Olivier Labussiere, Patrick Criqui, Gilles Debizet,Véronique Strippoli., May 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01176329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une réanalyse d’un grand corpus d’entretiens : enjeux méthodologiques et questionnements sur le choix des outils et des logiciels ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Abrial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Brugidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Claude Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sixième congrès de l’Association Française de Sociologie. Méthodes (RT 20)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Versailles-SQY, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01176304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publics et énoncés d’opinion publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brugidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'AFSP, At Aix en Provence, Volume: MTED 5 Explorer les logiques narratives de l'action politique. Pour une synergie méthodologique des approches « politistes ».</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gabriel Contamin, Thomas Lindemann, Philippe Zitoun,, Jun 2015, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01176387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Produire un « sens commun » sur la concertation - Retour sur une participation au processus de rédaction d’un avis du CESE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brugidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7095,237 +7272,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chercheur.e.s et acteur.e.s de la participation : Liaisons dangereuses et relations fructueuses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01176358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy saving policies: a study of public's discursive practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brugidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference in Interpretative Policy Analysis (IPA 20 2015): "Policies and their publics: discourses, actors and power"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre d'études et de recherches administratives, politiques et sociales; Science Po Lille; Université Lille 2; Maison Européenne des Sciences de l'Homme et de la Société, Jul 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01176377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment analyser la «territorialisation» des débats sur l’énergie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Jobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7341,139 +7423,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Sociales et Transition énergétique.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alain Nadaî, Olivier Labussiere, Patrick Criqui, Gilles Debizet,Véronique Strippoli., May 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01176334v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-01176317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche sur les implications sociales et légales des nanomatériaux. Point de vue d'un industriel</w:t>
               </w:r>
@@ -7535,50 +7535,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01176369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Grenelle de l'environnement : acteurs, discours, effets.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Brugidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Boy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Action environnementale : que peut-on encore attendre de la concertation ? Questionnements et enseignements du programme de recherche CDE (2008-2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00834876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Energy and energy-saving publics in Provence Alpes Côte d'Azur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brugidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7587,224 +7669,237 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eceee 2013 Summer Study on energy efficiency</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Toulon/Hyères, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00834854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'approche discursive de l'opinion publique par l'analyse des données textuelles des questions ouvertes : une forme de pluralisme méthodologique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brugidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Usages de la lexicométrie en sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Saint quentin en Yvelines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00834860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Daniel Boy</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Bulletin Board On Line (BBOL), un dispositif socio-technique de prise de paroles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Brugidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Moine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Action environnementale : que peut-on encore attendre de la concertation ? Questionnements et enseignements du programme de recherche CDE (2008-2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude " Comment convaincre ? Analyse scientifique de la campagne électorale 2012 ",</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00834915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politisation des enjeux énergétiques et pratiques discursives : un exemple de dispositif de suivi en ligne de la campagne présidentielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7833,385 +7928,290 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Internationales de Sociologie de l'Énergie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00834924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La compétence linguistique peut elle être une mesure de la compétence politique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brugidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Moine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude " Comment convaincre ? Analyse scientifique de la campagne électorale 2012 ",</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Congrès de L'Association Française de Sociologie, Grenoble, Juillet 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00684500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Débat local, processus national - Le premier débat public sur un projet d'éolien en mer en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Brugidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Jobert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d'étude sur les effets de la participation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Paris, France. http://www.participation-et-democratie.fr/fr/node/896</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00684491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stigmatisation et dénonciation : entre adhésion doxique et distance critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brugidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Association Française de Sciences Politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00684496v1</w:t>
-              </w:r>
-[...162 lines deleted...]
-                <w:t xml:space="preserve">halshs-00684491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normes émergentes et stigmatisation.</w:t>
               </w:r>
@@ -8273,50 +8273,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00493267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le public en campagne. Analyse du discours des publics de la campagne électorale présidentielle à travers une séquence de questions ouverte et fermée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Brugidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JADT 2008 - 9èmes Journées internationales d'Analyse statistique de Données Textuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Lyon, France. pp.241-251</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00851689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le public en campagne. Analyse du discours des publics de la campagne électorale présidentielle à travers une séquence de question ouverte et fermée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brugidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -8325,224 +8407,237 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9 ièmes Journées d'analyse des données textuelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Lyon, France. pp.241-252</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00493269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Michèle Moine</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Developing Computer-Aided Secondary Analysis : consequences of such an Innovation for Sociologists in an Industrial Context, Impacts of software use on methodology and analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Brugidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalini Dargentas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JADT 2008 - 9èmes Journées internationales d'Analyse statistique de Données Textuelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Lyon, France. pp.241-251</w:t>
+              <w:t xml:space="preserve">CAQDAS 2007 Conference "Advanced in Qualitative Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, London, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00493273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controversies Surrounding the Emergence of Publics: Surveys Somewhere Between Experimental Studies and Civic Tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brugidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental methods in the social sciences-CEVIPOF, Ecole Polytechnique, PSE, CERAPS, AFSP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00493274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prendre la parole sur internet. Des dispositifs sociotechniques aux grammaires de la discussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brugidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8558,234 +8653,139 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IXème Congrès de l'Association Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00493272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un bilan des recherches sur l'opinion publique - groupe Méthode de l'AFSP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brugidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lehingue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IXème Congrès de l'Association Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00493270v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">halshs-00493273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Discursive Representation of Public Opinion.</w:t>
               </w:r>
@@ -9365,50 +9365,175 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00773450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les facteurs de choix et d'utilisation de logiciels d'analyse des données textuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Brugidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Escoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Roux Dominique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helka Folch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saadi Lahlou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JADT 2000 Lausanne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2000, Lausanne, Suisse. pp.150</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00493330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le vocabulaire syndical français à la lumière de l'analyse des données textuelles et de la statistique lexicale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brugidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -9417,182 +9542,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JADT 2000, 5èmes Journées internationales d'Analyse statistique des Données Textuelles. - EPFL, Lausanne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2000, Lausanne, Suisse. pp.100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00493326v1</w:t>
-              </w:r>
-[...123 lines deleted...]
-                <w:t xml:space="preserve">halshs-00493330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of non directive interviews with the « bundle » method</w:t>
               </w:r>
@@ -9862,51 +9862,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’analyse secondaire en recherche qualitative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brugidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie-Claude Salomon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10776,51 +10776,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043582v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Brugidou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Jobert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905921v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.223.0158" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372892v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suignard Philippe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Escoffier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Charaudeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03102694v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Moine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106320978335" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03135606v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Balsiger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Bodet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cartron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Delon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106320939885" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-02870119v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.201.0115" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538913v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carr&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Adam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Cointe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gentilhomme" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.098.0089" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03135682v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106320939885a" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-02870091v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coeur Denis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Martin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Loupsans" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020021" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980118v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.184.0127" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520238v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01545814v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Abrial" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claude Salomon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784710v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.016.0167" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431235v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duchesne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.033.0531" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872080v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.142.0125" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834823v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684474v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684476v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493251v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493260v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benvegnu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170701v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalini Dargentas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le-Roux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170654v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01227437v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493266v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493288v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mandran" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493303v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493305v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493312v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493317v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cautr&#232;s" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/075910630107000106" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-JBQBS1DW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493334v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493342v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Qu&#233;au" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493344v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493346v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Backmann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493361v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493364v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel B&#233;tou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493374v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738559v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halpern Charlotte" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lascoumes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740377v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493239v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370391v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493321v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Labb&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493338v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493215v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cihuelo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Meynaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493228v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05350691v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04471904v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bouillet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-02537995v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Kaufmann" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01983736v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guyon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Douzou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bart" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Trotignon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520249v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176259v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176267v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andrieux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176291v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922352v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garabuau-Moussaoui" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740374v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738592v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493257v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493253v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834945v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493261v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dubien" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493265v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493299v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chataignier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Hammer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493292v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493295v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Caillot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493307v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Llory" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493356v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04771746v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Suignard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475640v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599335v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04282071v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04281860v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475606v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04472168v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grandcl&#233;ment" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04281832v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03132818v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-02538060v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-02538040v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176329v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176387v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176358v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176304v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176377v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176334v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176317v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176369v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier No&#235;l" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834854v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834860v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834876v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834924v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834915v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684496v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684500v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684491v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493267v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493269v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851689v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493274v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493272v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493270v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lehingue" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493273v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Roux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493279v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493281v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493283v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493285v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493290v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493309v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773450v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493326v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493330v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Roux Dominique" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helka Folch" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadi Lahlou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493377v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493351v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04471923v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01530012v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543018v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pollard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03457595v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242003v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02286040v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Denord" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Evrard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole-Anne S&#233;nit" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02406986v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03194125v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043582v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Brugidou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Jobert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905921v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.223.0158" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372892v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suignard Philippe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Escoffier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Charaudeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03102694v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Moine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106320978335" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-02870091v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coeur Denis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Martin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Loupsans" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020021" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03135606v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Balsiger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Bodet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cartron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Delon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106320939885" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-02870119v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.201.0115" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538913v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carr&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Adam" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Cointe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gentilhomme" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.098.0089" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03135682v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106320939885a" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980118v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.184.0127" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520238v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01545814v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Abrial" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claude Salomon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431235v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duchesne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.033.0531" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784710v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.016.0167" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872080v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.142.0125" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834823v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684474v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684476v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493251v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493260v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benvegnu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170701v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalini Dargentas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le-Roux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01227437v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170654v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493266v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493288v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mandran" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493303v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493305v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493312v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493317v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cautr&#232;s" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/075910630107000106" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-JBQBS1DW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493334v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493342v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Qu&#233;au" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493344v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493346v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Backmann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493361v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493364v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel B&#233;tou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493374v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738559v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halpern Charlotte" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lascoumes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740377v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370391v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493239v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493321v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Labb&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493338v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493215v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cihuelo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Meynaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493228v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05350691v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04471904v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bouillet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-02537995v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Kaufmann" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01983736v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guyon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Douzou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bart" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Trotignon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520249v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176259v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176267v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andrieux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176291v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922352v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garabuau-Moussaoui" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740374v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738592v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493257v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493253v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493261v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dubien" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834945v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493265v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493295v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Caillot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493299v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chataignier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Hammer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493292v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493307v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Llory" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493356v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475640v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04771746v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Suignard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599335v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04281860v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475606v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04472168v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grandcl&#233;ment" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04281832v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04282071v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03132818v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-02538060v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-02538040v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176317v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176329v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176304v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176387v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176358v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176377v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176334v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176369v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier No&#235;l" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834876v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834854v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834860v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834915v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834924v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684500v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684491v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684496v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493267v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851689v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493269v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493273v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Roux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493274v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493272v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493270v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lehingue" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493279v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493281v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493283v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493285v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493290v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493309v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773450v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493330v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Roux Dominique" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helka Folch" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadi Lahlou" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493326v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493377v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493351v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04471923v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01530012v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543018v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pollard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03457595v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242003v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02286040v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Denord" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Evrard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole-Anne S&#233;nit" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02406986v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03194125v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>