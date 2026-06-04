--- v2 (2026-05-11)
+++ v3 (2026-06-04)
@@ -494,695 +494,695 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03102694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un numéro « précaires » pour quoi faire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Balsiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-André Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Brugidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Cartron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Delon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 147-148 (1-2), pp.3-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0759106320939885⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03135606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Kotras (2018) La Voix du web. Nouveaux régimes de l’opinion sur Internet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Brugidou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gouvernement &amp; action publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.123-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gap.201.0115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02870119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les leviers d’action pour un mix énergétique propre et sûr au service de la transition énergétique dans les territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Cointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gentilhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Brugidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 98, pp.92-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/re1.098.0089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02538913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Why a special issue on ‘precarity’?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Balsiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-André Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Brugidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Cartron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Delon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 147-148 (1-2), pp.8-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0759106320939885a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03135682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Conclusions du séminaire « Comment les tensions sur l'eau conduisent-elles à en repenser la gouvernance ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brugidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coeur Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Antoine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Jobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Loupsans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2, pp.89-92. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/lhb/2020021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02870091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...141 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Kotras (2018) La Voix du web. Nouveaux régimes de l’opinion sur Internet</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Questions pour une sociologie pragmatique des controverses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brugidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gouvernement &amp; action publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.123-126. </w:t>
-[...348 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2018, varia, 7 (4), pp.127-140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/gap.184.0127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
@@ -1354,209 +1354,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01545814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un sens commun délibéré. Retour sur une participation au processus de rédaction d’un avis du CESE sur la concertation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Brugidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Jobert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/parti.016.0167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01784710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bequali, une archive en question : Retour sur une expérience de création de banque d’enquêtes qualitatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brugidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Ce que les data font aux SHS (et vice-versa), 10 (4), pp.531-556. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rac.033.0531⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rac.033.0531⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01431235v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-01784710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Évrard (2013) Contre vents et marées. Politiques des énergies renouvelables en Europe Paris, Presses de Sciences Po</w:t>
               </w:r>
@@ -3333,51 +3333,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00493374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (8)</w:t>
+        <w:t xml:space="preserve">Ouvrages (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -3530,951 +3530,1099 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00740377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Débat public, un risque démocratique ? : l'exemple de la mobilisation autour d'une ligne à très haute tension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Brugidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Boy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mathieu Brugidou; Daniel Boy. Éditions Lavoisier, pp.178, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03570407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le débat public, un risque démocratique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Brugidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Boy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lavoisier, pp.179, 2008, 9782743011031</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00493239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'opinion et ses publics,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brugidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de Sciences Po. Presses de Sciences Po, pp.212, 2008, Sociétés en mouvement, Nonna Mayer Edmond Preteceille</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00370391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...40 lines deleted...]
-              <w:t xml:space="preserve">Lavoisier, pp.179, 2008, 9782743011031</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le discours syndical français contemporain (CFDT, CGT, FO en 1996-98)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Brugidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cerat, 150 p., 2000, 2-902360-15-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...47 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Labbé</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Cerat, 150 p., 2000, 2-902360-15-0</w:t>
+                <w:t xml:space="preserve">halshs-00493321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dynamique interne du récit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Brugidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Quéau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CREDOC, pp.83, 1999, Cahier de recherche n°124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">CREDOC, pp.83, 1999, Cahier de recherche n°124</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00493338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tempête sur le réseau, L'engagement des électriciens en 1999</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Brugidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cihuelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Meynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, pp.235, 1999, Questions contemporaines, Jean-Paul Chagnollaud, Alain Forest, Bruno Pequignot, Denis Rolland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...47 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Cihuelo</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">L'Harmattan, pp.235, 1999, Questions contemporaines, Jean-Paul Chagnollaud, Alain Forest, Bruno Pequignot, Denis Rolland</w:t>
+                <w:t xml:space="preserve">halshs-00493215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'élection Présidentielle : discours et enjeux politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Brugidou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, pp.299, 1995, Logiques politiques, Pierre Muller</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00493228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (21)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une opinion publique numérique entre opinions privées et sentiment public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brugidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technologies numériques, protection des données et vie privée : quels enjeux pour la transition énergétique ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, TEC &amp; DOC, pp.349-379, 2025, 978-2-7430-2762-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05350691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le public du changement climatique, ou les contradictions d’une avant-garde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brugidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Didier Witkowski; Daniel Boy. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une planète mobilisée ? L’opinion mondiale face au changement climatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EDF, pp.46-53, 2023, Observatoire international Climat et Opinions Publiques (Obs’COP), 978-2-9555487-2-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04471904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Brugidou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Bretesché; Stéphanie Tillement; Bénédicte Geffroy; Benoît Journé. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Enquêter dans le nucléaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PU Rennes, 2022, Le sens social, 978-2-7535-8312-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03651092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une grammaire de la stigmatisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brugidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Giuseppina Sapio, Maëlle Bazin, Frédéric Lambert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stigmatiser. Discours médiatiques et normes sociales 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Bord de l'eau, 2020, Documents, 978-2-35687-668-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02537995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : les territoires de la transition énergétique: diversité et polymorphisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Douzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Bart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brugidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Trotignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lavoisier Tec et Doc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les territoires de la transition énergétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier, 2019, Les territoires de la transition énergétique, 978-2-7430-2443-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01983736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire preuve de discernement à propos des économies d’énergie : un nouvel énoncé des ménages/citoyens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brugidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Garabuau-Moussaoui; Magali Pierre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques sociales et usages de l’énergie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier, pp.227-239, 2016, 978-2-7430-2021-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01520249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le débat sur l'énergie a-t-il lieu(x) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brugidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4494,173 +4642,173 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jérôme Cihuelo; Arthur Jobert; Catherine Grandcléme. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Énergie et transformations sociales. Enquêtes sur les interfaces énergétiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier, 2015, Socio-Economie de l'Energie. EDF R&amp;D, 978-2-7430-2016-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01176259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface à l'ouvrage Énergie et Transformations sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brugidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jérôme Cihuelo; Arthur Jobert; Catherine Grandcléme. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Énergie et transformations sociales. Enquêtes sur les interfaces énergétiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier, 2015, Socio-Economie de l'Energie. EDF R&amp;D, 978-2-7430-2016-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01176267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parler politique sur internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brugidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4679,232 +4827,232 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacques Gerstlé; Raul Magni Berton. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012, la campagne présidentielle. Observer les médias, des électeurs et des candidats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, 2014, Editions Pepper- Communication politique et société., 978-2-343-02884-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01176291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From energy policies to energy-related practices in France: The figure of the &amp;quot;consumer citizen&amp;quot; as a normative compromise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brugidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Garabuau-Moussaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Shane Fudge Michael Peters Steven M. Hoffman Walter Wehrmeyer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Global Challenge of encouraging Sustainable Living</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edward Elgar, pp.143-163, 2013, 978-1-78100-374-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00922352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les discours du Grenelle : la mise en forme des énoncés du Grenelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brugidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daniel Boy, Matthieu Brugidou, Charlotte Halpern, Pierre Lascoumes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grenelle de lénvironnement Acteurs, Discours, Effets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.141-200, 2012, Recherches, 978-2200277352</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00740374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion générale. Grenelle de l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halpern Charlotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4950,73 +5098,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Daniel Boy; Matthieu Brugidou; Charlotte Halpern; Pierre Lascoumes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grenelle de l'environnement. Acteurs, discours, effets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.299-311, 2012, Recherches, 9782200277352</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00738592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le public de la controverse et le public du débat »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brugidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5032,73 +5180,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le débat public : un risque démocratique ? : l'exemple de la mobilisation autour d'une ligne à haute tension</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier, pp.81-102, 2008, éditions Tec et Doc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00493257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction - Le débat public : un risque démocratique ? : léxemple de la mobilisation autour dúne ligne à haute tension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brugidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5114,774 +5262,860 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le débat public : un risque démocratique ? : l'exemple de la mobilisation autour d'une ligne à haute tension</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier, pp.1-11, 2008, Editions Tec et Doc, 9782743011031</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00493253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Question ouverte et opinion publique discursive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Brugidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Escoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PUG. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudier l'opinion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Grenoble, pp.91-112, 2007, Politique en plus</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00834945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels critères d'évaluation pour le débat public ? Quelques propositions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brugidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Jobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dubien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le débat public une expérience française de démocratie participative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La découverte, pp.305-316, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00493261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Caroline Escoffier</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les procédures délibératives : opinion publique et acteurs, une opposition toujours féconde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Brugidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Jobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUG. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudier l'opinion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses Universitaires de Grenoble, pp.91-112, 2007, Politique en plus</w:t>
+              <w:t xml:space="preserve">, Presses Universitaires de Grenoble, pp.223-236, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">PUG. </w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00493265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Risque environnemental et politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Brugidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Boy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruno Cautrès; Nonna Mayer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etudier l'opinion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Grenoble, pp.223-236, 2007</w:t>
+              <w:t xml:space="preserve">Le Nouveau Désordre électoral : les leçons du 21 avril 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.71 - 95, 2004, 9782724609387</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels publics pour le débat public ? Problèmes et « ingénierie sociale » dans le domaine de l'environnement à EDF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Brugidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Jobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Chataignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Hammer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Castagna B., Gallais S., Ricaud S., Roy J.P- (dir),. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La situation délibérative dans le débat public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presse universitaire François Rabelais Tours, pp.365-385, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00493299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Environnement et politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Brugidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Boy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">FNSP. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le nouveau désordre électoral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de Sciences Po, pp.71-96, 2004, 9782724609387</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00493292v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du mode d'administration d'un questionnaire sur les réponses à une question ouverte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brugidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Caillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Ardilly (dir). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Echantillonnage et méthodes d'enquêtes, 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.260-268, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00493295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...197 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un système sociotechnique fortement sollicité par un accident par un accident naturel. L'évitement de la crise et la gestion des crises futures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brugidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Llory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brugidou M. Cihuelo J. Meynaud H. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tempête sur le réseau, L'engagement des électriciens en 1999</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.100, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00493307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les émissions politiques à la télévision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brugidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presse Universitaire de France PUF. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire critique de la Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, pp.155 tome 2, 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00493356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5891,760 +6125,760 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shifts and Changes of changes in Public Opinion: Lessons from Recent Years on Nuclear Energy in France and Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brugidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Impacting Communities: Surveys, Public Opinion Research, and Engaged Scholarship</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Association on Public Opinion Research (AAPOR), May 2024, Atlanta (USA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04475640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nothing has changed, everything has changed. The surge in public opinion in its support for nuclear energy in France and Europe (2020-2024)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brugidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Suignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Revival &amp; Legacies: Insight from the Humanities and Social Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Champs sur Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04771746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des communautés numériques et des énoncés dans tous leurs états : à propos des controverses énergétiques sur Twitter (2021 - 2023)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brugidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Suignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les scènes de la dénonciation publique Médias, langages et sociétés. Médias, langages et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris Panthéon-Assas &amp; Université de Lausanne, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04599335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A sectoral public space? Controversies and public debate on Twitter about energy in France (2020-2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brugidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Suignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WAPOR 76TH ANNUAL CONFERENCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, World Association of Public Opinion Research, Sep 2023, SALZBURG, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04281860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thinking About Climate Change. The Contradictions of Everyday Environmentalists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brugidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Public Opinion Research in a Technology-Driven World WAPOR 76th Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, World Association on Public Opinion Research (WAPOR), Sep 2023, Salzburg (AUT), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04475606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamique des débats sur la transition énergétique entre 2020 et 2022 sur twitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Brugidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04475606v1</w:t>
-[...15 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Philippe Suignard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Qualifier et quantifier la mise en politique de la sobriété énergétique Journées d’étude </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Observatoire de la Transition Energétique, Oct 2023, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04282071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des visions du social pour la prospective énergétique. L’expérience de sociologues intégrés à une grande entreprise technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brugidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Grandclément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès du Gis 2022 "Démocratie par temps sombres. Autoritarismes, participations, expérimentations"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GIS Démocratie et participation, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04472168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Data Sciences comme problème et solution pour la sociologie politique de l’opinion publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brugidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Suignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intersections Circulations 10 ème Congrès de l’association française de sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Sociologie- Université Lumière Lyon 2, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04281832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un discours et un public « Gilets Jaunes » au coeur du Grand Débat National ? Combinaison des approches IA et textométriques pour l'analyse de discours des plateformes « Grand Débat National » et « Vrai débat »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brugidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Suignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Escoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6659,73 +6893,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JADT 2020 : 15es Journées internationales d’Analyse statistique des Données Textuelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Toulouse - Jean Jaurès, Jun 2020, Toulouse, France. pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03132818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser le “grand débat national” et le “vrai débat” en confrontant les outils del’analyse des données textuelles et des algorithmes de type réseau de neurones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brugidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6767,73 +7001,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quels outils pour appréhender et analyser les mobilisations de Gilets Jaunes et les données issues du Débat national ? Journée d'étude MetSem/Mate-Shs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02538060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une promesse technologique et démocratique : Analyser les énoncés recueillis sur les plateformes du « grand débat » et du « vrai débat» avec les outils de l’analyse des données textuelles et des algorithmes issus de l’IA.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brugidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6875,73 +7109,539 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFS Classer Déclasser Reclasser 8 congrès de l'association française de sociologie RT20 Méthodes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02538040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les politiques d’économies d’énergie : une étude des pratiques discursives du public autour des figures de la dénonciation, de la stigmatisation et du discernement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Brugidou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences Sociales et Transition énergétique.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alain Nadaî, Olivier Labussiere, Patrick Criqui, Gilles Debizet,Véronique Strippoli., May 2015, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01176329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publics et énoncés d’opinion publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Brugidou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l'AFSP, At Aix en Provence, Volume: MTED 5 Explorer les logiques narratives de l'action politique. Pour une synergie méthodologique des approches « politistes ».</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gabriel Contamin, Thomas Lindemann, Philippe Zitoun,, Jun 2015, Aix en Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01176387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Produire un « sens commun » sur la concertation - Retour sur une participation au processus de rédaction d’un avis du CESE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Brugidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Jobert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chercheur.e.s et acteur.e.s de la participation : Liaisons dangereuses et relations fructueuses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Saint-Denis, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01176358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une réanalyse d’un grand corpus d’entretiens : enjeux méthodologiques et questionnements sur le choix des outils et des logiciels ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Abrial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Brugidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie-Claude Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sixième congrès de l’Association Française de Sociologie. Méthodes (RT 20)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Versailles-SQY, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01176304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Energy saving policies: a study of public's discursive practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Brugidou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th International Conference in Interpretative Policy Analysis (IPA 20 2015): "Policies and their publics: discourses, actors and power"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'études et de recherches administratives, politiques et sociales; Science Po Lille; Université Lille 2; Maison Européenne des Sciences de l'Homme et de la Société, Jul 2015, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01176377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment analyser la «territorialisation» des débats sur l’énergie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Jobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Brugidou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences Sociales et Transition énergétique.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alain Nadaî, Olivier Labussiere, Patrick Criqui, Gilles Debizet,Véronique Strippoli., May 2015, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01176334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les économies d’énergie saisies à l’aune des pratiques discursives : une approche par la casuistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brugidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6957,621 +7657,306 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">II Journée Internationales de la Sociologie de l’Energie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01176317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...465 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche sur les implications sociales et légales des nanomatériaux. Point de vue d'un industriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brugidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanomines LES JOURNÉES INDUSTRIELLES « NANOMATÉRIAUX »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01176369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Energy and energy-saving publics in Provence Alpes Côte d'Azur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Brugidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Escoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">eceee 2013 Summer Study on energy efficiency</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Toulon/Hyères, France, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00834854v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'approche discursive de l'opinion publique par l'analyse des données textuelles des questions ouvertes : une forme de pluralisme méthodologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Brugidou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Usages de la lexicométrie en sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Saint quentin en Yvelines, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00834860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Grenelle de l'environnement : acteurs, discours, effets.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brugidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7587,238 +7972,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Action environnementale : que peut-on encore attendre de la concertation ? Questionnements et enseignements du programme de recherche CDE (2008-2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00834876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Caroline Escoffier</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politisation des enjeux énergétiques et pratiques discursives : un exemple de dispositif de suivi en ligne de la campagne présidentielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Brugidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Moine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eceee 2013 Summer Study on energy efficiency</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Toulon/Hyères, France, France</w:t>
+              <w:t xml:space="preserve">Journées Internationales de Sociologie de l'Énergie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00834924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Bulletin Board On Line (BBOL), un dispositif socio-technique de prise de paroles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brugidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7833,168 +8162,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude " Comment convaincre ? Analyse scientifique de la campagne électorale 2012 ",</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00834915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Michèle Moine</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stigmatisation et dénonciation : entre adhésion doxique et distance critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Brugidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Internationales de Sociologie de l'Énergie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Congrès de l'Association Française de Sciences Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00684496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La compétence linguistique peut elle être une mesure de la compétence politique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brugidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8010,73 +8313,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de L'Association Française de Sociologie, Grenoble, Juillet 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00684500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débat local, processus national - Le premier débat public sur un projet d'éolien en mer en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brugidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8092,142 +8395,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'étude sur les effets de la participation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Paris, France. http://www.participation-et-democratie.fr/fr/node/896</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00684491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normes émergentes et stigmatisation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brugidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8243,73 +8477,155 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'Analyse des Données Textuelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Rome, Italie. pp.600</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00493267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le public en campagne. Analyse du discours des publics de la campagne électorale présidentielle à travers une séquence de question ouverte et fermée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Brugidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9 ièmes Journées d'analyse des données textuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Lyon, France. pp.241-252</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00493269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le public en campagne. Analyse du discours des publics de la campagne électorale présidentielle à travers une séquence de questions ouverte et fermée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brugidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8325,552 +8641,470 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JADT 2008 - 9èmes Journées internationales d'Analyse statistique de Données Textuelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Lyon, France. pp.241-251</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00851689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Michèle Moine</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Controversies Surrounding the Emergence of Publics: Surveys Somewhere Between Experimental Studies and Civic Tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Brugidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9 ièmes Journées d'analyse des données textuelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Lyon, France. pp.241-252</w:t>
+              <w:t xml:space="preserve">Experimental methods in the social sciences-CEVIPOF, Ecole Polytechnique, PSE, CERAPS, AFSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00493274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prendre la parole sur internet. Des dispositifs sociotechniques aux grammaires de la discussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Brugidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Benvegnu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IXème Congrès de l'Association Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00493272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un bilan des recherches sur l'opinion publique - groupe Méthode de l'AFSP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Brugidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lehingue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IXème Congrès de l'Association Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00493270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing Computer-Aided Secondary Analysis : consequences of such an Innovation for Sociologists in an Industrial Context, Impacts of software use on methodology and analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brugidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalini Dargentas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAQDAS 2007 Conference "Advanced in Qualitative Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, London, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00493273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...232 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Discursive Representation of Public Opinion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brugidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fukuoka 2006 - 20th IPSA World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Fukuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00493279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">questions ouvertes et opinion publique discursive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brugidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8886,73 +9120,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38eme journees de statistiques, sfds et edf r&amp;d</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Clamart, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00493281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilisation, framing and territorial public opinion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brugidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8968,73 +9202,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIII ème Congrès de l'Association Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00493283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les apports de l'analyse textuelle pour l'analyse électorale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brugidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9076,73 +9310,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JADT 2004 7 journées internationales d'analyse statistique des données textuelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2004, Louvain, Belgique. pp.211-220</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00493285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode et stratégie d'analyse des questions ouvertes du Panel Electoral Français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brugidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9184,431 +9418,431 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Association Française de Sociologie - Villetaneuse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2004, Villetaneuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00493290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argumentation et valeurs : analyse de la compétence politique ordinaire à travers une question ouverte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brugidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JADT 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2002, Saint-Malo, France. pp.209-220</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00493309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le vocabulaire syndical français à la lumière de l'analyse des données textuelles et de la statistique lexicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brugidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Labbé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e journées internationales d'analyse des données textuelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2000, Lausanne, Suisse. pp.85-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00773450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le vocabulaire syndical français à la lumière de l'analyse des données textuelles et de la statistique lexicale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Brugidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JADT 2000, 5èmes Journées internationales d'Analyse statistique des Données Textuelles. - EPFL, Lausanne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2000, Lausanne, Suisse. pp.100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00493326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les facteurs de choix et d'utilisation de logiciels d'analyse des données textuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brugidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Escoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Roux Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helka Folch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saadi Lahlou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JADT 2000 Lausanne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2000, Lausanne, Suisse. pp.150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00493330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of non directive interviews with the « bundle » method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brugidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9624,73 +9858,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Association of Public Opinion Research conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00493377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'analyse des entretiens non-directifs par la méthode des rafales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brugidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9706,51 +9940,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JADT 1995. III Giornate internazionali di Analisi statistica dei Dati Testuali, Roma, 11-13 dicembre 1995 (2 vols.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1995, Rome, Italie. pp.100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00493351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9760,214 +9994,214 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un retour en grâce du nucléaire dans l'opinion publique européenne? Quelques éléments sur un changement rapide de paradigme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Bouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brugidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, Policy paper, Fondation Robert Schuman, Schuman Papers n°662</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04471923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’analyse secondaire en recherche qualitative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brugidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie-Claude Salomon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01530012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grenelle de l'environnement : Acteurs, discours, effets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halpern Charlotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9989,81 +10223,81 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brugidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lascoumes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010, pp.225</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00543018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10073,51 +10307,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Activer » la participation et la délibération : une convergence entre expériences publiques et privées ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brugidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10126,73 +10360,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Jobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03457595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Articuler local et national : le premier débat public sur un projet d'éolien en mer en France (2010)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Jobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10201,51 +10435,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brugidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03242003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10255,273 +10489,273 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Grenelle de l’environnement : acteurs, discours, effets [rapport final]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Brugidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Denord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...51 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Pollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole-Anne Sénit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CEVIPOF. 2012, pp.493</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-02286040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Grenelle de l’environnement : acteurs, discours, effets [rapport intermédiaire]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Boy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Brugidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Carole-Anne Sénit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Pollard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halpern Charlotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] CEVIPOF. 2012, pp.493</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] CEVIPOF. 2010, pp.262</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...121 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02406986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10531,105 +10765,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'opinion et ses publics Une approche pragmatiste de l'opinion publique Séminaire de Julien Barrier. Préparation à l’agrégation SES ENS Lyon Vendredi 16 janvier 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brugidou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03194125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId198"/>
+      <w:footerReference w:type="default" r:id="rId201"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10776,51 +11010,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043582v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Brugidou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Jobert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905921v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.223.0158" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372892v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suignard Philippe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Escoffier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Charaudeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03102694v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Moine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106320978335" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-02870091v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coeur Denis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Martin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Loupsans" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020021" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03135606v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Balsiger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Bodet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cartron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Delon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106320939885" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-02870119v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.201.0115" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538913v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carr&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Adam" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Cointe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gentilhomme" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.098.0089" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03135682v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106320939885a" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980118v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.184.0127" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520238v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01545814v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Abrial" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claude Salomon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431235v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duchesne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.033.0531" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784710v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.016.0167" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872080v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.142.0125" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834823v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684474v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684476v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493251v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493260v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benvegnu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170701v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalini Dargentas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le-Roux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01227437v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170654v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493266v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493288v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mandran" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493303v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493305v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493312v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493317v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cautr&#232;s" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/075910630107000106" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-JBQBS1DW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493334v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493342v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Qu&#233;au" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493344v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493346v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Backmann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493361v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493364v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel B&#233;tou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493374v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738559v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halpern Charlotte" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lascoumes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740377v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370391v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493239v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493321v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Labb&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493338v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493215v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cihuelo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Meynaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493228v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05350691v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04471904v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bouillet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-02537995v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Kaufmann" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01983736v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guyon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Douzou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bart" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Trotignon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520249v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176259v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176267v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andrieux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176291v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922352v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garabuau-Moussaoui" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740374v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738592v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493257v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493253v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493261v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dubien" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834945v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493265v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493295v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Caillot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493299v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chataignier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Hammer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493292v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493307v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Llory" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493356v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475640v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04771746v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Suignard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599335v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04281860v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475606v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04472168v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grandcl&#233;ment" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04281832v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04282071v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03132818v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-02538060v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-02538040v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176317v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176329v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176304v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176387v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176358v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176377v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176334v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176369v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier No&#235;l" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834876v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834854v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834860v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834915v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834924v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684500v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684491v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684496v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493267v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851689v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493269v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493273v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Roux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493274v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493272v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493270v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lehingue" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493279v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493281v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493283v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493285v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493290v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493309v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773450v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493330v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Roux Dominique" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helka Folch" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadi Lahlou" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493326v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493377v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493351v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04471923v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01530012v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543018v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pollard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03457595v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242003v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02286040v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Denord" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Evrard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole-Anne S&#233;nit" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02406986v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03194125v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043582v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Brugidou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Jobert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03905921v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.223.0158" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03372892v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suignard Philippe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Escoffier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Charaudeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03102694v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Moine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106320978335" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03135606v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Balsiger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Bodet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cartron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Delon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106320939885" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-02870119v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.201.0115" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02538913v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carr&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Adam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Cointe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gentilhomme" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/re1.098.0089" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03135682v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106320939885a" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-02870091v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coeur Denis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Martin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Loupsans" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020021" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980118v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.184.0127" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520238v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01545814v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Abrial" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie-Claude Salomon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784710v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.016.0167" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01431235v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duchesne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.033.0531" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872080v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.142.0125" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834823v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684474v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684476v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493251v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493260v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benvegnu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170701v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalini Dargentas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le-Roux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01227437v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170654v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493266v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493288v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Mandran" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493303v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493305v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493312v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493317v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cautr&#232;s" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/075910630107000106" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-JBQBS1DW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493334v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493342v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Qu&#233;au" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493344v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493346v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Backmann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493361v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493364v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel B&#233;tou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493374v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738559v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halpern Charlotte" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lascoumes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740377v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570407v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493239v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370391v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493321v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Labb&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493338v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493215v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cihuelo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Meynaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493228v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05350691v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04471904v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bouillet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651092v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-02537995v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Kaufmann" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01983736v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guyon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Douzou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bart" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Trotignon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520249v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176259v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176267v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andrieux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176291v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922352v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garabuau-Moussaoui" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00740374v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00738592v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493257v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493253v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834945v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493261v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dubien" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493265v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568306v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493299v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chataignier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Hammer" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493292v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493295v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Caillot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493307v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Llory" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493356v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475640v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04771746v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Suignard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599335v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04281860v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04475606v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04282071v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04472168v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Grandcl&#233;ment" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04281832v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03132818v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-02538060v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-02538040v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176329v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176387v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176358v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176304v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176377v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176334v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176317v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01176369v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier No&#235;l" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834854v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834860v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834876v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834924v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834915v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684496v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684500v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00684491v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493267v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493269v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851689v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493274v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493272v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493270v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lehingue" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493273v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Roux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493279v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493281v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493283v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493285v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493290v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493309v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773450v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493326v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493330v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Roux Dominique" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helka Folch" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadi Lahlou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493377v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493351v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04471923v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01530012v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543018v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pollard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03457595v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242003v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02286040v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Denord" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Evrard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole-Anne S&#233;nit" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02406986v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03194125v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>