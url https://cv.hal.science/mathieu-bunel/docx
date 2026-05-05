--- v0 (2026-04-12)
+++ v1 (2026-05-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:98.177083333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mathieu Bunel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intérêts de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Economie du travail appliquée</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Evaluation des politiques publiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analyse des discriminations et des inégalités</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analyse de l'accessibilité à l'emploi</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Économétrie spatiale</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès au logement : la couleur de peau plus discriminante que le nom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Tovar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Tuffery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/aak.sd9sew6de⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fairness of the first-come, first-served rule on the rental housing market: Insights from a hypothetical survey experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tovar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Housing Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 65, pp.102004. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhe.2024.102004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fairness of the first-come, first-served rule on the rental housing market: Insights from a hypothetical survey experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tovar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Housing Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 65, pp.102004. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhe.2024.102004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When is Affirmative Action Fair? Answers from a Hypothetical Survey Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Tovar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Justice Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11211-023-00429-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing for Discrimination in Leisure Accommodation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 141, pp.23-48. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15609/annaeconstat2009.141.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La discrimination liée à l’origine, sur le marché du logement à Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Vol. XXXVI (1), pp.185-219. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfe.211.0185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profit, morality and discrimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tovar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (40), pp.4692-4712. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036846.2021.1907285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04331363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discriminations à l’embauche dans la sphère publique : effets respectifs de l’adresse et de l’origine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 71, pp.31-56. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.711.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminations in the Market for “Lemons”: A multicriteria correspondence test in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc du Parquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics of Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24, pp.100192. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecotra.2020.100192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing for redlining in the labour market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Economic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (2), pp.153-173. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17421772.2019.1559347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does accessibility to Local Public employment agencies matter? Answers from French Quasi-experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tovar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied economics Series </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profit vs morality: how unfair is labor market discrimination? Results from a survey experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tovar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EconomiX Working Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminations dans l'accès à la banque et à l'assurance : Les enseignements de trois testings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 129 (1), pp.49-78. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/redp.291.0049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminations dans l’accès à la banque et à l’assurance : Les enseignements de trois testings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Du Parquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 129 (1), pp.49-78. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/redp.291.0049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does accessibility to local public employment agencies matter? Answers from a French quasi- experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Tovar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51 (22), pp.2422-2435. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036846.2018.1545079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profit vs morality : Results from a survey experiment on discrimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tovar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Laboratoire de recherches juridique et économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Income inequalities for recently graduated French workers: a multilevel modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Guironnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empirical Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53 (2), pp.755-778. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00181-016-1130-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02083171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnic Discrimination in the Rental Housing Market: An Experiment in New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Gorohouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Regional Science Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (1), pp.65-97. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0160017617739065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de quartier, effet de département : discrimination liée au lieu de résidence et accès à l’emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Ene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vol. 67 (3), pp.525-550. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.673.0525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination based on place of residence and access to employment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Ene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 53 (2), pp.267-286. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0042098014563470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise économique, durée du chômage et accès à l’emploi, l’Observatoire partenarial lyonnais en économie : Emploi-insertion-cohésion sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tovar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observatoire partenarial Lyonnais en Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01229363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de quartier, effet de département : discrimination liée au lieu de résidence et accès à l’emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Ene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key Issues in Local Job Accessibility Measurement: Different Models Mean Different Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tovar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 51 (6), pp.1322-1338. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0042098013495573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00867924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au numéro spécial &amp;quot;Travail, emploi et politiques publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gavrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Guironnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 123 (3), pp.303-305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00867210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer un dispositif sectoriel d’aide à l’emploi : l’exemple des hôtels-cafés-restaurants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28, pp.73-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01116877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer les réformes des exonérations générales de cotisations sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Emond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, N° 126 (7), pp.57-103. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.126.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of social security payroll tax reductions on employment and wages: an evaluation of the 2003 French reform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiscal Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (3), pp.371-398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00755813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi est-il si difficile d'évaluer les politiques publiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflets et Perspectives de la vie économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, L (1), pp.23-31. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rpve.501.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00658931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Mergers and acquisitions accompanied with an Increasing Recourse to Temporary help employment? A French perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Duhautois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30 (1), pp.614-623</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00755818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets des allègements de cotisations sociales sur l'emploi et les salaires : une évaluation de la réforme Fillon de 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 429-430, pp.77-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00755839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de court terme des restructurations sur l'emploi :</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Duhautois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (24), pp.85-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00658949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets des allégements de cotisations sociales sur l'emploi et les salaires : Une évaluation de la réforme de 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 429-430, pp.77-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00658475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Types de fusions-acquisitions et évolution de l'emploi des entreprises restructurées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Duhautois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 117, pp.53-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles sont les conséquences des fusions-acquisitions sur l'emploi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Duhautois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.609-620</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00733734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les performances des entreprises selon leur situation à l'égard des 35 heures,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflets et Perspectives de la vie économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.2005/2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00733736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conjoints des salariés passés à 35 heures travaillent-ils davantage ? : Une analyse de l'offre de travail familiale sur données françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 164-165, pp.165-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00755822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES CONJOINTS DES SALARIÉS PASSÉS À 35 HEURES TRAVAILLENT-ILS DAVANTAGE ? :</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 3 (164-165), pp.165-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00733647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation / annualisation dans le cadre des 35 heures : entreprises et salariés sous contrainte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 98, pp.45-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00733741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aides incitatives et déterminants des embauches des établissements passés à 35 heures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 376-377, pp.91-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00658490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">35 heures : évaluation de l'effet emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jugnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.565-574</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00733737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépenses d’enseignement dans les collèges privés et publics et indice de positionnement social : une analyse spatiale et longitudinale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Monnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Territoires et parcours : de nouvelles trajectoires d’emploi et de formation à l’épreuve des territoires ?", XXVIIIèmes journées du longitudinal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEREQ, Jun 2023, Caen, France. pp.61-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode des vignettes expérimentales : applications aux questions de discriminations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Tovar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data-SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUDD; PROGEDO; MSH Dijon, Dec 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode des vignettes expérimentales : applications aux questions de discriminations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Tovar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data-SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUDD; PROGEDO; MSH Dijon, Dec 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05183889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du temps domicile travail sur les choix professionnels et familiaux : une analyse longitudinale à l’aide de données individuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Meurs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Tovar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data-SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUDD; PROGEDO, Dec 2020, Dijon, France. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60527/jw15-3598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social norms, financial penalties and discriminatory behavior: a questionnaire-experimental evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Economy after 2020: Emerging Economies, Growth and Population. 18th International Conference of the JEPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Japan Economic Policy Association on the topic, Nov 2019, Hachioji-city, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités hommes-femmes sur le marché du travail en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Conference of PIURN (Pacific Island University Network)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Tahiti, Polynésie française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décomposition du PIB par habitant et capital humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : Quelle économie pour la Nouvelle-Calédonie après 2018 ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Nouméa, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide au ciblage des politiques de rééquilibrage sur le marché du travail en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence " Expérimentations et Evaluations des Politiques Publiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discriminations dans l'accès au logement à Paris : Une expérience contrôlée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick l'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de microéconomie appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques publiques de l’emploi et leurs effets sur l’emploi et les finances publiques : quels enseignements pour la Nouvelle-Calédonie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : La Nouvelle-Calédonie face à la crise des finances publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Nouméa, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Cahiers de RECITS n°6 (2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Heyberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jung Sook Bae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Belot; Laurent Heyberger. Université de technologie de Belfort-Montbéliard, 6, 2008, Les Cahiers de RECITS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Cahiers de RECITS n°5 (2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Heyberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bimbenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Belot. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de technologie de Belfort-Montbéliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 5, 2007, Les Cahiers de RECITS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Cahiers de RECITS n°4 (2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Donzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Garufo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Heyberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Belot. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de technologie de Belfort-Montbéliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 4, 2006, Les Cahiers de RECITS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques publiques pour l'emploi : comparaison et enjeux pour la Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle-Calédonie face à la crise des finances publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUNC, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 13 : Marshalling Resources and Dynamic Capabilities to Overcome Innovative Barriers and Foster Creativity in the Service Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hussler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Eparvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Burger-Helmchen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Economics of Creativity : Ideas, Firms and Markets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge (Taylor &amp; Francis Group), pp.226-251, 2013, 9781138901278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00846352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concilier travail et vie familiale : que cachent les déclarations des hommes et des femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre famille et travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentaion Française, pp.135-158, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favoriser l'innovation dans les PME de Franche Comté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Eparvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand Livre de l'économie PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gualino, pp.30, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00733746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quoi servent les CDD ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les contrats de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Documentation française, pp.69-82, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00733745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who Gets the Keys? Exploring Discrimination in Tenant Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tovar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Tuffery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05072542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving apart: job-driven residential mobility and the gender pay gap Evidence from a large industrial firm.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Meurs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Tovar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fairness of the First-Come, First-Served rule on the rental housing market: answers from a hypothetical survey experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Tovar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attitudes on past-in-present educational discrimination. Insights from a representative factorial survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Tovar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profit vs morality: how unfair is labor market discrimination? Results from a survey experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Tovar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing for redlining in the labor market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying preference-based discrimination in rental market : a field experiment in Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01878869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminations dans l'accès à un moyen de transport individuel : un testing sur le marché des voitures d'occasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01878160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vous ne dormirez pas chez moi ! Tester la discrimination dans l’hébergement touristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01878182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnic discrimination in the rental housing market : an experiment in New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Gorohouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01879553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminations dans l'accès à la banque et à l'assurance : les enseignements de trois testings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01878166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on parler de discriminations dans l'accès à la formation professionnelle ? Une réponse par testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01877705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES EFFETS DU CICE SUR L'EMPLOI, LES SALAIRES ET LA R&D: UNE EVALUATION EX POST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Mihoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01521986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES DISCRIMINATIONS DANS L'ACCES AU LOGEMENT A PARIS : UNE EXPERIENCE CONTROLEE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01521995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES DISCRIMINATIONS A L'EMBAUCHE DANS LA SPHERE PUBLIQUE : EFFETS RESPECTIFS DE L'ADRESSE ET DE L'ORIGINE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01374430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DISCRIMINATIONS ETHNIQUES DANS L’ACCES AU LOGEMENT: UNE EXPERIMENTATION EN NOUVELLE-CALEDONIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Gorohouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01374442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial mismatch through local public employment agencies Answers from a French quasi-experiment Spatial Mismatch through Local Public Employment Agencies? Answers from a French Quasi-Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tovar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Mismatch through Local Public Employment Agencies? Answers from a French Quasi-Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Tovar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise économique, durée du chômage et accès local à l’emploi : Eléments d’analyse et pistes d’actions de politique publique locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tovar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01143489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination based on place of residence and access to employment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01100287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination based on place of residence and access to employment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Ene Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00870044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Job Accessibility Measurement: When the Model Makes the Results. Methodological Contribution and Empirical Benchmarking on the Paris Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Tovar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effects of Reduced Social Security Contributions on Employment: an Evaluation of the 2003 French Reform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00856211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Union Membership does not pay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Raveaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00868217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earning Inequalities Between and Within Nests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Guironnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00868198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of social security payroll tax reductions on employment and wages: an evaluation of the 2003 French reform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fusions-acquisitions conduisent-elles à une augmentation du recours à l'intérim ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Duhautois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId157"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:98.177083333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mathieu Bunel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intérêts de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Economie du travail appliquée</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Evaluation des politiques publiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analyse des discriminations et des inégalités</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analyse de l'accessibilité à l'emploi</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Économétrie spatiale</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès au logement : la couleur de peau plus discriminante que le nom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Tovar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Tuffery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/aak.sd9sew6de⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fairness of the first-come, first-served rule on the rental housing market: Insights from a hypothetical survey experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tovar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Housing Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 65, pp.102004. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhe.2024.102004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fairness of the first-come, first-served rule on the rental housing market: Insights from a hypothetical survey experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tovar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Housing Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 65, pp.102004. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhe.2024.102004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When is Affirmative Action Fair? Answers from a Hypothetical Survey Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Tovar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Justice Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11211-023-00429-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing for Discrimination in Leisure Accommodation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 141, pp.23-48. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15609/annaeconstat2009.141.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La discrimination liée à l’origine, sur le marché du logement à Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Vol. XXXVI (1), pp.185-219. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfe.211.0185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profit, morality and discrimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tovar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (40), pp.4692-4712. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036846.2021.1907285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04331363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discriminations à l’embauche dans la sphère publique : effets respectifs de l’adresse et de l’origine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 71, pp.31-56. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.711.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminations in the Market for “Lemons”: A multicriteria correspondence test in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc du Parquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics of Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24, pp.100192. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecotra.2020.100192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing for redlining in the labour market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Economic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (2), pp.153-173. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17421772.2019.1559347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does accessibility to Local Public employment agencies matter? Answers from French Quasi-experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tovar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied economics Series </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profit vs morality: how unfair is labor market discrimination? Results from a survey experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tovar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EconomiX Working Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminations dans l'accès à la banque et à l'assurance : Les enseignements de trois testings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 129 (1), pp.49-78. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/redp.291.0049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminations dans l’accès à la banque et à l’assurance : Les enseignements de trois testings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Du Parquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 129 (1), pp.49-78. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/redp.291.0049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does accessibility to local public employment agencies matter? Answers from a French quasi- experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Tovar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51 (22), pp.2422-2435. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036846.2018.1545079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profit vs morality : Results from a survey experiment on discrimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tovar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Laboratoire de recherches juridique et économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Income inequalities for recently graduated French workers: a multilevel modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Guironnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empirical Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53 (2), pp.755-778. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00181-016-1130-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02083171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnic Discrimination in the Rental Housing Market: An Experiment in New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Gorohouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Regional Science Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (1), pp.65-97. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0160017617739065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de quartier, effet de département : discrimination liée au lieu de résidence et accès à l’emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Ene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vol. 67 (3), pp.525-550. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.673.0525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination based on place of residence and access to employment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Ene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 53 (2), pp.267-286. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0042098014563470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise économique, durée du chômage et accès à l’emploi, l’Observatoire partenarial lyonnais en économie : Emploi-insertion-cohésion sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tovar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observatoire partenarial Lyonnais en Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01229363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de quartier, effet de département : discrimination liée au lieu de résidence et accès à l’emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Ene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key Issues in Local Job Accessibility Measurement: Different Models Mean Different Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tovar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 51 (6), pp.1322-1338. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0042098013495573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00867924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au numéro spécial &amp;quot;Travail, emploi et politiques publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gavrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Guironnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 123 (3), pp.303-305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00867210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer un dispositif sectoriel d’aide à l’emploi : l’exemple des hôtels-cafés-restaurants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28, pp.73-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01116877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer les réformes des exonérations générales de cotisations sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Emond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, N° 126 (7), pp.57-103. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.126.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of social security payroll tax reductions on employment and wages: an evaluation of the 2003 French reform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiscal Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (3), pp.371-398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00755813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi est-il si difficile d'évaluer les politiques publiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflets et Perspectives de la vie économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, L (1), pp.23-31. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rpve.501.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00658931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Mergers and acquisitions accompanied with an Increasing Recourse to Temporary help employment? A French perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Duhautois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30 (1), pp.614-623</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00755818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets des allègements de cotisations sociales sur l'emploi et les salaires : une évaluation de la réforme Fillon de 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 429-430, pp.77-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00755839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de court terme des restructurations sur l'emploi :</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Duhautois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (24), pp.85-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00658949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets des allégements de cotisations sociales sur l'emploi et les salaires : Une évaluation de la réforme de 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 429-430, pp.77-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00658475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Types de fusions-acquisitions et évolution de l'emploi des entreprises restructurées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Duhautois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 117, pp.53-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles sont les conséquences des fusions-acquisitions sur l'emploi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Duhautois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.609-620</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00733734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les performances des entreprises selon leur situation à l'égard des 35 heures,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflets et Perspectives de la vie économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.2005/2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00733736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conjoints des salariés passés à 35 heures travaillent-ils davantage ? : Une analyse de l'offre de travail familiale sur données françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 164-165, pp.165-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00755822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation / annualisation dans le cadre des 35 heures : entreprises et salariés sous contrainte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 98, pp.45-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00733741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES CONJOINTS DES SALARIÉS PASSÉS À 35 HEURES TRAVAILLENT-ILS DAVANTAGE ? :</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 3 (164-165), pp.165-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00733647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aides incitatives et déterminants des embauches des établissements passés à 35 heures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 376-377, pp.91-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00658490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">35 heures : évaluation de l'effet emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jugnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.565-574</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00733737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépenses d’enseignement dans les collèges privés et publics et indice de positionnement social : une analyse spatiale et longitudinale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Monnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Territoires et parcours : de nouvelles trajectoires d’emploi et de formation à l’épreuve des territoires ?", XXVIIIèmes journées du longitudinal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEREQ, Jun 2023, Caen, France. pp.61-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode des vignettes expérimentales : applications aux questions de discriminations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Tovar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data-SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUDD; PROGEDO; MSH Dijon, Dec 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode des vignettes expérimentales : applications aux questions de discriminations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Tovar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data-SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUDD; PROGEDO; MSH Dijon, Dec 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05183889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du temps domicile travail sur les choix professionnels et familiaux : une analyse longitudinale à l’aide de données individuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Meurs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Tovar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data-SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUDD; PROGEDO, Dec 2020, Dijon, France. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60527/jw15-3598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social norms, financial penalties and discriminatory behavior: a questionnaire-experimental evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Economy after 2020: Emerging Economies, Growth and Population. 18th International Conference of the JEPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Japan Economic Policy Association on the topic, Nov 2019, Hachioji-city, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités hommes-femmes sur le marché du travail en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Conference of PIURN (Pacific Island University Network)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Tahiti, Polynésie française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décomposition du PIB par habitant et capital humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : Quelle économie pour la Nouvelle-Calédonie après 2018 ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Nouméa, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide au ciblage des politiques de rééquilibrage sur le marché du travail en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence " Expérimentations et Evaluations des Politiques Publiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques publiques de l’emploi et leurs effets sur l’emploi et les finances publiques : quels enseignements pour la Nouvelle-Calédonie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : La Nouvelle-Calédonie face à la crise des finances publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Nouméa, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discriminations dans l'accès au logement à Paris : Une expérience contrôlée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick l'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de microéconomie appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Cahiers de RECITS n°6 (2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Heyberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jung Sook Bae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Belot; Laurent Heyberger. Université de technologie de Belfort-Montbéliard, 6, 2008, Les Cahiers de RECITS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Cahiers de RECITS n°5 (2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Heyberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bimbenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Belot. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de technologie de Belfort-Montbéliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 5, 2007, Les Cahiers de RECITS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Cahiers de RECITS n°4 (2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Donzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Garufo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Heyberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Belot. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de technologie de Belfort-Montbéliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 4, 2006, Les Cahiers de RECITS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques publiques pour l'emploi : comparaison et enjeux pour la Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle-Calédonie face à la crise des finances publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUNC, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 13 : Marshalling Resources and Dynamic Capabilities to Overcome Innovative Barriers and Foster Creativity in the Service Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hussler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Eparvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Burger-Helmchen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Economics of Creativity : Ideas, Firms and Markets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge (Taylor &amp; Francis Group), pp.226-251, 2013, 9781138901278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00846352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concilier travail et vie familiale : que cachent les déclarations des hommes et des femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre famille et travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentaion Française, pp.135-158, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favoriser l'innovation dans les PME de Franche Comté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Eparvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand Livre de l'économie PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gualino, pp.30, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00733746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quoi servent les CDD ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les contrats de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Documentation française, pp.69-82, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00733745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who Gets the Keys? Exploring Discrimination in Tenant Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tovar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Tuffery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05072542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving apart: job-driven residential mobility and the gender pay gap Evidence from a large industrial firm.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Meurs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Tovar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fairness of the First-Come, First-Served rule on the rental housing market: answers from a hypothetical survey experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Tovar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attitudes on past-in-present educational discrimination. Insights from a representative factorial survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Tovar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profit vs morality: how unfair is labor market discrimination? Results from a survey experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Tovar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing for redlining in the labor market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying preference-based discrimination in rental market : a field experiment in Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01878869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminations dans l'accès à un moyen de transport individuel : un testing sur le marché des voitures d'occasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01878160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnic discrimination in the rental housing market : an experiment in New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Gorohouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01879553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vous ne dormirez pas chez moi ! Tester la discrimination dans l’hébergement touristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01878182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminations dans l'accès à la banque et à l'assurance : les enseignements de trois testings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01878166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on parler de discriminations dans l'accès à la formation professionnelle ? Une réponse par testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01877705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES EFFETS DU CICE SUR L'EMPLOI, LES SALAIRES ET LA R&D: UNE EVALUATION EX POST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Mihoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01521986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES DISCRIMINATIONS DANS L'ACCES AU LOGEMENT A PARIS : UNE EXPERIENCE CONTROLEE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01521995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES DISCRIMINATIONS A L'EMBAUCHE DANS LA SPHERE PUBLIQUE : EFFETS RESPECTIFS DE L'ADRESSE ET DE L'ORIGINE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01374430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DISCRIMINATIONS ETHNIQUES DANS L’ACCES AU LOGEMENT: UNE EXPERIMENTATION EN NOUVELLE-CALEDONIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Gorohouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01374442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial mismatch through local public employment agencies Answers from a French quasi-experiment Spatial Mismatch through Local Public Employment Agencies? Answers from a French Quasi-Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tovar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Mismatch through Local Public Employment Agencies? Answers from a French Quasi-Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Tovar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise économique, durée du chômage et accès local à l’emploi : Eléments d’analyse et pistes d’actions de politique publique locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tovar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01143489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination based on place of residence and access to employment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01100287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination based on place of residence and access to employment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Ene Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00870044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Job Accessibility Measurement: When the Model Makes the Results. Methodological Contribution and Empirical Benchmarking on the Paris Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Tovar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effects of Reduced Social Security Contributions on Employment: an Evaluation of the 2003 French Reform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00856211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Union Membership does not pay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Raveaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00868217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earning Inequalities Between and Within Nests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Guironnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00868198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of social security payroll tax reductions on employment and wages: an evaluation of the 2003 French reform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fusions-acquisitions conduisent-elles à une augmentation du recours à l'intérim ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Duhautois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId157"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DBE903CB"/>
+    <w:nsid w:val="AF37329D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348036v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Tovar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Tuffery" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Lefebvre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bunel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/aak.sd9sew6de" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716576v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Tovar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhe.2024.102004" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714133v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716574v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11211-023-00429-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264888v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L'Horty" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Mbaye" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Du Parquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Petit" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15609/annaeconstat2009.141.0023" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265323v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L&#8217;horty" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.211.0185" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331363v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2021.1907285" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02458688v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.711.0031" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389425v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c du Parquet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecotra.2020.100192" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02458683v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17421772.2019.1559347" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333451v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bunel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tovar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02459378v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02458697v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Du Parquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.291.0049" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264983v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287397v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bunel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2018.1545079" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333468v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083171v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Guironnet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00181-016-1130-4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264978v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gorohouna" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ris" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0160017617739065" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265002v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Ene" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.673.0525" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265000v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098014563470" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01229363v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225567v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00867924v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098013495573" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00867210v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gavrel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lebon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116877v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716508v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Emond" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.126.0057" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00755813v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658931v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpve.501.0023" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00755818v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Duhautois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gonzalez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00755839v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gilles" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658949v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658475v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659478v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733734v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733736v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00755822v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733647v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733741v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658490v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733737v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jugnot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04142244v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Monnet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000159v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183889v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006375v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Meurs" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/jw15-3598" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02459391v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387633v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387397v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387396v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387408v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick l'Horty" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387398v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305320v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heyberger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung Sook Bae" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Belot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bouvard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298321v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bimbenet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Brun" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utbm.fr/editions/collections/revues/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215581v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Donz&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Garufo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314112v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00846352v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hussler" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Frank" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Eparvier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659480v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733746v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733745v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072542v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461137v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283753v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159732v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141860v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334122v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878869v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878160v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878182v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879553v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878166v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01877705v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521986v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Mihoubi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Yang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521995v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374430v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374442v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292103v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141386v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143489v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100287v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870044v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Ene Jones" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141074v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856211v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00868217v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Raveaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00868198v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292089v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831345v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348036v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Tovar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Tuffery" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Lefebvre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bunel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/aak.sd9sew6de" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716576v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Tovar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhe.2024.102004" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714133v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716574v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11211-023-00429-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264888v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L'Horty" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Mbaye" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Du Parquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Petit" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15609/annaeconstat2009.141.0023" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265323v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L&#8217;horty" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.211.0185" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331363v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2021.1907285" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02458688v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.711.0031" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389425v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c du Parquet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecotra.2020.100192" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02458683v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17421772.2019.1559347" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333451v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bunel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tovar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02459378v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02458697v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Du Parquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.291.0049" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264983v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287397v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bunel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2018.1545079" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333468v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083171v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Guironnet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00181-016-1130-4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264978v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gorohouna" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ris" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0160017617739065" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265002v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Ene" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.673.0525" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265000v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098014563470" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01229363v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225567v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00867924v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098013495573" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00867210v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gavrel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lebon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116877v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716508v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Emond" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.126.0057" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00755813v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658931v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpve.501.0023" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00755818v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Duhautois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gonzalez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00755839v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gilles" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658949v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658475v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659478v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733734v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733736v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00755822v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733741v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733647v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658490v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733737v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jugnot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04142244v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Monnet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000159v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183889v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006375v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Meurs" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/jw15-3598" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02459391v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387633v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387397v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387396v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387398v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387408v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick l'Horty" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305320v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heyberger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung Sook Bae" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Belot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bouvard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298321v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bimbenet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Brun" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utbm.fr/editions/collections/revues/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215581v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Donz&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Garufo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314112v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00846352v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hussler" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Frank" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Eparvier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659480v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733746v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733745v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072542v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461137v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283753v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159732v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141860v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334122v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878869v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878160v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879553v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878182v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878166v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01877705v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521986v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Mihoubi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Yang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521995v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374430v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374442v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292103v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141386v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143489v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100287v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870044v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Ene Jones" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141074v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856211v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00868217v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Raveaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00868198v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292089v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831345v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>