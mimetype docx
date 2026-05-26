--- v1 (2026-05-05)
+++ v2 (2026-05-26)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:98.177083333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mathieu Bunel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intérêts de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Economie du travail appliquée</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Evaluation des politiques publiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analyse des discriminations et des inégalités</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analyse de l'accessibilité à l'emploi</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Économétrie spatiale</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès au logement : la couleur de peau plus discriminante que le nom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Tovar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Tuffery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/aak.sd9sew6de⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fairness of the first-come, first-served rule on the rental housing market: Insights from a hypothetical survey experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tovar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Housing Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 65, pp.102004. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhe.2024.102004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fairness of the first-come, first-served rule on the rental housing market: Insights from a hypothetical survey experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tovar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Housing Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 65, pp.102004. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhe.2024.102004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When is Affirmative Action Fair? Answers from a Hypothetical Survey Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Tovar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Justice Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11211-023-00429-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing for Discrimination in Leisure Accommodation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 141, pp.23-48. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15609/annaeconstat2009.141.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La discrimination liée à l’origine, sur le marché du logement à Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Vol. XXXVI (1), pp.185-219. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfe.211.0185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profit, morality and discrimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tovar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (40), pp.4692-4712. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036846.2021.1907285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04331363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discriminations à l’embauche dans la sphère publique : effets respectifs de l’adresse et de l’origine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 71, pp.31-56. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.711.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminations in the Market for “Lemons”: A multicriteria correspondence test in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc du Parquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics of Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24, pp.100192. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecotra.2020.100192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing for redlining in the labour market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Economic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (2), pp.153-173. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17421772.2019.1559347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does accessibility to Local Public employment agencies matter? Answers from French Quasi-experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tovar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied economics Series </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profit vs morality: how unfair is labor market discrimination? Results from a survey experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tovar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EconomiX Working Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminations dans l'accès à la banque et à l'assurance : Les enseignements de trois testings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 129 (1), pp.49-78. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/redp.291.0049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminations dans l’accès à la banque et à l’assurance : Les enseignements de trois testings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Du Parquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 129 (1), pp.49-78. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/redp.291.0049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does accessibility to local public employment agencies matter? Answers from a French quasi- experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Tovar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51 (22), pp.2422-2435. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036846.2018.1545079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profit vs morality : Results from a survey experiment on discrimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tovar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Laboratoire de recherches juridique et économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Income inequalities for recently graduated French workers: a multilevel modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Guironnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empirical Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53 (2), pp.755-778. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00181-016-1130-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02083171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnic Discrimination in the Rental Housing Market: An Experiment in New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Gorohouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Regional Science Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (1), pp.65-97. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0160017617739065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de quartier, effet de département : discrimination liée au lieu de résidence et accès à l’emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Ene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vol. 67 (3), pp.525-550. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.673.0525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination based on place of residence and access to employment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Ene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 53 (2), pp.267-286. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0042098014563470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise économique, durée du chômage et accès à l’emploi, l’Observatoire partenarial lyonnais en économie : Emploi-insertion-cohésion sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tovar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observatoire partenarial Lyonnais en Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01229363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de quartier, effet de département : discrimination liée au lieu de résidence et accès à l’emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Ene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key Issues in Local Job Accessibility Measurement: Different Models Mean Different Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tovar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 51 (6), pp.1322-1338. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0042098013495573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00867924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au numéro spécial &amp;quot;Travail, emploi et politiques publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gavrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Guironnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 123 (3), pp.303-305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00867210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer un dispositif sectoriel d’aide à l’emploi : l’exemple des hôtels-cafés-restaurants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28, pp.73-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01116877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer les réformes des exonérations générales de cotisations sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Emond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, N° 126 (7), pp.57-103. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.126.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of social security payroll tax reductions on employment and wages: an evaluation of the 2003 French reform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiscal Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (3), pp.371-398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00755813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi est-il si difficile d'évaluer les politiques publiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflets et Perspectives de la vie économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, L (1), pp.23-31. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rpve.501.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00658931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Mergers and acquisitions accompanied with an Increasing Recourse to Temporary help employment? A French perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Duhautois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30 (1), pp.614-623</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00755818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets des allègements de cotisations sociales sur l'emploi et les salaires : une évaluation de la réforme Fillon de 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 429-430, pp.77-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00755839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de court terme des restructurations sur l'emploi :</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Duhautois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (24), pp.85-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00658949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets des allégements de cotisations sociales sur l'emploi et les salaires : Une évaluation de la réforme de 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 429-430, pp.77-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00658475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Types de fusions-acquisitions et évolution de l'emploi des entreprises restructurées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Duhautois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 117, pp.53-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles sont les conséquences des fusions-acquisitions sur l'emploi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Duhautois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.609-620</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00733734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les performances des entreprises selon leur situation à l'égard des 35 heures,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflets et Perspectives de la vie économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.2005/2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00733736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conjoints des salariés passés à 35 heures travaillent-ils davantage ? : Une analyse de l'offre de travail familiale sur données françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 164-165, pp.165-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00755822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation / annualisation dans le cadre des 35 heures : entreprises et salariés sous contrainte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 98, pp.45-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00733741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES CONJOINTS DES SALARIÉS PASSÉS À 35 HEURES TRAVAILLENT-ILS DAVANTAGE ? :</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 3 (164-165), pp.165-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00733647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aides incitatives et déterminants des embauches des établissements passés à 35 heures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 376-377, pp.91-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00658490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">35 heures : évaluation de l'effet emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jugnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.565-574</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00733737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépenses d’enseignement dans les collèges privés et publics et indice de positionnement social : une analyse spatiale et longitudinale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Monnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Territoires et parcours : de nouvelles trajectoires d’emploi et de formation à l’épreuve des territoires ?", XXVIIIèmes journées du longitudinal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEREQ, Jun 2023, Caen, France. pp.61-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode des vignettes expérimentales : applications aux questions de discriminations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Tovar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data-SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUDD; PROGEDO; MSH Dijon, Dec 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode des vignettes expérimentales : applications aux questions de discriminations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Tovar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data-SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUDD; PROGEDO; MSH Dijon, Dec 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05183889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du temps domicile travail sur les choix professionnels et familiaux : une analyse longitudinale à l’aide de données individuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Meurs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Tovar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data-SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUDD; PROGEDO, Dec 2020, Dijon, France. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60527/jw15-3598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social norms, financial penalties and discriminatory behavior: a questionnaire-experimental evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Economy after 2020: Emerging Economies, Growth and Population. 18th International Conference of the JEPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Japan Economic Policy Association on the topic, Nov 2019, Hachioji-city, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités hommes-femmes sur le marché du travail en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Conference of PIURN (Pacific Island University Network)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Tahiti, Polynésie française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décomposition du PIB par habitant et capital humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : Quelle économie pour la Nouvelle-Calédonie après 2018 ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Nouméa, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide au ciblage des politiques de rééquilibrage sur le marché du travail en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence " Expérimentations et Evaluations des Politiques Publiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques publiques de l’emploi et leurs effets sur l’emploi et les finances publiques : quels enseignements pour la Nouvelle-Calédonie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : La Nouvelle-Calédonie face à la crise des finances publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Nouméa, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discriminations dans l'accès au logement à Paris : Une expérience contrôlée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick l'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de microéconomie appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Cahiers de RECITS n°6 (2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Heyberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jung Sook Bae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Belot; Laurent Heyberger. Université de technologie de Belfort-Montbéliard, 6, 2008, Les Cahiers de RECITS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Cahiers de RECITS n°5 (2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Heyberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bimbenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Belot. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de technologie de Belfort-Montbéliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 5, 2007, Les Cahiers de RECITS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Cahiers de RECITS n°4 (2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Donzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Garufo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Heyberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Belot. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de technologie de Belfort-Montbéliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 4, 2006, Les Cahiers de RECITS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques publiques pour l'emploi : comparaison et enjeux pour la Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle-Calédonie face à la crise des finances publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUNC, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 13 : Marshalling Resources and Dynamic Capabilities to Overcome Innovative Barriers and Foster Creativity in the Service Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hussler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Eparvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Burger-Helmchen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Economics of Creativity : Ideas, Firms and Markets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge (Taylor &amp; Francis Group), pp.226-251, 2013, 9781138901278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00846352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concilier travail et vie familiale : que cachent les déclarations des hommes et des femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre famille et travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentaion Française, pp.135-158, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favoriser l'innovation dans les PME de Franche Comté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Eparvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand Livre de l'économie PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gualino, pp.30, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00733746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quoi servent les CDD ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les contrats de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Documentation française, pp.69-82, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00733745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who Gets the Keys? Exploring Discrimination in Tenant Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tovar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Tuffery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05072542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving apart: job-driven residential mobility and the gender pay gap Evidence from a large industrial firm.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Meurs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Tovar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fairness of the First-Come, First-Served rule on the rental housing market: answers from a hypothetical survey experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Tovar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attitudes on past-in-present educational discrimination. Insights from a representative factorial survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Tovar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profit vs morality: how unfair is labor market discrimination? Results from a survey experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Tovar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing for redlining in the labor market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying preference-based discrimination in rental market : a field experiment in Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01878869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminations dans l'accès à un moyen de transport individuel : un testing sur le marché des voitures d'occasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01878160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnic discrimination in the rental housing market : an experiment in New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Gorohouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01879553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vous ne dormirez pas chez moi ! Tester la discrimination dans l’hébergement touristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01878182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminations dans l'accès à la banque et à l'assurance : les enseignements de trois testings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01878166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on parler de discriminations dans l'accès à la formation professionnelle ? Une réponse par testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01877705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES EFFETS DU CICE SUR L'EMPLOI, LES SALAIRES ET LA R&D: UNE EVALUATION EX POST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Mihoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01521986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES DISCRIMINATIONS DANS L'ACCES AU LOGEMENT A PARIS : UNE EXPERIENCE CONTROLEE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01521995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES DISCRIMINATIONS A L'EMBAUCHE DANS LA SPHERE PUBLIQUE : EFFETS RESPECTIFS DE L'ADRESSE ET DE L'ORIGINE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01374430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DISCRIMINATIONS ETHNIQUES DANS L’ACCES AU LOGEMENT: UNE EXPERIMENTATION EN NOUVELLE-CALEDONIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Gorohouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01374442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial mismatch through local public employment agencies Answers from a French quasi-experiment Spatial Mismatch through Local Public Employment Agencies? Answers from a French Quasi-Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tovar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Mismatch through Local Public Employment Agencies? Answers from a French Quasi-Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Tovar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise économique, durée du chômage et accès local à l’emploi : Eléments d’analyse et pistes d’actions de politique publique locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tovar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01143489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination based on place of residence and access to employment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01100287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination based on place of residence and access to employment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Ene Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00870044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Job Accessibility Measurement: When the Model Makes the Results. Methodological Contribution and Empirical Benchmarking on the Paris Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Tovar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effects of Reduced Social Security Contributions on Employment: an Evaluation of the 2003 French Reform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00856211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Union Membership does not pay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Raveaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00868217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earning Inequalities Between and Within Nests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Guironnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00868198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of social security payroll tax reductions on employment and wages: an evaluation of the 2003 French reform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fusions-acquisitions conduisent-elles à une augmentation du recours à l'intérim ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Duhautois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId157"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:98.177083333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mathieu Bunel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intérêts de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Economie du travail appliquée</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Evaluation des politiques publiques</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analyse des discriminations et des inégalités</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Analyse de l'accessibilité à l'emploi</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Économétrie spatiale</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accès au logement : la couleur de peau plus discriminante que le nom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Tovar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Tuffery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/aak.sd9sew6de⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05348036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fairness of the first-come, first-served rule on the rental housing market: Insights from a hypothetical survey experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tovar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Housing Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 65, pp.102004. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhe.2024.102004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fairness of the first-come, first-served rule on the rental housing market: Insights from a hypothetical survey experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tovar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Housing Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 65, pp.102004. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhe.2024.102004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When is Affirmative Action Fair? Answers from a Hypothetical Survey Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Tovar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Justice Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11211-023-00429-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing for Discrimination in Leisure Accommodation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 141, pp.23-48. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15609/annaeconstat2009.141.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La discrimination liée à l’origine, sur le marché du logement à Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Vol. XXXVI (1), pp.185-219. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfe.211.0185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profit, morality and discrimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tovar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 53 (40), pp.4692-4712. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036846.2021.1907285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04331363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discriminations à l’embauche dans la sphère publique : effets respectifs de l’adresse et de l’origine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 71, pp.31-56. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.711.0031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminations in the Market for “Lemons”: A multicriteria correspondence test in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc du Parquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics of Transportation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24, pp.100192. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecotra.2020.100192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing for redlining in the labour market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Economic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (2), pp.153-173. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17421772.2019.1559347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does accessibility to Local Public employment agencies matter? Answers from French Quasi-experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tovar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied economics Series </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profit vs morality: how unfair is labor market discrimination? Results from a survey experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tovar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EconomiX Working Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminations dans l'accès à la banque et à l'assurance : Les enseignements de trois testings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 129 (1), pp.49-78. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/redp.291.0049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminations dans l’accès à la banque et à l’assurance : Les enseignements de trois testings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Du Parquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 129 (1), pp.49-78. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/redp.291.0049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does accessibility to local public employment agencies matter? Answers from a French quasi- experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Tovar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51 (22), pp.2422-2435. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036846.2018.1545079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02287397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profit vs morality : Results from a survey experiment on discrimination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tovar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Laboratoire de recherches juridique et économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03333468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Income inequalities for recently graduated French workers: a multilevel modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Guironnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empirical Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53 (2), pp.755-778. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00181-016-1130-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02083171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnic Discrimination in the Rental Housing Market: An Experiment in New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Gorohouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Regional Science Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42 (1), pp.65-97. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0160017617739065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de quartier, effet de département : discrimination liée au lieu de résidence et accès à l’emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Ene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vol. 67 (3), pp.525-550. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reco.673.0525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination based on place of residence and access to employment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Ene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 53 (2), pp.267-286. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0042098014563470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04265000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise économique, durée du chômage et accès à l’emploi, l’Observatoire partenarial lyonnais en économie : Emploi-insertion-cohésion sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tovar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observatoire partenarial Lyonnais en Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01229363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de quartier, effet de département : discrimination liée au lieu de résidence et accès à l’emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Ene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key Issues in Local Job Accessibility Measurement: Different Models Mean Different Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Tovar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 51 (6), pp.1322-1338. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0042098013495573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00867924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au numéro spécial &amp;quot;Travail, emploi et politiques publiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gavrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Guironnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lebon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 123 (3), pp.303-305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00867210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer un dispositif sectoriel d’aide à l’emploi : l’exemple des hôtels-cafés-restaurants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28, pp.73-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01116877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluer les réformes des exonérations générales de cotisations sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Emond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L’horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'OFCE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, N° 126 (7), pp.57-103. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reof.126.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of social security payroll tax reductions on employment and wages: an evaluation of the 2003 French reform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiscal Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (3), pp.371-398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00755813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi est-il si difficile d'évaluer les politiques publiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflets et Perspectives de la vie économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, L (1), pp.23-31. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rpve.501.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00658931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Mergers and acquisitions accompanied with an Increasing Recourse to Temporary help employment? A French perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Duhautois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30 (1), pp.614-623</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00755818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets des allègements de cotisations sociales sur l'emploi et les salaires : une évaluation de la réforme Fillon de 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 429-430, pp.77-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00755839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets des allégements de cotisations sociales sur l'emploi et les salaires : Une évaluation de la réforme de 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 429-430, pp.77-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00658475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Types de fusions-acquisitions et évolution de l'emploi des entreprises restructurées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Duhautois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 117, pp.53-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de court terme des restructurations sur l'emploi :</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Duhautois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française d'Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (24), pp.85-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00658949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles sont les conséquences des fusions-acquisitions sur l'emploi ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Duhautois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.609-620</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00733734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les performances des entreprises selon leur situation à l'égard des 35 heures,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflets et Perspectives de la vie économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.2005/2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00733736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conjoints des salariés passés à 35 heures travaillent-ils davantage ? : Une analyse de l'offre de travail familiale sur données françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 164-165, pp.165-183</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00755822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aides incitatives et déterminants des embauches des établissements passés à 35 heures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 376-377, pp.91-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00658490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation / annualisation dans le cadre des 35 heures : entreprises et salariés sous contrainte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 98, pp.45-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00733741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES CONJOINTS DES SALARIÉS PASSÉS À 35 HEURES TRAVAILLENT-ILS DAVANTAGE ? :</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Prévision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 3 (164-165), pp.165-188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00733647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">35 heures : évaluation de l'effet emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jugnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.565-574</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00733737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépenses d’enseignement dans les collèges privés et publics et indice de positionnement social : une analyse spatiale et longitudinale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Monnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Territoires et parcours : de nouvelles trajectoires d’emploi et de formation à l’épreuve des territoires ?", XXVIIIèmes journées du longitudinal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEREQ, Jun 2023, Caen, France. pp.61-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04142244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode des vignettes expérimentales : applications aux questions de discriminations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Tovar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data-SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUDD; PROGEDO; MSH Dijon, Dec 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode des vignettes expérimentales : applications aux questions de discriminations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Tovar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data-SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUDD; PROGEDO; MSH Dijon, Dec 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05183889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du temps domicile travail sur les choix professionnels et familiaux : une analyse longitudinale à l’aide de données individuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Meurs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Tovar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data-SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUDD; PROGEDO, Dec 2020, Dijon, France. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60527/jw15-3598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social norms, financial penalties and discriminatory behavior: a questionnaire-experimental evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Economy after 2020: Emerging Economies, Growth and Population. 18th International Conference of the JEPA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Japan Economic Policy Association on the topic, Nov 2019, Hachioji-city, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inégalités hommes-femmes sur le marché du travail en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Conference of PIURN (Pacific Island University Network)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Tahiti, Polynésie française</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décomposition du PIB par habitant et capital humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : Quelle économie pour la Nouvelle-Calédonie après 2018 ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Nouméa, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide au ciblage des politiques de rééquilibrage sur le marché du travail en Nouvelle-Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence " Expérimentations et Evaluations des Politiques Publiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques publiques de l’emploi et leurs effets sur l’emploi et les finances publiques : quels enseignements pour la Nouvelle-Calédonie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : La Nouvelle-Calédonie face à la crise des finances publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Nouméa, Nouvelle-Calédonie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discriminations dans l'accès au logement à Paris : Une expérience contrôlée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick l'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de microéconomie appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Cahiers de RECITS n°6 (2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Heyberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jung Sook Bae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Belot; Laurent Heyberger. Université de technologie de Belfort-Montbéliard, 6, 2008, Les Cahiers de RECITS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Cahiers de RECITS n°5 (2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Heyberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bimbenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Belot. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de technologie de Belfort-Montbéliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 5, 2007, Les Cahiers de RECITS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04298321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Cahiers de RECITS n°4 (2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Donzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Garufo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Heyberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Belot. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de technologie de Belfort-Montbéliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 4, 2006, Les Cahiers de RECITS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques publiques pour l'emploi : comparaison et enjeux pour la Calédonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Nouvelle-Calédonie face à la crise des finances publiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUNC, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 13 : Marshalling Resources and Dynamic Capabilities to Overcome Innovative Barriers and Foster Creativity in the Service Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hussler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Frank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Eparvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Burger-Helmchen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Economics of Creativity : Ideas, Firms and Markets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge (Taylor &amp; Francis Group), pp.226-251, 2013, 9781138901278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00846352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concilier travail et vie familiale : que cachent les déclarations des hommes et des femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre famille et travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Documentaion Française, pp.135-158, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00659480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Favoriser l'innovation dans les PME de Franche Comté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Eparvier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grand Livre de l'économie PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gualino, pp.30, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00733746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quoi servent les CDD ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les contrats de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Documentation française, pp.69-82, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00733745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who Gets the Keys? Exploring Discrimination in Tenant Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tovar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Tuffery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Lefebvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05072542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving apart: job-driven residential mobility and the gender pay gap Evidence from a large industrial firm.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Meurs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Tovar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04461137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fairness of the First-Come, First-Served rule on the rental housing market: answers from a hypothetical survey experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Tovar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attitudes on past-in-present educational discrimination. Insights from a representative factorial survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Tovar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profit vs morality: how unfair is labor market discrimination? Results from a survey experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Tovar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bunel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing for redlining in the labor market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying preference-based discrimination in rental market : a field experiment in Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01878869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnic discrimination in the rental housing market : an experiment in New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Gorohouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01879553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vous ne dormirez pas chez moi ! Tester la discrimination dans l’hébergement touristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01878182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminations dans l'accès à un moyen de transport individuel : un testing sur le marché des voitures d'occasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01878160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discriminations dans l'accès à la banque et à l'assurance : les enseignements de trois testings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01878166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on parler de discriminations dans l'accès à la formation professionnelle ? Une réponse par testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souleymane Mbaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01877705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES EFFETS DU CICE SUR L'EMPLOI, LES SALAIRES ET LA R&D: UNE EVALUATION EX POST</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferhat Mihoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xi Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01521986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES DISCRIMINATIONS DANS L'ACCES AU LOGEMENT A PARIS : UNE EXPERIENCE CONTROLEE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Du Parquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01521995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES DISCRIMINATIONS A L'EMBAUCHE DANS LA SPHERE PUBLIQUE : EFFETS RESPECTIFS DE L'ADRESSE ET DE L'ORIGINE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01374430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DISCRIMINATIONS ETHNIQUES DANS L’ACCES AU LOGEMENT: UNE EXPERIMENTATION EN NOUVELLE-CALEDONIE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Gorohouna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Ris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01374442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial mismatch through local public employment agencies Answers from a French quasi-experiment Spatial Mismatch through Local Public Employment Agencies? Answers from a French Quasi-Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tovar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Mismatch through Local Public Employment Agencies? Answers from a French Quasi-Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Tovar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crise économique, durée du chômage et accès local à l’emploi : Eléments d’analyse et pistes d’actions de politique publique locale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Tovar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01143489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination based on place of residence and access to employment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01100287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination based on place of residence and access to employment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Ene Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00870044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effects of Reduced Social Security Contributions on Employment: an Evaluation of the 2003 French Reform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00856211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Job Accessibility Measurement: When the Model Makes the Results. Methodological Contribution and Empirical Benchmarking on the Paris Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Tovar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earning Inequalities Between and Within Nests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pascal Guironnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00868198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Union Membership does not pay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Raveaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00868217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of social security payroll tax reductions on employment and wages: an evaluation of the 2003 French reform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick L'Horty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fusions-acquisitions conduisent-elles à une augmentation du recours à l'intérim ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Duhautois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId157"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AF37329D"/>
+    <w:nsid w:val="09A08920"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348036v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Tovar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Tuffery" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Lefebvre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bunel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/aak.sd9sew6de" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716576v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Tovar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhe.2024.102004" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714133v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716574v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11211-023-00429-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264888v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L'Horty" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Mbaye" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Du Parquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Petit" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15609/annaeconstat2009.141.0023" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265323v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L&#8217;horty" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.211.0185" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331363v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2021.1907285" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02458688v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.711.0031" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389425v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c du Parquet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecotra.2020.100192" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02458683v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17421772.2019.1559347" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333451v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bunel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tovar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02459378v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02458697v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Du Parquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.291.0049" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264983v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287397v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bunel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2018.1545079" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333468v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083171v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Guironnet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00181-016-1130-4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264978v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gorohouna" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ris" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0160017617739065" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265002v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Ene" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.673.0525" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265000v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098014563470" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01229363v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225567v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00867924v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098013495573" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00867210v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gavrel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lebon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116877v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716508v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Emond" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.126.0057" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00755813v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658931v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpve.501.0023" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00755818v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Duhautois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gonzalez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00755839v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gilles" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658949v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658475v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659478v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733734v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733736v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00755822v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733741v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733647v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658490v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733737v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jugnot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04142244v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Monnet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000159v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183889v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006375v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Meurs" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/jw15-3598" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02459391v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387633v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387397v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387396v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387398v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387408v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick l'Horty" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305320v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heyberger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung Sook Bae" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Belot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bouvard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298321v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bimbenet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Brun" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utbm.fr/editions/collections/revues/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215581v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Donz&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Garufo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314112v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00846352v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hussler" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Frank" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Eparvier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659480v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733746v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733745v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072542v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461137v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283753v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159732v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141860v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334122v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878869v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878160v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879553v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878182v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878166v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01877705v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521986v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Mihoubi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Yang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521995v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374430v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374442v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292103v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141386v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143489v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100287v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870044v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Ene Jones" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141074v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856211v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00868217v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Raveaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00868198v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292089v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831345v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348036v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Tovar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Tuffery" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Lefebvre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bunel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/aak.sd9sew6de" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716576v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Tovar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhe.2024.102004" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714133v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716574v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11211-023-00429-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264888v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L'Horty" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Mbaye" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Du Parquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Petit" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15609/annaeconstat2009.141.0023" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265323v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L&#8217;horty" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.211.0185" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331363v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2021.1907285" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02458688v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.711.0031" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389425v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c du Parquet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecotra.2020.100192" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02458683v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17421772.2019.1559347" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333451v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bunel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tovar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02459378v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02458697v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Du Parquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.291.0049" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264983v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287397v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bunel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2018.1545079" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333468v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02083171v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Guironnet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00181-016-1130-4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264978v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gorohouna" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ris" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0160017617739065" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265002v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Ene" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.673.0525" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265000v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098014563470" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01229363v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225567v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00867924v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098013495573" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00867210v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gavrel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lebon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116877v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716508v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Emond" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reof.126.0057" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00755813v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658931v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpve.501.0023" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00755818v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Duhautois" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gonzalez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00755839v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gilles" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658475v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659478v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658949v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733734v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733736v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00755822v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00658490v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733741v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733647v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733737v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jugnot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04142244v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Monnet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000159v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183889v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006375v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Meurs" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/jw15-3598" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02459391v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387633v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387397v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387396v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387398v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387408v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick l'Horty" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305320v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heyberger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung Sook Bae" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Belot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Bouvard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298321v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bimbenet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Brun" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utbm.fr/editions/collections/revues/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215581v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Donz&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Garufo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314112v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00846352v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hussler" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Frank" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Eparvier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00659480v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733746v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00733745v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072542v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461137v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283753v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159732v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141860v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334122v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878869v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879553v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878182v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878160v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878166v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01877705v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521986v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Mihoubi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Yang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521995v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374430v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374442v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292103v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141386v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143489v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01100287v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00870044v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Ene Jones" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00856211v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141074v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00868198v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00868217v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Raveaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292089v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831345v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>