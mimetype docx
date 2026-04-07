--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -199,663 +199,663 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IBASAM: a spatially explicit demo-genetic individual-based model for anadromous salmonids (meta)populations</w:t>
+                <w:t xml:space="preserve">SalmoGlob – Un nouveau modèle pour l’évaluation des stocks de saumon atlantique à l’échelle de l’Atlantique Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaïa Lamarins</w:t>
+                <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François de Coligny</w:t>
+                <w:t xml:space="preserve">Maxime Olmos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Labonne</w:t>
+                <w:t xml:space="preserve">Remi Lemaire-Patin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Prévost</w:t>
+                <w:t xml:space="preserve">Pierre-Yves Hernvann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Piou</w:t>
+                <w:t xml:space="preserve">Marie Nevoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Individual-based Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 1, pp.e153305. </w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 47, pp.9154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3897/ibe.1.153305⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/revue-set.2025.47.9154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05296592v1</w:t>
+                <w:t xml:space="preserve">hal-04963326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating diadromous fish abundance during their migration by mark–recapture: remodeling combined with sequential Bayesian inference</w:t>
+                <w:t xml:space="preserve">Le projet PastSatAb pour reconstruire des séries temporelles d’abondance et de taux d’exploitation du saumon atlantique en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edel Lheureux</w:t>
+                <w:t xml:space="preserve">Clément Lebot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Rivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Nevoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Etienne Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/cjfas-2024-0321⟩</w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 47, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/revue-set.2025.47.8498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05268741v1</w:t>
+                <w:t xml:space="preserve">hal-05107836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet PastSatAb pour reconstruire des séries temporelles d’abondance et de taux d’exploitation du saumon atlantique en France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eco‐Evolutionary Consequences of Selective Exploitation on Metapopulations Illustrated With Atlantic Salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Rivot</w:t>
+                <w:t xml:space="preserve">Amaïa Lamarins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Nevoux</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Stephanie M Carlson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William H Satterthwaite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/revue-set.2025.47.8498⟩</w:t>
+              <w:t xml:space="preserve">Fish and Fisheries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26, pp.291-305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/faf.12881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05107836v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco‐Evolutionary Consequences of Selective Exploitation on Metapopulations Illustrated With Atlantic Salmon</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Estimating diadromous fish abundance during their migration by mark–recapture: remodeling combined with sequential Bayesian inference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edel Lheureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Buoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish and Fisheries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 26, pp.291-305. </w:t>
+              <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 82, pp.1-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/faf.12881⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1139/cjfas-2024-0321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04942448v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05268741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SalmoGlob – Un nouveau modèle pour l’évaluation des stocks de saumon atlantique à l’échelle de l’Atlantique Nord</w:t>
+                <w:t xml:space="preserve">IBASAM: a spatially explicit demo-genetic individual-based model for anadromous salmonids (meta)populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Rivot</w:t>
+                <w:t xml:space="preserve">Amaïa Lamarins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Olmos</w:t>
+                <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remi Lemaire-Patin</w:t>
+                <w:t xml:space="preserve">Jacques Labonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Yves Hernvann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Nevoux</w:t>
+                <w:t xml:space="preserve">Cyril Piou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 47, pp.9154. </w:t>
+              <w:t xml:space="preserve">Individual-based Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1, pp.e153305. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/revue-set.2025.47.9154⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3897/ibe.1.153305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04963326v1</w:t>
+                <w:t xml:space="preserve">hal-05296592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prolonged low flows and non‐native fish operate additively to alter insect emergence in mountain streams</w:t>
               </w:r>
@@ -867,77 +867,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Evangelista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyle Leathers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Tronel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie M Carlson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Limnology and Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
@@ -975,77 +975,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersal and gene flow in anadromous salmonids: A systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaïa Lamarins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Carlson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology of Freshwater Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 33 (4), pp.e12811. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1079,90 +1079,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The importance of network spatial structure as a driver of eco-evolutionary dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaïa Lamarins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie M Carlson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 2024 (1), pp.e06933. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1196,103 +1196,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implications of dispersal in Atlantic salmon: lessons from a demo-genetic agent-based model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaïa Lamarins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floren Hugon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Piou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 79 (12), pp.2025-2042. </w:t>
@@ -1477,64 +1477,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchrony in population dynamics of juvenile Atlantic salmon: analyzing spatiotemporal variation and the influence of river flow and demography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Carlson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1741,51 +1741,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cucherousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Sundt‐hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libor Závorka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1888,51 +1888,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Aymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1996,51 +1996,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual and group characteristics affecting nest building in sea lamprey ( Petromyzon marinus L. 1758 )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Dhamelincourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2152,51 +2152,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Riepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thilo Pagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2241,399 +2241,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02923467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salmonid stocking in five North Atlantic jurisdictions: Identifying drivers and barriers to policy change</w:t>
+                <w:t xml:space="preserve">The negative ecological impacts of a globally introduced species decrease with time since introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Øystein Aas</w:t>
+                <w:t xml:space="preserve">Libor Zavorka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cucherousset</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aqc.2984⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (9), 10 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.14323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02019967v1</w:t>
+                <w:t xml:space="preserve">hal-01855437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response to comment on &amp;quot;Precipitation drives global variation in natural selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam M. Siepielski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael B. Morrissey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Buoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie M. Carlson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina M. Caruso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 359 (6374), 2 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/science.aan5760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01705843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The negative ecological impacts of a globally introduced species decrease with time since introduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Salmonid stocking in five North Atlantic jurisdictions: Identifying drivers and barriers to policy change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Øystein Aas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cucherousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian A. Fleming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Wolter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Libor Zavorka</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Johan Höjesjö</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 24 (9), 10 p. </w:t>
+              <w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (6), pp.1451-1464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gcb.14323⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/aqc.2984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01855437v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02019967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of spatial aggregation of nests on population recruitment: the case of a small population of Atlantic salmon</w:t>
               </w:r>
@@ -2645,51 +2645,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tentelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2762,64 +2762,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason L. Hwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Fernández-Chacón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie M Carlson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 75 (5), pp.online first. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2892,51 +2892,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Manicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Glise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bardonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2983,103 +2983,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precipitation drives global variation in natural selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam M. Siepielski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael B. Morrissey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Buoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie M. Carlson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina M. Caruso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 355 (6328), pp.959-962. </w:t>
@@ -3156,51 +3156,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Lassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3303,51 +3303,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cucherousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thilo Pagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fisheries Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 194, pp.173-187. </w:t>
@@ -3411,51 +3411,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Alp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cucherousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lecerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3514,51 +3514,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Salmonidae introductions reveal stronger ecological effects of changing intraspecific compared to interspecific diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian D. Olden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3624,308 +3624,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shifting Thresholds: Rapid Evolution of Migratory Life Histories in Steelhead/Rainbow Trout, Oncorhynchus mykiss</w:t>
+                <w:t xml:space="preserve">Investigating the genetic architecture of conditional strategies using the environmental threshold model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corey Phillis</w:t>
+                <w:t xml:space="preserve">Bruno A. Buzatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Moore</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Buoro</w:t>
+                <w:t xml:space="preserve">Wade N. Hazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sean Hayes</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joseph L. Tomkins</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Heredity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jhered/esv085⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 282 (1821), 10 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2015.2075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02177281v1</w:t>
+                <w:t xml:space="preserve">hal-01901372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the genetic architecture of conditional strategies using the environmental threshold model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shifting Thresholds: Rapid Evolution of Migratory Life Histories in Steelhead/Rainbow Trout, Oncorhynchus mykiss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corey Phillis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno A. Buzatto</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Jonathan Moore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wade N. Hazel</w:t>
+                <w:t xml:space="preserve">Sean Hayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph L. Tomkins</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">John Carlos Garza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 282 (1821), 10 p. </w:t>
+              <w:t xml:space="preserve">Journal of Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 107 (1), pp.51-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2015.2075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jhered/esv085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901372v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02177281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life-history syndromes: Integrating dispersal through space and time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Carlson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4028,51 +4028,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Barnagaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 16 (2), pp.134-136. </w:t>
@@ -4110,64 +4110,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digging through model complexity : using hierarchical models to uncover evolutionary processes in the wild</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Buoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4208,425 +4208,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02651399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quantitative genetic analysis of hibernation emergence date in a wild population of Columbian ground squirrels</w:t>
+                <w:t xml:space="preserve">Heritability of short-scale natal dispersal in a large-scale foraging bird, the wandering albatross.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. E. Lane</w:t>
+                <w:t xml:space="preserve">Anne Charmantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Buoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. E. B. Kruuk</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">H. Weimerskirch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 24 (9), pp.1949-1959. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1420-9101.2011.02334.x⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 27 (7), pp.1487-1496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1420-9101.2011.02281.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02651833v1</w:t>
+                <w:t xml:space="preserve">hal-00598597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing adaptive phenotypic plasticity by means of conditional strategies from empirical data: the latent environmental threshold model</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A quantitative genetic analysis of hibernation emergence date in a wild population of Columbian ground squirrels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. E. Lane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. E. B. Kruuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Charmantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. O. Murie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. W. Coltman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1558-5646.2011.01484.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24 (9), pp.1949-1959. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1420-9101.2011.02334.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03499381v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heritability of short-scale natal dispersal in a large-scale foraging bird, the wandering albatross.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Charmantier</w:t>
+                <w:t xml:space="preserve">Assessing adaptive phenotypic plasticity by means of conditional strategies from empirical data: the latent environmental threshold model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Buoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Buoro</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">H. Weimerskirch</w:t>
+                <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 27 (7), pp.1487-1496. </w:t>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 66 (4), pp.996 - 1009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1420-9101.2011.02281.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1558-5646.2011.01484.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00598597v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03499381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating evolutionary trade-offs in wild populations of Atlantic salmon (Salmo salar) : incorporating detection probabilities and individual heterogeneity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Buoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4699,64 +4699,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Cubaynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Charmantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4918,52 +4918,1235 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02662609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (11)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PastSatAb - Reconstruction of historical time series of salmon abundance and exploitation rates in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lebot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Rivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beaulaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Buoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Nevoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pôle OFB-INRAE-Institut Agro-UPPA pour la gestion des migrateurs amphihalins dans leur environnement. 2025, pp.86</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128036v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilan du suivi du stock de saumon sur le Scorff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Buoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jeannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Gaudey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrae - Fédération pour la pêche et la protection des milieux aquatiques du Morbihan. 2025, 29 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05305904v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport sur l’Estimation des Populations de Truites de Mer Bresle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Tréhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Buoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Josset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beaulaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pôle OFB-INRAE-Institut Agro-UPPA pour la gestion des migrateurs amphihalins dans leur environnement. 2025, 46 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05133581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilan du suivi du stock de saumon sur la Nivelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Buoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrae - MIGRADOUR - APPMA Nivelle Côte Basque. 2025, 33 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05360422v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The role of freshwater and marine productivity in defining the overall outcome for an Atlantic salmon population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Nevoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Buoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Lasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Rivot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNL(23)52, North Atlantic Salmon Conservation Organization. 2023, 10 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04495907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolutionary Ecology of Kerguelen Islands Colonization by Introduced Salmonids: SALMEVOL 1041-2 project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Labonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Buoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Aulus Giacosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Vignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sindre Håvarstein Eldøy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Institut national de recherche pour l'agriculture, l'alimentation et l'environnement (INRAE); Université de Pau et des Pays de l'Adour (UPPA); Institut Polaire Paul-Emile Victor. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03719420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluation des effets des stratégies de dispersion sur la résilience et la persistance d'une métapopulation de saumon Atlantique (Salmo salar). Résilience et persistance d’une métapopulation de saumon Atlantique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Buoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaïa Lamarins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] OFB; INRAE; Institut Agro - Agrocampus Ouest; UPPA. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03083949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SalmoGlob - ToolBoxWGNAS. Développement d’un nouveau modèle pour l’évaluation des stocks de saumon atlantique à l’échelle de l’Atlantique Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Rivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Olmos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Nevoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Buoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] OFB; INRAE; Institut Agro - Agrocampus Ouest; UPPA. 2020, 75 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Working group on North Atlantic salmon (WGNAS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Ahlbeck-Bergendahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien April</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hlynur Bardarson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geir H. Bolstad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Bradbury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Inconnu. 2019, 368 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluation des effets des stratégies de dispersion sur la résilience et la persistance d’une métapopulation de saumon Atlantique (Salmo salar)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Buoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaia Lamarins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Fiche synthèse, OFB; INRAE; UPPA; Agrocampus Ouest. 2019, 5 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03119944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaptation des mesures de gestion face au changement climatique : influence des flux migratoires entre populations. Rapport de synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Buoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inconnu. 2018, 12 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId178"/>
+      <w:footerReference w:type="default" r:id="rId204"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5031,51 +6214,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A8206276"/>
+    <w:nsid w:val="25AD73F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5262,51 +6445,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathieu-buoro" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7053-3767" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15814242X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05296592v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#239;a Lamarins" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Labonne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pr&#233;vost" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Piou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/ibe.1.153305" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05268741v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edel Lheureux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Buoro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2024-0321" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107836v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lebot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nevoux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revue-set.2025.47.8498" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04942448v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie M Carlson" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William H Satterthwaite" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12881" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963326v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Olmos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Lemaire-Patin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Hernvann" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revue-set.2025.47.9154" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05312413v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Evangelista" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Leathers" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Tronel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.70112" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820263v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Carlson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12811" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235812v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.06933" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03810521v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floren Hugon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2021-0342" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03909303v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Lamarins" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fririon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorinda Marie Folio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vernier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Daupagne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13508" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03640309v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bouchard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2021-0017" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03102211v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lassus" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Riepe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Millet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santoul" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fme.12471" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03436888v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Sundt&#8208;hansen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Z&#225;vorka" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.14904" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420470v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Aulus Giacosa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;raud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaudin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Aymes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2021.0366" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03036001v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Dhamelincourt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rives" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stellia Sebihi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tentelier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.14601" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923467v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie L. Fujitani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo Pagel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2020.102125" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019967v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;ystein Aas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian A. Fleming" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolter" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan H&#246;jesj&#246;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.2984" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705843v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam M. Siepielski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael B. Morrissey" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie M. Carlson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina M. Caruso" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aan5760" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855437v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Zavorka" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14323" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773150v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bardonnet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.2178" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604760v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason L. Hwan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Fern&#225;ndez-Chac&#243;n" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2017-0026" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607585v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepais" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Manicki" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Glise" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43552" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605014v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aag2773" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705837v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Raffard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lecerf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cote" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2017.1893" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604761v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fujitani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2017.06.001" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177277v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alp" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12585" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LVXFQFP0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901395v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian D. Olden" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12673" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N5Z2RM8F-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177281v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corey Phillis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Moore" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Hayes" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Carlos Garza" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esv085" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901372v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno A. Buzatto" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wade N. Hazel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph L. Tomkins" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2015.2075" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177284v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12275" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000104v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fitsum Abadi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Barnagaud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Blanc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-1795.2012.00597.x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651399v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2012.02590.x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651833v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Lane" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. E. B. Kruuk" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charmantier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. O. Murie" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. W. Coltman" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2011.02334.x" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499381v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2011.01484.x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598597v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Weimerskirch" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2011.02281.x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667086v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2010.01029.x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658832v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papaix" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cubaynes" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perret" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2010.02079.x" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662609v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Servanty" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Choquet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baubet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Brandt" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gaillard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/09-1931.1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathieu-buoro" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7053-3767" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15814242X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963326v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Olmos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Lemaire-Patin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Hernvann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nevoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revue-set.2025.47.9154" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107836v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lebot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pr&#233;vost" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Buoro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revue-set.2025.47.8498" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04942448v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#239;a Lamarins" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie M Carlson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William H Satterthwaite" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12881" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05268741v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edel Lheureux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2024-0321" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05296592v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Labonne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Piou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/ibe.1.153305" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05312413v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Evangelista" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Leathers" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Tronel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.70112" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820263v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Carlson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12811" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235812v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.06933" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03810521v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floren Hugon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2021-0342" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03909303v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Lamarins" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fririon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorinda Marie Folio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vernier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Daupagne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13508" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03640309v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bouchard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2021-0017" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03102211v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lassus" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Riepe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Millet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santoul" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fme.12471" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03436888v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Sundt&#8208;hansen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Z&#225;vorka" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.14904" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420470v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Aulus Giacosa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;raud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaudin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Aymes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2021.0366" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03036001v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Dhamelincourt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rives" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stellia Sebihi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tentelier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.14601" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923467v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie L. Fujitani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo Pagel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2020.102125" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855437v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Zavorka" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14323" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705843v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam M. Siepielski" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael B. Morrissey" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie M. Carlson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina M. Caruso" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aan5760" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019967v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;ystein Aas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian A. Fleming" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolter" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan H&#246;jesj&#246;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.2984" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773150v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bardonnet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.2178" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604760v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason L. Hwan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Fern&#225;ndez-Chac&#243;n" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2017-0026" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607585v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepais" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Manicki" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Glise" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43552" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605014v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aag2773" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705837v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Raffard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lecerf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cote" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2017.1893" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604761v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fujitani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2017.06.001" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177277v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alp" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12585" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LVXFQFP0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901395v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian D. Olden" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12673" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N5Z2RM8F-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901372v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno A. Buzatto" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wade N. Hazel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph L. Tomkins" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2015.2075" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177281v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corey Phillis" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Moore" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Hayes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Carlos Garza" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esv085" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177284v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12275" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000104v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fitsum Abadi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Barnagaud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Blanc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-1795.2012.00597.x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651399v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2012.02590.x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598597v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charmantier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Weimerskirch" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2011.02281.x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651833v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Lane" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. E. B. Kruuk" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. O. Murie" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. W. Coltman" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2011.02334.x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499381v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2011.01484.x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667086v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2010.01029.x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658832v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papaix" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cubaynes" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perret" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2010.02079.x" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662609v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Servanty" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Choquet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baubet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Brandt" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gaillard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/09-1931.1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128036v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaulaton" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05305904v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeannot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Quendo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gaudey" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133581v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tr&#233;hin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Josset" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05360422v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lange" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495907v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Lasne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03719420v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Vignon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sindre H&#229;varstein Eld&#248;y" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083949v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138237v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184250v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Ahlbeck-Bergendahl" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien April" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hlynur Bardarson" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir H. Bolstad" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Bradbury" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03119944v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184262v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>