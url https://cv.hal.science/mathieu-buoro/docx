--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -199,598 +199,598 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SalmoGlob – Un nouveau modèle pour l’évaluation des stocks de saumon atlantique à l’échelle de l’Atlantique Nord</w:t>
+                <w:t xml:space="preserve">Estimating diadromous fish abundance during their migration by mark–recapture: remodeling combined with sequential Bayesian inference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Rivot</w:t>
+                <w:t xml:space="preserve">Edel Lheureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Olmos</w:t>
+                <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remi Lemaire-Patin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etienne Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/revue-set.2025.47.9154⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 82, pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cjfas-2024-0321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04963326v1</w:t>
+                <w:t xml:space="preserve">hal-05268741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet PastSatAb pour reconstruire des séries temporelles d’abondance et de taux d’exploitation du saumon atlantique en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lebot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Rivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Lebot</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie Nevoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 47, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/revue-set.2025.47.8498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05107836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eco‐Evolutionary Consequences of Selective Exploitation on Metapopulations Illustrated With Atlantic Salmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaïa Lamarins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie M Carlson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaïa Lamarins</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">William H Satterthwaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fish and Fisheries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 26, pp.291-305. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/faf.12881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04942448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating diadromous fish abundance during their migration by mark–recapture: remodeling combined with sequential Bayesian inference</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SalmoGlob – Un nouveau modèle pour l’évaluation des stocks de saumon atlantique à l’échelle de l’Atlantique Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Rivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Olmos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Lemaire-Patin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edel Lheureux</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre-Yves Hernvann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Nevoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 82, pp.1-21. </w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 47, pp.9154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/cjfas-2024-0321⟩</w:t>
+                <w:t xml:space="preserve">⟨10.20870/revue-set.2025.47.9154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05268741v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04963326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IBASAM: a spatially explicit demo-genetic individual-based model for anadromous salmonids (meta)populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaïa Lamarins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Piou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -867,77 +867,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Evangelista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyle Leathers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Tronel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie M Carlson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Limnology and Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
@@ -975,77 +975,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersal and gene flow in anadromous salmonids: A systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaïa Lamarins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Carlson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology of Freshwater Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 33 (4), pp.e12811. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1079,90 +1079,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The importance of network spatial structure as a driver of eco-evolutionary dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaïa Lamarins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie M Carlson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 2024 (1), pp.e06933. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1196,51 +1196,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implications of dispersal in Atlantic salmon: lessons from a demo-genetic agent-based model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaïa Lamarins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floren Hugon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1248,51 +1248,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Piou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 79 (12), pp.2025-2042. </w:t>
@@ -1477,64 +1477,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchrony in population dynamics of juvenile Atlantic salmon: analyzing spatiotemporal variation and the influence of river flow and demography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Carlson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1741,51 +1741,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cucherousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Sundt‐hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libor Závorka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1888,51 +1888,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Aymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1996,51 +1996,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual and group characteristics affecting nest building in sea lamprey ( Petromyzon marinus L. 1758 )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Dhamelincourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2152,51 +2152,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Riepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thilo Pagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2241,399 +2241,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02923467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The negative ecological impacts of a globally introduced species decrease with time since introduction</w:t>
+                <w:t xml:space="preserve">Salmonid stocking in five North Atlantic jurisdictions: Identifying drivers and barriers to policy change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Libor Zavorka</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Buoro</w:t>
+                <w:t xml:space="preserve">Øystein Aas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cucherousset</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian A. Fleming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Wolter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Höjesjö</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.14323⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (6), pp.1451-1464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aqc.2984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01855437v1</w:t>
+                <w:t xml:space="preserve">hal-02019967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response to comment on &amp;quot;Precipitation drives global variation in natural selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam M. Siepielski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael B. Morrissey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie M. Carlson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina M. Caruso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 359 (6374), 2 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/science.aan5760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01705843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salmonid stocking in five North Atlantic jurisdictions: Identifying drivers and barriers to policy change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Øystein Aas</w:t>
+                <w:t xml:space="preserve">The negative ecological impacts of a globally introduced species decrease with time since introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libor Zavorka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cucherousset</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 28 (6), pp.1451-1464. </w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (9), 10 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/aqc.2984⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/gcb.14323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02019967v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01855437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of spatial aggregation of nests on population recruitment: the case of a small population of Atlantic salmon</w:t>
               </w:r>
@@ -2645,51 +2645,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tentelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2762,64 +2762,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason L. Hwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Fernández-Chacón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie M Carlson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 75 (5), pp.online first. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2892,51 +2892,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Manicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Glise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bardonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2983,103 +2983,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precipitation drives global variation in natural selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam M. Siepielski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael B. Morrissey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie M. Carlson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina M. Caruso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 355 (6328), pp.959-962. </w:t>
@@ -3156,51 +3156,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Lassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3303,51 +3303,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cucherousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thilo Pagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fisheries Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 194, pp.173-187. </w:t>
@@ -3411,51 +3411,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Alp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cucherousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lecerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3514,51 +3514,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Salmonidae introductions reveal stronger ecological effects of changing intraspecific compared to interspecific diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian D. Olden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3643,51 +3643,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the genetic architecture of conditional strategies using the environmental threshold model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno A. Buzatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wade N. Hazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3773,51 +3773,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corey Phillis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Hayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3881,51 +3881,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life-history syndromes: Integrating dispersal through space and time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Carlson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4028,51 +4028,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Barnagaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 16 (2), pp.134-136. </w:t>
@@ -4110,64 +4110,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digging through model complexity : using hierarchical models to uncover evolutionary processes in the wild</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4227,51 +4227,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heritability of short-scale natal dispersal in a large-scale foraging bird, the wandering albatross.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Charmantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4465,77 +4465,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing adaptive phenotypic plasticity by means of conditional strategies from empirical data: the latent environmental threshold model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 66 (4), pp.996 - 1009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4569,64 +4569,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating evolutionary trade-offs in wild populations of Atlantic salmon (Salmo salar) : incorporating detection probabilities and individual heterogeneity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4699,51 +4699,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Cubaynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Charmantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4933,222 +4933,192 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02662609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (11)</w:t>
+        <w:t xml:space="preserve">Rapport (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PastSatAb - Reconstruction of historical time series of salmon abundance and exploitation rates in France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne Rivot</w:t>
+                <w:t xml:space="preserve">Bilan du suivi du stock de saumon sur la Nivelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Beaulaton</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">Pôle OFB-INRAE-Institut Agro-UPPA pour la gestion des migrateurs amphihalins dans leur environnement. 2025, pp.86</w:t>
+                <w:t xml:space="preserve">Frédéric Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrae - MIGRADOUR - APPMA Nivelle Côte Basque. 2026, 39 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05128036v2</w:t>
+                <w:t xml:space="preserve">hal-05588090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan du suivi du stock de saumon sur le Scorff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5161,992 +5131,1228 @@
                 <w:t xml:space="preserve">Fabien Quendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Gaudey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrae - Fédération pour la pêche et la protection des milieux aquatiques du Morbihan. 2025, 29 p</w:t>
+              <w:t xml:space="preserve">Inrae - Fédération pour la pêche et la protection des milieux aquatiques du Morbihan. 2026, 43 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05305904v2</w:t>
+                <w:t xml:space="preserve">hal-05588081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport sur l’Estimation des Populations de Truites de Mer Bresle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PastSatAb - Reconstruction of historical time series of salmon abundance and exploitation rates in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lebot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Rivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Tréhin</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Laurent Beaulaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Beaulaton</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Nevoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Pôle OFB-INRAE-Institut Agro-UPPA pour la gestion des migrateurs amphihalins dans leur environnement. 2025, 46 p</w:t>
+              <w:t xml:space="preserve">Pôle OFB-INRAE-Institut Agro-UPPA pour la gestion des migrateurs amphihalins dans leur environnement. 2025, pp.86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05133581v1</w:t>
+                <w:t xml:space="preserve">hal-05128036v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan du suivi du stock de saumon sur la Nivelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Bilan du suivi du stock de saumon sur le Scorff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Inrae - MIGRADOUR - APPMA Nivelle Côte Basque. 2025, 33 p</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jeannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Gaudey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrae - Fédération pour la pêche et la protection des milieux aquatiques du Morbihan. 2025, 29 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05360422v2</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05305904v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of freshwater and marine productivity in defining the overall outcome for an Atlantic salmon population</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Rapport sur l’Estimation des Populations de Truites de Mer Bresle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Tréhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">CNL(23)52, North Atlantic Salmon Conservation Organization. 2023, 10 p</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Josset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beaulaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pôle OFB-INRAE-Institut Agro-UPPA pour la gestion des migrateurs amphihalins dans leur environnement. 2025, 46 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04495907v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05133581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary Ecology of Kerguelen Islands Colonization by Introduced Salmonids: SALMEVOL 1041-2 project</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Bilan du suivi du stock de saumon sur la Nivelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] Institut national de recherche pour l'agriculture, l'alimentation et l'environnement (INRAE); Université de Pau et des Pays de l'Adour (UPPA); Institut Polaire Paul-Emile Victor. 2022</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrae - MIGRADOUR - APPMA Nivelle Côte Basque. 2025, 33 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03719420v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05360422v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des effets des stratégies de dispersion sur la résilience et la persistance d'une métapopulation de saumon Atlantique (Salmo salar). Résilience et persistance d’une métapopulation de saumon Atlantique.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">The role of freshwater and marine productivity in defining the overall outcome for an Atlantic salmon population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Nevoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] OFB; INRAE; Institut Agro - Agrocampus Ouest; UPPA. 2020</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Lasne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Rivot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNL(23)52, North Atlantic Salmon Conservation Organization. 2023, 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03083949v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04495907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SalmoGlob - ToolBoxWGNAS. Développement d’un nouveau modèle pour l’évaluation des stocks de saumon atlantique à l’échelle de l’Atlantique Nord</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Rivot</w:t>
+                <w:t xml:space="preserve">Evolutionary Ecology of Kerguelen Islands Colonization by Introduced Salmonids: SALMEVOL 1041-2 project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Olmos</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Aulus Giacosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Vignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sindre Håvarstein Eldøy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] OFB; INRAE; Institut Agro - Agrocampus Ouest; UPPA. 2020, 75 p</w:t>
+              <w:t xml:space="preserve">[Research Report] Institut national de recherche pour l'agriculture, l'alimentation et l'environnement (INRAE); Université de Pau et des Pays de l'Adour (UPPA); Institut Polaire Paul-Emile Victor. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03138237v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03719420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Working group on North Atlantic salmon (WGNAS)</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] Inconnu. 2019, 368 p</w:t>
+                <w:t xml:space="preserve">Évaluation des effets des stratégies de dispersion sur la résilience et la persistance d'une métapopulation de saumon Atlantique (Salmo salar). Résilience et persistance d’une métapopulation de saumon Atlantique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Buoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaïa Lamarins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] OFB; INRAE; Institut Agro - Agrocampus Ouest; UPPA. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02184250v1</w:t>
+                <w:t xml:space="preserve">hal-03083949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des effets des stratégies de dispersion sur la résilience et la persistance d’une métapopulation de saumon Atlantique (Salmo salar)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">SalmoGlob - ToolBoxWGNAS. Développement d’un nouveau modèle pour l’évaluation des stocks de saumon atlantique à l’échelle de l’Atlantique Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Rivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Olmos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Nevoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">[0] Fiche synthèse, OFB; INRAE; UPPA; Agrocampus Ouest. 2019, 5 p</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] OFB; INRAE; Institut Agro - Agrocampus Ouest; UPPA. 2020, 75 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03119944v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Working group on North Atlantic salmon (WGNAS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ida Ahlbeck-Bergendahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien April</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hlynur Bardarson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geir H. Bolstad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Bradbury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Inconnu. 2019, 368 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluation des effets des stratégies de dispersion sur la résilience et la persistance d’une métapopulation de saumon Atlantique (Salmo salar)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Buoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaia Lamarins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Fiche synthèse, OFB; INRAE; UPPA; Agrocampus Ouest. 2019, 5 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03119944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Adaptation des mesures de gestion face au changement climatique : influence des flux migratoires entre populations. Rapport de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inconnu. 2018, 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02184262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId204"/>
+      <w:footerReference w:type="default" r:id="rId206"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6214,51 +6420,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="25AD73F6"/>
+    <w:nsid w:val="B687D9D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6445,51 +6651,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathieu-buoro" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7053-3767" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15814242X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963326v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Olmos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Lemaire-Patin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Hernvann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nevoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revue-set.2025.47.9154" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107836v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lebot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pr&#233;vost" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Buoro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revue-set.2025.47.8498" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04942448v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#239;a Lamarins" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie M Carlson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William H Satterthwaite" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12881" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05268741v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edel Lheureux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2024-0321" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05296592v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Labonne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Piou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/ibe.1.153305" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05312413v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Evangelista" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Leathers" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Tronel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.70112" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820263v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Carlson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12811" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235812v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.06933" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03810521v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floren Hugon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2021-0342" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03909303v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Lamarins" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fririon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorinda Marie Folio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vernier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Daupagne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13508" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03640309v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bouchard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2021-0017" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03102211v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lassus" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Riepe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Millet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santoul" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fme.12471" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03436888v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Sundt&#8208;hansen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Z&#225;vorka" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.14904" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420470v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Aulus Giacosa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;raud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaudin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Aymes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2021.0366" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03036001v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Dhamelincourt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rives" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stellia Sebihi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tentelier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.14601" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923467v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie L. Fujitani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo Pagel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2020.102125" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855437v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Zavorka" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14323" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705843v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam M. Siepielski" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael B. Morrissey" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie M. Carlson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina M. Caruso" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aan5760" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019967v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;ystein Aas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian A. Fleming" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolter" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan H&#246;jesj&#246;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.2984" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773150v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bardonnet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.2178" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604760v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason L. Hwan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Fern&#225;ndez-Chac&#243;n" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2017-0026" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607585v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepais" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Manicki" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Glise" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43552" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605014v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aag2773" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705837v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Raffard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lecerf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cote" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2017.1893" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604761v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fujitani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2017.06.001" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177277v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alp" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12585" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LVXFQFP0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901395v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian D. Olden" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12673" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N5Z2RM8F-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901372v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno A. Buzatto" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wade N. Hazel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph L. Tomkins" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2015.2075" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177281v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corey Phillis" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Moore" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Hayes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Carlos Garza" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esv085" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177284v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12275" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000104v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fitsum Abadi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Barnagaud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Blanc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-1795.2012.00597.x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651399v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2012.02590.x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598597v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charmantier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Weimerskirch" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2011.02281.x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651833v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Lane" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. E. B. Kruuk" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. O. Murie" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. W. Coltman" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2011.02334.x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499381v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2011.01484.x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667086v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2010.01029.x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658832v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papaix" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cubaynes" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perret" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2010.02079.x" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662609v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Servanty" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Choquet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baubet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Brandt" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gaillard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/09-1931.1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128036v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaulaton" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05305904v2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeannot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Quendo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gaudey" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133581v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tr&#233;hin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Josset" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05360422v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lange" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495907v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Lasne" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03719420v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Vignon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sindre H&#229;varstein Eld&#248;y" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083949v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138237v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184250v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Ahlbeck-Bergendahl" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien April" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hlynur Bardarson" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir H. Bolstad" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Bradbury" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03119944v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184262v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathieu-buoro" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7053-3767" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15814242X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05268741v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edel Lheureux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Buoro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pr&#233;vost" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2024-0321" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107836v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lebot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nevoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revue-set.2025.47.8498" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04942448v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#239;a Lamarins" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie M Carlson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William H Satterthwaite" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12881" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963326v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Olmos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Lemaire-Patin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Hernvann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revue-set.2025.47.9154" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05296592v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Labonne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Piou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/ibe.1.153305" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05312413v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Evangelista" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Leathers" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Tronel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.70112" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820263v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Carlson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12811" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235812v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.06933" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03810521v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floren Hugon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2021-0342" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03909303v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Lamarins" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fririon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorinda Marie Folio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vernier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Daupagne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13508" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03640309v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bouchard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2021-0017" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03102211v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lassus" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Riepe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Millet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santoul" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fme.12471" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03436888v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Sundt&#8208;hansen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Z&#225;vorka" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.14904" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420470v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Aulus Giacosa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;raud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaudin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Aymes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2021.0366" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03036001v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Dhamelincourt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rives" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stellia Sebihi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tentelier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.14601" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923467v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie L. Fujitani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo Pagel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2020.102125" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019967v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;ystein Aas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian A. Fleming" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolter" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan H&#246;jesj&#246;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.2984" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705843v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam M. Siepielski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael B. Morrissey" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie M. Carlson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina M. Caruso" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aan5760" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855437v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Zavorka" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14323" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773150v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bardonnet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.2178" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604760v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason L. Hwan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Fern&#225;ndez-Chac&#243;n" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2017-0026" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607585v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepais" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Manicki" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Glise" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43552" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605014v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aag2773" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705837v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Raffard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lecerf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cote" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2017.1893" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604761v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fujitani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2017.06.001" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177277v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alp" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12585" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LVXFQFP0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901395v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian D. Olden" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12673" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N5Z2RM8F-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901372v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno A. Buzatto" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wade N. Hazel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph L. Tomkins" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2015.2075" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177281v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corey Phillis" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Moore" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Hayes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Carlos Garza" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esv085" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177284v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12275" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000104v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fitsum Abadi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Barnagaud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Blanc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-1795.2012.00597.x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651399v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2012.02590.x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598597v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charmantier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Weimerskirch" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2011.02281.x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651833v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Lane" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. E. B. Kruuk" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. O. Murie" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. W. Coltman" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2011.02334.x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499381v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2011.01484.x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667086v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2010.01029.x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658832v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papaix" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cubaynes" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perret" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2010.02079.x" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662609v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Servanty" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Choquet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baubet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Brandt" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gaillard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/09-1931.1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05588090v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lange" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05588081v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeannot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Quendo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gaudey" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128036v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaulaton" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05305904v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133581v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tr&#233;hin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Josset" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05360422v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495907v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Lasne" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03719420v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Vignon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sindre H&#229;varstein Eld&#248;y" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083949v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138237v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184250v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Ahlbeck-Bergendahl" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien April" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hlynur Bardarson" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir H. Bolstad" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Bradbury" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03119944v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184262v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>