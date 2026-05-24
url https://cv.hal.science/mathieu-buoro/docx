--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -199,663 +199,663 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating diadromous fish abundance during their migration by mark–recapture: remodeling combined with sequential Bayesian inference</w:t>
+                <w:t xml:space="preserve">IBASAM: a spatially explicit demo-genetic individual-based model for anadromous salmonids (meta)populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edel Lheureux</w:t>
+                <w:t xml:space="preserve">Amaïa Lamarins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Buoro</w:t>
+                <w:t xml:space="preserve">François de Coligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jacques Labonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Piou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/cjfas-2024-0321⟩</w:t>
+              <w:t xml:space="preserve">Individual-based Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1, pp.e153305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/ibe.1.153305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05268741v1</w:t>
+                <w:t xml:space="preserve">hal-05296592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet PastSatAb pour reconstruire des séries temporelles d’abondance et de taux d’exploitation du saumon atlantique en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nevoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 47, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/revue-set.2025.47.8498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05107836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eco‐Evolutionary Consequences of Selective Exploitation on Metapopulations Illustrated With Atlantic Salmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaïa Lamarins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie M Carlson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William H Satterthwaite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fish and Fisheries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 26, pp.291-305. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/faf.12881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04942448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SalmoGlob – Un nouveau modèle pour l’évaluation des stocks de saumon atlantique à l’échelle de l’Atlantique Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Olmos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Lemaire-Patin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Hernvann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nevoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 47, pp.9154. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/revue-set.2025.47.9154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04963326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IBASAM: a spatially explicit demo-genetic individual-based model for anadromous salmonids (meta)populations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimating diadromous fish abundance during their migration by mark–recapture: remodeling combined with sequential Bayesian inference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edel Lheureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaïa Lamarins</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Mathieu Buoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Individual-based Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 1, pp.e153305. </w:t>
+              <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 82, pp.1-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3897/ibe.1.153305⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1139/cjfas-2024-0321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05296592v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05268741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prolonged low flows and non‐native fish operate additively to alter insect emergence in mountain streams</w:t>
               </w:r>
@@ -867,77 +867,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Evangelista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyle Leathers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Tronel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie M Carlson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Limnology and Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
@@ -975,77 +975,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersal and gene flow in anadromous salmonids: A systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaïa Lamarins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Carlson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology of Freshwater Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 33 (4), pp.e12811. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1079,90 +1079,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The importance of network spatial structure as a driver of eco-evolutionary dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaïa Lamarins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie M Carlson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 2024 (1), pp.e06933. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1196,103 +1196,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implications of dispersal in Atlantic salmon: lessons from a demo-genetic agent-based model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaïa Lamarins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floren Hugon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Piou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaïx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 79 (12), pp.2025-2042. </w:t>
@@ -1477,64 +1477,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synchrony in population dynamics of juvenile Atlantic salmon: analyzing spatiotemporal variation and the influence of river flow and demography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Carlson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1741,51 +1741,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cucherousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Sundt‐hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libor Závorka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1888,51 +1888,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Aymes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1996,51 +1996,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual and group characteristics affecting nest building in sea lamprey ( Petromyzon marinus L. 1758 )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Dhamelincourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2152,51 +2152,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carsten Riepe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thilo Pagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Santoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2241,399 +2241,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02923467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salmonid stocking in five North Atlantic jurisdictions: Identifying drivers and barriers to policy change</w:t>
+                <w:t xml:space="preserve">Response to comment on &amp;quot;Precipitation drives global variation in natural selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Øystein Aas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Cucherousset</w:t>
+                <w:t xml:space="preserve">Adam M. Siepielski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ian A. Fleming</w:t>
+                <w:t xml:space="preserve">Michael B. Morrissey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Wolter</w:t>
+                <w:t xml:space="preserve">Stephanie M. Carlson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Höjesjö</w:t>
+                <w:t xml:space="preserve">Christina M. Caruso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 28 (6), pp.1451-1464. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 359 (6374), 2 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/aqc.2984⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.aan5760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02019967v1</w:t>
+                <w:t xml:space="preserve">hal-01705843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response to comment on &amp;quot;Precipitation drives global variation in natural selection</w:t>
+                <w:t xml:space="preserve">The negative ecological impacts of a globally introduced species decrease with time since introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam M. Siepielski</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Libor Zavorka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cucherousset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.aan5760⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (9), 10 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.14323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01705843v1</w:t>
+                <w:t xml:space="preserve">hal-01855437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The negative ecological impacts of a globally introduced species decrease with time since introduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Salmonid stocking in five North Atlantic jurisdictions: Identifying drivers and barriers to policy change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Øystein Aas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cucherousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian A. Fleming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Wolter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Libor Zavorka</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Johan Höjesjö</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 24 (9), 10 p. </w:t>
+              <w:t xml:space="preserve">Aquatic Conservation: Marine and Freshwater Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (6), pp.1451-1464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gcb.14323⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/aqc.2984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01855437v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02019967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of spatial aggregation of nests on population recruitment: the case of a small population of Atlantic salmon</w:t>
               </w:r>
@@ -2645,51 +2645,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tentelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2762,64 +2762,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason L. Hwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Fernández-Chacón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie M Carlson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 75 (5), pp.online first. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2892,51 +2892,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Manicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Glise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bardonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2983,103 +2983,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precipitation drives global variation in natural selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam M. Siepielski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael B. Morrissey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie M. Carlson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina M. Caruso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 355 (6328), pp.959-962. </w:t>
@@ -3156,51 +3156,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Lassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3303,51 +3303,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cucherousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thilo Pagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fisheries Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 194, pp.173-187. </w:t>
@@ -3411,51 +3411,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Alp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cucherousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lecerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3514,51 +3514,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Salmonidae introductions reveal stronger ecological effects of changing intraspecific compared to interspecific diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian D. Olden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3624,308 +3624,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the genetic architecture of conditional strategies using the environmental threshold model</w:t>
+                <w:t xml:space="preserve">Shifting Thresholds: Rapid Evolution of Migratory Life Histories in Steelhead/Rainbow Trout, Oncorhynchus mykiss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno A. Buzatto</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Corey Phillis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Moore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph L. Tomkins</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sean Hayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Carlos Garza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2015.2075⟩</w:t>
+              <w:t xml:space="preserve">Journal of Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 107 (1), pp.51-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jhered/esv085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01901372v1</w:t>
+                <w:t xml:space="preserve">hal-02177281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shifting Thresholds: Rapid Evolution of Migratory Life Histories in Steelhead/Rainbow Trout, Oncorhynchus mykiss</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigating the genetic architecture of conditional strategies using the environmental threshold model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Moore</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Bruno A. Buzatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sean Hayes</w:t>
+                <w:t xml:space="preserve">Wade N. Hazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Carlos Garza</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joseph L. Tomkins</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Heredity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 107 (1), pp.51-60. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 282 (1821), 10 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jhered/esv085⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2015.2075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02177281v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life-history syndromes: Integrating dispersal through space and time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Carlson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4028,51 +4028,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Barnagaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 16 (2), pp.134-136. </w:t>
@@ -4110,64 +4110,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digging through model complexity : using hierarchical models to uncover evolutionary processes in the wild</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4208,425 +4208,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02651399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heritability of short-scale natal dispersal in a large-scale foraging bird, the wandering albatross.</w:t>
+                <w:t xml:space="preserve">A quantitative genetic analysis of hibernation emergence date in a wild population of Columbian ground squirrels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">J. E. Lane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. E. B. Kruuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anne Charmantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. O. Murie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. W. Coltman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 27 (7), pp.1487-1496. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1420-9101.2011.02281.x⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 24 (9), pp.1949-1959. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1420-9101.2011.02334.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00598597v1</w:t>
+                <w:t xml:space="preserve">hal-02651833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quantitative genetic analysis of hibernation emergence date in a wild population of Columbian ground squirrels</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing adaptive phenotypic plasticity by means of conditional strategies from empirical data: the latent environmental threshold model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Buoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1420-9101.2011.02334.x⟩</w:t>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 66 (4), pp.996 - 1009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1558-5646.2011.01484.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02651833v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03499381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing adaptive phenotypic plasticity by means of conditional strategies from empirical data: the latent environmental threshold model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Heritability of short-scale natal dispersal in a large-scale foraging bird, the wandering albatross.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Charmantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Etienne Prévost</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Weimerskirch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 66 (4), pp.996 - 1009. </w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (7), pp.1487-1496. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1558-5646.2011.01484.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1420-9101.2011.02281.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03499381v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00598597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating evolutionary trade-offs in wild populations of Atlantic salmon (Salmo salar) : incorporating detection probabilities and individual heterogeneity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gimenez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4699,64 +4699,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Papaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Cubaynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Charmantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4973,77 +4973,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan du suivi du stock de saumon sur la Nivelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrae - MIGRADOUR - APPMA Nivelle Côte Basque. 2026, 39 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5061,64 +5061,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan du suivi du stock de saumon sur le Scorff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jeannot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5173,345 +5173,345 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05588081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PastSatAb - Reconstruction of historical time series of salmon abundance and exploitation rates in France</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Bilan du suivi du stock de saumon sur le Scorff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Nevoux</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jeannot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Gaudey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Pôle OFB-INRAE-Institut Agro-UPPA pour la gestion des migrateurs amphihalins dans leur environnement. 2025, pp.86</w:t>
+              <w:t xml:space="preserve">Inrae - Fédération pour la pêche et la protection des milieux aquatiques du Morbihan. 2025, 29 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05128036v2</w:t>
+                <w:t xml:space="preserve">hal-05305904v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan du suivi du stock de saumon sur le Scorff</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">PastSatAb - Reconstruction of historical time series of salmon abundance and exploitation rates in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lebot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Rivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beaulaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Gaudey</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Nevoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrae - Fédération pour la pêche et la protection des milieux aquatiques du Morbihan. 2025, 29 p</w:t>
+              <w:t xml:space="preserve">Pôle OFB-INRAE-Institut Agro-UPPA pour la gestion des migrateurs amphihalins dans leur environnement. 2025, pp.86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05305904v2</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128036v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport sur l’Estimation des Populations de Truites de Mer Bresle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Tréhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Josset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beaulaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pôle OFB-INRAE-Institut Agro-UPPA pour la gestion des migrateurs amphihalins dans leur environnement. 2025, 46 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -5533,77 +5533,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan du suivi du stock de saumon sur la Nivelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrae - MIGRADOUR - APPMA Nivelle Côte Basque. 2025, 33 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5621,103 +5621,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of freshwater and marine productivity in defining the overall outcome for an Atlantic salmon population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nevoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Lasne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNL(23)52, North Atlantic Salmon Conservation Organization. 2023, 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5735,64 +5735,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary Ecology of Kerguelen Islands Colonization by Introduced Salmonids: SALMEVOL 1041-2 project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Aulus Giacosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5853,64 +5853,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des effets des stratégies de dispersion sur la résilience et la persistance d'une métapopulation de saumon Atlantique (Salmo salar). Résilience et persistance d’une métapopulation de saumon Atlantique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaïa Lamarins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] OFB; INRAE; Institut Agro - Agrocampus Ouest; UPPA. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -5932,103 +5932,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SalmoGlob - ToolBoxWGNAS. Développement d’un nouveau modèle pour l’évaluation des stocks de saumon atlantique à l’échelle de l’Atlantique Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Rivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Olmos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Nevoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] OFB; INRAE; Institut Agro - Agrocampus Ouest; UPPA. 2020, 75 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -6176,51 +6176,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des effets des stratégies de dispersion sur la résilience et la persistance d’une métapopulation de saumon Atlantique (Salmo salar)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaia Lamarins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6251,64 +6251,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation des mesures de gestion face au changement climatique : influence des flux migratoires entre populations. Rapport de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Inconnu. 2018, 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -6420,51 +6420,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B687D9D7"/>
+    <w:nsid w:val="B66A7683"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6651,51 +6651,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathieu-buoro" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7053-3767" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15814242X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05268741v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edel Lheureux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Buoro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pr&#233;vost" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2024-0321" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107836v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lebot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nevoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revue-set.2025.47.8498" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04942448v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#239;a Lamarins" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie M Carlson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William H Satterthwaite" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12881" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963326v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Olmos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Lemaire-Patin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Hernvann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revue-set.2025.47.9154" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05296592v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Labonne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Piou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/ibe.1.153305" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05312413v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Evangelista" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Leathers" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Tronel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.70112" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820263v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Carlson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12811" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235812v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.06933" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03810521v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floren Hugon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2021-0342" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03909303v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Lamarins" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fririon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorinda Marie Folio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vernier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Daupagne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13508" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03640309v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bouchard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2021-0017" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03102211v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lassus" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Riepe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Millet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santoul" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fme.12471" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03436888v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Sundt&#8208;hansen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Z&#225;vorka" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.14904" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420470v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Aulus Giacosa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;raud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaudin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Aymes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2021.0366" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03036001v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Dhamelincourt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rives" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stellia Sebihi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tentelier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.14601" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923467v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie L. Fujitani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo Pagel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2020.102125" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019967v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;ystein Aas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian A. Fleming" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolter" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan H&#246;jesj&#246;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.2984" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705843v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam M. Siepielski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael B. Morrissey" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie M. Carlson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina M. Caruso" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aan5760" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855437v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Zavorka" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14323" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773150v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bardonnet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.2178" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604760v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason L. Hwan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Fern&#225;ndez-Chac&#243;n" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2017-0026" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607585v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepais" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Manicki" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Glise" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43552" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605014v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aag2773" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705837v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Raffard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lecerf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cote" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2017.1893" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604761v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fujitani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2017.06.001" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177277v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alp" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12585" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LVXFQFP0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901395v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian D. Olden" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12673" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N5Z2RM8F-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901372v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno A. Buzatto" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wade N. Hazel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph L. Tomkins" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2015.2075" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177281v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corey Phillis" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Moore" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Hayes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Carlos Garza" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esv085" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177284v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12275" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000104v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fitsum Abadi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Barnagaud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Blanc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-1795.2012.00597.x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651399v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2012.02590.x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598597v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charmantier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Weimerskirch" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2011.02281.x" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651833v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Lane" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. E. B. Kruuk" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. O. Murie" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. W. Coltman" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2011.02334.x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499381v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2011.01484.x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667086v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2010.01029.x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658832v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papaix" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cubaynes" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perret" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2010.02079.x" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662609v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Servanty" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Choquet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baubet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Brandt" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gaillard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/09-1931.1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05588090v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lange" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05588081v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeannot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Quendo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gaudey" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128036v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaulaton" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05305904v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133581v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tr&#233;hin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Josset" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05360422v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495907v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Lasne" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03719420v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Vignon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sindre H&#229;varstein Eld&#248;y" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083949v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138237v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184250v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Ahlbeck-Bergendahl" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien April" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hlynur Bardarson" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir H. Bolstad" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Bradbury" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03119944v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184262v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathieu-buoro" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7053-3767" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/15814242X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05296592v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ama&#239;a Lamarins" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Coligny" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Labonne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pr&#233;vost" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Piou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/ibe.1.153305" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107836v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lebot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nevoux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Buoro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revue-set.2025.47.8498" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04942448v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie M Carlson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William H Satterthwaite" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/faf.12881" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963326v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Olmos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Lemaire-Patin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Hernvann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revue-set.2025.47.9154" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05268741v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edel Lheureux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2024-0321" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05312413v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Evangelista" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Leathers" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Tronel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.70112" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04820263v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Carlson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12811" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235812v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.06933" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03810521v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floren Hugon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papa&#239;x" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2021-0342" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03909303v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Lamarins" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Fririon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorinda Marie Folio" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vernier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Daupagne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13508" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03640309v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bouchard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2021-0017" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03102211v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cucherousset" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Lassus" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Riepe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Millet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santoul" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fme.12471" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03436888v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Sundt&#8208;hansen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Z&#225;vorka" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.14904" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420470v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Aulus Giacosa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;raud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaudin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Aymes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsbl.2021.0366" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03036001v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Dhamelincourt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rives" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stellia Sebihi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tentelier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.14601" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923467v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie L. Fujitani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo Pagel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2020.102125" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705843v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam M. Siepielski" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael B. Morrissey" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie M. Carlson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina M. Caruso" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aan5760" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855437v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Zavorka" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14323" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019967v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#216;ystein Aas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian A. Fleming" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolter" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan H&#246;jesj&#246;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aqc.2984" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773150v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bardonnet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.2178" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604760v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason L. Hwan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Fern&#225;ndez-Chac&#243;n" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2017-0026" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607585v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepais" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Manicki" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Glise" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43552" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605014v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aag2773" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705837v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Raffard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lecerf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cote" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2017.1893" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604761v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fujitani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fishres.2017.06.001" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177277v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alp" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12585" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LVXFQFP0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901395v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian D. Olden" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12673" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N5Z2RM8F-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177281v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corey Phillis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Moore" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Hayes" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Carlos Garza" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esv085" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901372v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno A. Buzatto" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wade N. Hazel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph L. Tomkins" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2015.2075" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177284v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.12275" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000104v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gimenez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fitsum Abadi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Barnagaud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Blanc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-1795.2012.00597.x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651399v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2012.02590.x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651833v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Lane" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. E. B. Kruuk" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charmantier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. O. Murie" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. W. Coltman" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2011.02334.x" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499381v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2011.01484.x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598597v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Weimerskirch" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2011.02281.x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667086v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2010.01029.x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658832v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Papaix" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cubaynes" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perret" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1420-9101.2010.02079.x" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662609v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Servanty" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Choquet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Baubet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Brandt" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Gaillard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/09-1931.1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05588090v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lange" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05588081v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jeannot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Quendo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gaudey" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05305904v2" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128036v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaulaton" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133581v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Tr&#233;hin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Josset" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05360422v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495907v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Lasne" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03719420v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Vignon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sindre H&#229;varstein Eld&#248;y" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083949v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138237v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184250v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Ahlbeck-Bergendahl" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien April" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hlynur Bardarson" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir H. Bolstad" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Bradbury" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03119944v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184262v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>