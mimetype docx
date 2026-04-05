--- v0 (2026-03-16)
+++ v1 (2026-04-05)
@@ -628,295 +628,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04470365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opposite Effect of Social Evaluation on Creative Idea Generation in Early and Middle Adolescents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How does social evaluation influence Hot and Cool inhibitory control in adolescence?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lison Bouhours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Camarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lison Bouhours</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Ernst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Osmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoît Weil</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Borst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Creativity Research Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10400419.2021.1902174⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (9), pp.e0257753. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0257753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03518830v1</w:t>
+                <w:t xml:space="preserve">hal-03483435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does social evaluation influence Hot and Cool inhibitory control in adolescence?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Opposite Effect of Social Evaluation on Creative Idea Generation in Early and Middle Adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Camarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lison Bouhours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Osmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Borst</w:t>
+                <w:t xml:space="preserve">Benoît Weil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 16 (9), pp.e0257753. </w:t>
+              <w:t xml:space="preserve">Creativity Research Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (4), pp.399-410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0257753⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10400419.2021.1902174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03483435v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peers' Choices Influence Adolescent Risk‐taking Especially When Explicit Risk Information is Lacking</w:t>
               </w:r>
@@ -1147,416 +1147,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02901954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specificity and Abstraction of Examples: Opposite Effects on Fixation for Creative Ideation</w:t>
+                <w:t xml:space="preserve">Adolescents’ inhibitory control: keep it cool or lose control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hicham Ezzat</w:t>
+                <w:t xml:space="preserve">Ania Aïte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cassotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Agogué</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Le Masson</w:t>
+                <w:t xml:space="preserve">Adriano Linzarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Osmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Weil</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Houdé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Creative Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">Developmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jocb.349⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/desc.12491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01797385v1</w:t>
+                <w:t xml:space="preserve">hal-01783672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adolescents’ inhibitory control: keep it cool or lose control</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neural basis of functional fixedness during creative idea generation: an EEG study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Camarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Salvia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ania Aïte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Cassotti</w:t>
+                <w:t xml:space="preserve">Benoit Weil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriano Linzarini</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Houdé</w:t>
+                <w:t xml:space="preserve">Nicolas Poirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01783672v1</w:t>
+                <w:t xml:space="preserve">hal-01761372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural basis of functional fixedness during creative idea generation: an EEG study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Specificity and Abstraction of Examples: Opposite Effects on Fixation for Creative Ideation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Ezzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Agogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Weil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cassotti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Creative Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jocb.349⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01761372v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01797385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do We Need Inhibitory Control to Be Creative? Evidence From a Dual-Task Paradigm.</w:t>
               </w:r>
@@ -1568,77 +1568,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Camarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire Borst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Weil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychology of Aesthetics, Creativity, and the Arts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 12 (3), pp.351-358. </w:t>
@@ -1670,385 +1670,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01761381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibitory Control as a Core Process of Creative Problem Solving and Idea Generation from Childhood to Adulthood.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relationship between pathological gambling, alexithymia, and gambling type</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bonnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servane Barrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ania Aïte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cassotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Moutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Directions for Child and Adolescent Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cad.20153⟩</w:t>
+              <w:t xml:space="preserve">The American Journal on Addictions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (2), pp.152-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ajad.12506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01761443v1</w:t>
+                <w:t xml:space="preserve">hal-02888708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between pathological gambling, alexithymia, and gambling type</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Bonnaire</w:t>
+                <w:t xml:space="preserve">Inhibitory Control as a Core Process of Creative Problem Solving and Idea Generation from Childhood to Adulthood.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cassotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Agogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Camarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Servane Barrault</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Houde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire Borst</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal on Addictions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Directions for Child and Adolescent Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2016 (151), pp.61 - 72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cad.20153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ajad.12506⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02888708v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01761443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Does Explicit Versus Implicit Risk Information Influence Adolescent Risk-Taking Engagement?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Osmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Moutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lison Bouhours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Houdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Behavioral Decision Making</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 30 (5), pp.1093/1103</w:t>
@@ -2077,103 +2077,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How minimal executive feedback influences creative idea generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Ezzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Camarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cassotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Houdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 12 (6), </w:t>
@@ -2237,77 +2237,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cassotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Camarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Houdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Agogué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thinking Skills and Creativity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 19, pp.146 - 152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2347,303 +2347,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01633856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socio-Emotional Context and Adolescents' Decision Making: The Experience of Regret and Relief After Social Comparison</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Resisting classical solutions: The creative mind of industrial designers and engineers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Agogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Dalmasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Houdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cassotti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Research on Adolescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jora.12092⟩</w:t>
+              <w:t xml:space="preserve">Psychology of Aesthetics, Creativity, and the Arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.10.1037/a0039414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/a0039414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02888575v1</w:t>
+                <w:t xml:space="preserve">hal-01199938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resisting classical solutions: The creative mind of industrial designers and engineers.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Socio-Emotional Context and Adolescents' Decision Making: The Experience of Regret and Relief After Social Comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Borst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Houdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Moutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology of Aesthetics, Creativity, and the Arts</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Research on Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (1), pp.81-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jora.12092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1037/a0039414⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01199938v1</w:t>
+                <w:t xml:space="preserve">hal-02888575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does ambiguity aversion influence the framing effect during decision making?</w:t>
               </w:r>
@@ -2655,77 +2655,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Osmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cassotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Houdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Moutier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychonomic Bulletin and Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 22 (2), pp.572 - 577. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2798,64 +2798,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cassotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Moutier,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Houdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Borst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6, pp.253. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2915,77 +2915,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cassotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Moutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delcroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Houdé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (4), pp.e0123024. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3104,537 +3104,537 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02888591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of age and training on creativity: a design-theory approach to study fixation effects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">The impacts of examples on creative design : explaining fixation and stimulation effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arlette Pineau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Akin Osman Kazakçi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Hatchuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Weil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thinking Skills and Creativity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 11 (1), pp.33-41</w:t>
+              <w:t xml:space="preserve">Journal of Creative Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 48 (1), pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00825289v1</w:t>
+                <w:t xml:space="preserve">hal-00707354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of Alexithymia on Pathological Gamblers’ Decision Making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ania Aïte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servane Barrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cassotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Borst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognitive and Behavioral Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 27 (2), pp.59-67. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/WNN.0000000000000027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02904858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impacts of examples on creative design : explaining fixation and stimulation effects</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Le Masson</w:t>
+                <w:t xml:space="preserve">What have we learned about the processes involved in the Iowa Gambling Task from developmental studies?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cassotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ania Aïte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Osmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Weil</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Houdé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire Borst</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Creative Behavior</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2014.00915⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00707354v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01783678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What have we learned about the processes involved in the Iowa Gambling Task from developmental studies?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The impact of age and training on creativity: a design-theory approach to study fixation effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Agogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Houde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlette Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cassotti</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gregoire Borst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Thinking Skills and Creativity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (1), pp.33-41</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01783678v1</w:t>
+                <w:t xml:space="preserve">hal-00825289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global interference during early visual processing: ERP evidence from a rapid global/local selective task</w:t>
               </w:r>
@@ -3659,64 +3659,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cassotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Houdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4, </w:t>
@@ -3754,51 +3754,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Emotional Context Congruency on Decision Making Under Ambiguity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ania Aïte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire Borst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3882,945 +3882,945 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00839626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Counterfactually mediated emotions: A developmental study of regret and relief in a probabilistic gambling task</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inhibitory control in number-conservation and class-inclusion tasks: A neo-Piagetian inter-task priming study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire Borst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlette Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cassotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Houde</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cognitive Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27, pp.283-298</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02888571v1</w:t>
+                <w:t xml:space="preserve">hal-00839879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive Emotional Context Eliminates the Framing Effect in Decision-Making</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pleasant emotional induction broadens the visual world of young children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cassotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Beaucousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlette Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Houde</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emotion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 12 (5), pp.926-931</w:t>
+              <w:t xml:space="preserve">Cognition and Emotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (1), pp.186-191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00839628v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00839632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Counterfactually mediated emotions: A developmental study of regret and relief in a probabilistic gambling task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cassotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Borst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 112 (2), pp.265-274. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jecp.2012.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02951506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibitory control in number-conservation and class-inclusion tasks: A neo-Piagetian inter-task priming study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Number Conservation is Related to Children’s Prefrontal Inhibitory Control: An fMRI Study of a Piagetian Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arlette Pineau</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Borst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cassotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (7), pp.e40802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0040802⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00839879v1</w:t>
+                <w:t xml:space="preserve">hal-02951748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pleasant emotional induction broadens the visual world of young children</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Is human decision making under ambiguity guided by loss frequency regardless of the costs? A developmental study using the Soochow Gambling Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ania Aïte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cassotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognition and Emotion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 26 (1), pp.186-191</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 113 (7), pp.286-294</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00839632v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00839623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is human decision making under ambiguity guided by loss frequency regardless of the costs? A developmental study using the Soochow Gambling Task</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amélie Lubin</w:t>
+                <w:t xml:space="preserve">Counterfactually mediated emotions: A developmental study of regret and relief in a probabilistic gambling task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cassotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Borst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 113 (7), pp.286-294</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 112 (2), pp.265-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jecp.2012.01.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00839623v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02888571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Number Conservation is Related to Children’s Prefrontal Inhibitory Control: An fMRI Study of a Piagetian Task</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Positive Emotional Context Eliminates the Framing Effect in Decision-Making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cassotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Cassotti</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ania Aïte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Houde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Emotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (5), pp.926-931</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0040802⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02951748v1</w:t>
+                <w:t xml:space="preserve">hal-00839628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ERP evidences of a meaningfulness impact on visual global/local processing: When meaning captures attention</w:t>
               </w:r>
@@ -4845,51 +4845,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cassotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Kostova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4970,51 +4970,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cassotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Kostova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5077,51 +5077,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Shift from Local to Global Visual Processing in 6- Year-Old Children Is Associated with Grey Matter Loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5237,424 +5237,424 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et expérimentation d’ateliers pour augmenter les capacités des jeunes consommateurs à transformer leur système alimentaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caracterizing the development of fixation effect to better avoid food wasting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Camarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Ozkalp-Poincloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa T. Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Salvia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cassotti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">riodd 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Bruxelle, Belgique</w:t>
+              <w:t xml:space="preserve">SFNC (Society for the Neuroscience of Creativity) annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, sfnc, Apr 2024, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04727532v1</w:t>
+                <w:t xml:space="preserve">hal-04727659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caracterizing the development of fixation effect to better avoid food wasting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">More creative than we think : when older adults outperform young and middle adults in a creative problem solving task and related cognitive bias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Ozkalp-Poincloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Camarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elsa T. Berthet</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Doucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Salvia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cassotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFNC (Society for the Neuroscience of Creativity) annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, sfnc, Apr 2024, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">INC - Aging Brain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04727659v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04938905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">More creative than we think : when older adults outperform young and middle adults in a creative problem solving task and related cognitive bias</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Barbara Ozkalp-Poincloux</w:t>
+                <w:t xml:space="preserve">Conception et expérimentation d’ateliers pour augmenter les capacités des jeunes consommateurs à transformer leur système alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa T. Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Lasquellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Camarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Doucet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathieu Goinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INC - Aging Brain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">riodd 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Bruxelle, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04938905v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04727532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étudier les freins et leviers de la créativité chez les jeunes consommateurs pour soutenir la transformation des systèmes alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Lasquellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa T. Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5882,51 +5882,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Osmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cassotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Habib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5977,90 +5977,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of Expertise in Design Fixation: Managerial Implications for Creative Leadership</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Camarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Ezzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cassotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Weil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 24th Innovation and Product Development Management Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Reykjavik, Iceland</w:t>
@@ -6128,51 +6128,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Hay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire Borst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Houde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cassotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6210,103 +6210,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leadership-driven Ideation: The Cognitive Effects of Directive Feedbacks on Creativity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Ezzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cassotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Weil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Academy of Management - EURAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6344,51 +6344,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nudging creativity: The effect of priming on individual ideation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Parguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cassotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6433,178 +6433,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01414251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of type of examples and analogical reasoning on creativity and adolescents.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Armand Hatchuel</w:t>
+                <w:t xml:space="preserve">Nudging creativity: The effect of priming on individual ideation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cassotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Hooge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Parguel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Leiden, Netherlands</w:t>
+              <w:t xml:space="preserve">ANZMAC Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Sydney, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02884998v1</w:t>
+                <w:t xml:space="preserve">hal-01412303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nudging creativity: The effect of priming on individual ideation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cassotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6616,211 +6603,224 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Hooge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Parguel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ANZMAC Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Sydney, Austria</w:t>
+              <w:t xml:space="preserve">Innovation &amp; Product Development Management Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01412303v1</w:t>
+                <w:t xml:space="preserve">hal-01412411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nudging creativity: The effect of priming on individual ideation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Agogué</w:t>
+                <w:t xml:space="preserve">The Impact of type of examples and analogical reasoning on creativity and adolescents.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Camarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Weil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cassotti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Parguel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation &amp; Product Development Management Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">Flux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Leiden, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01412411v1</w:t>
+                <w:t xml:space="preserve">hal-02884998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding fixation effects in creativity : a design-theory approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cassotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6871,77 +6871,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedagogical effect of example: opposite impacts of external cues on children and adults for creative problem solving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cassotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Agogué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jean Piaget Society Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7024,51 +7024,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cassotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Borst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flux 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7106,51 +7106,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How the social pressure influences creativity in children and adults ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lison Bouhours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Houde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire Borst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7227,51 +7227,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longitudinal functional MRI study of intensive inhibitory control training at adolescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloélia Tissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Borst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Salvia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7378,64 +7378,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Salvia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Weil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Society for the Neuroscience of Creativity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Cambridge, USA, France</w:t>
@@ -7458,256 +7458,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01761410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does social pressure influence creativity in children, adolescents and adults ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How does peer evaluation influence hot and cool inhibitory control in adolescence and adults?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lison Bouhours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gregoire Borst</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Houdé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Borst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cassotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Portland, France</w:t>
+              <w:t xml:space="preserve">The Fifth International Congress for Integrative Developmental Cognitive Neuroscience (Flux)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Portland (OR), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01761425v1</w:t>
+                <w:t xml:space="preserve">hal-04049417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does peer evaluation influence hot and cool inhibitory control in adolescence and adults?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How does social pressure influence creativity in children, adolescents and adults ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Camarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lison Bouhours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Borst</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Houde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire Borst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cassotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Fifth International Congress for Integrative Developmental Cognitive Neuroscience (Flux)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Portland (OR), United States</w:t>
+              <w:t xml:space="preserve">Flux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Portland, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04049417v1</w:t>
+                <w:t xml:space="preserve">hal-01761425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How the social pressure influences hot and cool inhibitory control in adolescence ?</w:t>
               </w:r>
@@ -7745,51 +7745,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Osmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Hay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Houde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Saint Louis, United States</w:t>
@@ -7844,51 +7844,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cassotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Camarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Houde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire Borst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7958,64 +7958,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C'est (pas) moi, c'est mon cerveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Borst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cassotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathan, 2022, 978-2-09-249696-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8194,51 +8194,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissages socio-émotionnels : comment apprend-on en lien avec autrui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cassotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Habib, M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Processus émotionnels en situations d’apprentissage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collection SCIENCES ISTE, 2022</w:t>
@@ -8267,51 +8267,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socio-emotional learning: how can we learn in connection with others?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cassotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Habib, M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emotional processes in learning situations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, 2022</w:t>
@@ -8340,77 +8340,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement cognitif et socio-cognitif de l'enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ania Aïte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cassotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Houdé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le métier d’enseignant - L’essentiel à connaître pour devenir professeur.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bréal, 2021, 978-2-7495-5142-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8638,190 +8638,190 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les adolescents sont-ils plus vulnérables aux Fake News ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Lemaire</w:t>
+                <w:t xml:space="preserve">C'est (pas) moi, c'est mon cerveau ! : interview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Borst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cassotti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04059329v1</w:t>
+                <w:t xml:space="preserve">hal-04059324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C'est (pas) moi, c'est mon cerveau ! : interview</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Les adolescents sont-ils plus vulnérables aux Fake News ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cassotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Borst</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04059324v1</w:t>
+                <w:t xml:space="preserve">hal-04059329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId180"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -8976,51 +8976,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196171v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassotti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Le Stanc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ozkalp-Poincloux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; C&#233;sar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lemaire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01650254251340924" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861713v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Camarda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim De Neys" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hooge" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Masson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10400419.2024.2424620" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04187163v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Habib" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Osmont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tavani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Caparos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02673843.2023.2242469" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470365v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03518830v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Bouhours" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Weil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10400419.2021.1902174" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483435v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Ernst" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Borst" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0257753" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03250289v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jora.12611" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901954v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Salvia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233;lia Tissier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Herent" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vidal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dcn.2019.100664" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01797385v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Ezzat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Agogu&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Weil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jocb.349" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783672v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ania A&#239;te" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Linzarini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houd&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12491" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761372v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761381v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Borst" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/aca0000140" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761443v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houde" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cad.20153" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B16BLZMX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888708v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonnaire" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Barrault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moutier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajad.12506" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01779520v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Simon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633859v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0180458" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633856v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsc.2015.10.008" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WGLFZNFG-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888575v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jora.12092" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DVWR9RNZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01199938v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dalmasso" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0039414" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783684v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-014-0688-0" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02113515v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moutier," TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.00253" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02086850v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rossi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delcroix" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0123024" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888591v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503315000214" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00825289v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Pineau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904858v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WNN.0000000000000027" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00707354v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akin Osman Kazak&#231;i" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Hatchuel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783678v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.00915" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951755v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Beaucousin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00539" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00839626v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Varescon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingi Brown" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0031345" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888571v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cassotti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Borst" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pineau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2012.01.007" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7N03BVJ1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00839628v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951506v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Habib" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Simon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00839879v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00839632v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00839623v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lubin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951748v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0040802" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00839620v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Kostova" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951462v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2011.01.039" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBQKZXW4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951491v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Leroux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perchey" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020879" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727532v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa T. Berthet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lasquellec" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bombard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Goinard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727659v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938905v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Doucet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727570v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253897v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ozkalp-Poincloux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04188007v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01626164v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885007v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hay" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298791v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414251v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Parguel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884998v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412303v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412411v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00825291v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00825292v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769028v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885028v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062812v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lion" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Oppenheim" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761410v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761425v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049417v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885039v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885041v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043960v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04474170v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Botella" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pichot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Volle" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Lubart" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043989v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043996v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963695v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884982v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884976v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059329v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059324v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196171v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassotti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Le Stanc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ozkalp-Poincloux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; C&#233;sar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lemaire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01650254251340924" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861713v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Camarda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim De Neys" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hooge" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Masson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10400419.2024.2424620" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04187163v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Habib" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Osmont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tavani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Caparos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02673843.2023.2242469" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470365v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483435v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Bouhours" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Ernst" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Borst" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0257753" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03518830v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Weil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10400419.2021.1902174" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03250289v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jora.12611" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901954v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Salvia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233;lia Tissier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Herent" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vidal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dcn.2019.100664" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783672v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ania A&#239;te" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Linzarini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houd&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12491" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761372v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Weil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01797385v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Ezzat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Agogu&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jocb.349" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761381v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Borst" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/aca0000140" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888708v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonnaire" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Barrault" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moutier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajad.12506" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761443v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houde" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cad.20153" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B16BLZMX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01779520v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Simon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633859v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0180458" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633856v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsc.2015.10.008" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WGLFZNFG-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01199938v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dalmasso" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0039414" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888575v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jora.12092" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DVWR9RNZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783684v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-014-0688-0" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02113515v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moutier," TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.00253" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02086850v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rossi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delcroix" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0123024" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888591v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503315000214" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00707354v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akin Osman Kazak&#231;i" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Hatchuel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904858v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WNN.0000000000000027" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783678v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.00915" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00825289v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Pineau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951755v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Beaucousin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00539" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00839626v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Varescon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingi Brown" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0031345" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00839879v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00839632v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951506v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Habib" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cassotti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Borst" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Simon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pineau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2012.01.007" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7N03BVJ1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951748v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0040802" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00839623v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lubin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888571v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00839628v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00839620v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Kostova" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951462v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2011.01.039" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBQKZXW4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951491v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Leroux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perchey" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020879" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727659v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa T. Berthet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938905v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Doucet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727532v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lasquellec" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bombard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Goinard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727570v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253897v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ozkalp-Poincloux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04188007v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01626164v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885007v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hay" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298791v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414251v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Parguel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412303v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412411v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884998v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00825291v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00825292v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769028v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885028v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062812v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lion" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Oppenheim" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761410v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049417v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761425v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885039v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885041v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043960v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04474170v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Botella" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pichot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Volle" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Lubart" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043989v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043996v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963695v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884982v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884976v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059324v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059329v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>