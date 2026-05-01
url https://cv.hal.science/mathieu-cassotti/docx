--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -1281,282 +1281,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01783672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural basis of functional fixedness during creative idea generation: an EEG study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Specificity and Abstraction of Examples: Opposite Effects on Fixation for Creative Ideation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hicham Ezzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Agogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Benoit Weil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cassotti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Creative Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jocb.349⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01761372v1</w:t>
+                <w:t xml:space="preserve">halshs-01797385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specificity and Abstraction of Examples: Opposite Effects on Fixation for Creative Ideation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Neural basis of functional fixedness during creative idea generation: an EEG study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Camarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Salvia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Weil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Creative Behavior</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01797385v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01761372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do We Need Inhibitory Control to Be Creative? Evidence From a Dual-Task Paradigm.</w:t>
               </w:r>
@@ -1568,77 +1568,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Camarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire Borst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Weil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychology of Aesthetics, Creativity, and the Arts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 12 (3), pp.351-358. </w:t>
@@ -1823,51 +1823,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibitory Control as a Core Process of Creative Problem Solving and Idea Generation from Childhood to Adulthood.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cassotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Camarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2077,90 +2077,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How minimal executive feedback influences creative idea generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Ezzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Camarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cassotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Houdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2237,77 +2237,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cassotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Camarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Houdé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Agogué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thinking Skills and Creativity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 19, pp.146 - 152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2353,51 +2353,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resisting classical solutions: The creative mind of industrial designers and engineers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2509,51 +2509,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Borst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Houdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2655,51 +2655,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Osmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cassotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Houdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3104,286 +3104,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02888591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impacts of examples on creative design : explaining fixation and stimulation effects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoit Weil</w:t>
+                <w:t xml:space="preserve">The Impact of Alexithymia on Pathological Gamblers’ Decision Making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ania Aïte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servane Barrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cassotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Borst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Creative Behavior</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cognitive and Behavioral Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27 (2), pp.59-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/WNN.0000000000000027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00707354v1</w:t>
+                <w:t xml:space="preserve">hal-02904858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Alexithymia on Pathological Gamblers’ Decision Making</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Céline Bonnaire</w:t>
+                <w:t xml:space="preserve">The impacts of examples on creative design : explaining fixation and stimulation effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Agogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akin Osman Kazakçi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Hatchuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Weil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive and Behavioral Neurology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Creative Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 48 (1), pp.1-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02904858v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00707354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What have we learned about the processes involved in the Iowa Gambling Task from developmental studies?</w:t>
               </w:r>
@@ -3499,64 +3499,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of age and training on creativity: a design-theory approach to study fixation effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Houde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3901,51 +3901,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibitory control in number-conservation and class-inclusion tasks: A neo-Piagetian inter-task priming study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire Borst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4009,51 +4009,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pleasant emotional induction broadens the visual world of young children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cassotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4276,51 +4276,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Number Conservation is Related to Children’s Prefrontal Inhibitory Control: An fMRI Study of a Piagetian Task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Borst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4449,51 +4449,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cassotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4707,51 +4707,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cassotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ania Aïte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5077,51 +5077,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Shift from Local to Global Visual Processing in 6- Year-Old Children Is Associated with Grey Matter Loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5977,90 +5977,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of Expertise in Design Fixation: Managerial Implications for Creative Leadership</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Camarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Ezzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cassotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Weil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 24th Innovation and Product Development Management Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Reykjavik, Iceland</w:t>
@@ -6210,103 +6210,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leadership-driven Ideation: The Cognitive Effects of Directive Feedbacks on Creativity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Ezzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cassotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Weil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Academy of Management - EURAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6344,51 +6344,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nudging creativity: The effect of priming on individual ideation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Parguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cassotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6439,51 +6439,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nudging creativity: The effect of priming on individual ideation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cassotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6547,51 +6547,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nudging creativity: The effect of priming on individual ideation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cassotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6668,77 +6668,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of type of examples and analogical reasoning on creativity and adolescents.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Camarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Weil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cassotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6776,51 +6776,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding fixation effects in creativity : a design-theory approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cassotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6871,77 +6871,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedagogical effect of example: opposite impacts of external cues on children and adults for creative problem solving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cassotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlette Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Agogué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jean Piaget Society Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7378,64 +7378,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Salvia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Weil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Society for the Neuroscience of Creativity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Cambridge, USA, France</w:t>
@@ -8784,52 +8784,211 @@
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04059329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une meilleure capacité de discernement de l’information en seconde qu’en sixième, mais un niveau comparable d’adhésion aux croyances conspirationnistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aïcha M'Bafoumou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Raffy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Persem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahoo Hekmati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cassotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026, pp. 1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48464/ni-26-10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05587143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId180"/>
+      <w:footerReference w:type="default" r:id="rId186"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8976,51 +9135,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196171v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassotti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Le Stanc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ozkalp-Poincloux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; C&#233;sar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lemaire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01650254251340924" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861713v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Camarda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim De Neys" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hooge" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Masson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10400419.2024.2424620" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04187163v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Habib" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Osmont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tavani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Caparos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02673843.2023.2242469" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470365v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483435v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Bouhours" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Ernst" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Borst" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0257753" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03518830v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Weil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10400419.2021.1902174" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03250289v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jora.12611" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901954v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Salvia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233;lia Tissier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Herent" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vidal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dcn.2019.100664" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783672v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ania A&#239;te" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Linzarini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houd&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12491" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761372v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Weil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01797385v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Ezzat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Agogu&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jocb.349" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761381v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Borst" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/aca0000140" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888708v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonnaire" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Barrault" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moutier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajad.12506" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761443v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houde" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cad.20153" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B16BLZMX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01779520v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Simon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633859v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0180458" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633856v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsc.2015.10.008" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WGLFZNFG-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01199938v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dalmasso" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0039414" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888575v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jora.12092" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DVWR9RNZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783684v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-014-0688-0" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02113515v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moutier," TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.00253" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02086850v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rossi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delcroix" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0123024" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888591v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503315000214" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00707354v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akin Osman Kazak&#231;i" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Hatchuel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904858v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WNN.0000000000000027" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783678v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.00915" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00825289v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Pineau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951755v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Beaucousin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00539" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00839626v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Varescon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingi Brown" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0031345" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00839879v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00839632v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951506v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Habib" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cassotti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Borst" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Simon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pineau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2012.01.007" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7N03BVJ1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951748v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0040802" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00839623v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lubin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888571v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00839628v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00839620v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Kostova" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951462v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2011.01.039" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBQKZXW4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951491v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Leroux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perchey" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020879" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727659v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa T. Berthet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938905v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Doucet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727532v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lasquellec" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bombard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Goinard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727570v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253897v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ozkalp-Poincloux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04188007v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01626164v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885007v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hay" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298791v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414251v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Parguel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412303v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412411v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884998v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00825291v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00825292v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769028v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885028v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062812v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lion" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Oppenheim" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761410v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049417v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761425v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885039v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885041v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043960v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04474170v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Botella" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pichot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Volle" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Lubart" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043989v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043996v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963695v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884982v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884976v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059324v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059329v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196171v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassotti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Le Stanc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ozkalp-Poincloux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; C&#233;sar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lemaire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01650254251340924" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861713v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Camarda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim De Neys" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hooge" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Masson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10400419.2024.2424620" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04187163v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Habib" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Osmont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tavani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Caparos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02673843.2023.2242469" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470365v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483435v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Bouhours" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Ernst" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Borst" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0257753" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03518830v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Weil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10400419.2021.1902174" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03250289v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jora.12611" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901954v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Salvia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233;lia Tissier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Herent" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vidal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dcn.2019.100664" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783672v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ania A&#239;te" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Linzarini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houd&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12491" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01797385v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Ezzat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Agogu&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Weil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jocb.349" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761372v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761381v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Borst" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/aca0000140" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888708v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonnaire" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Barrault" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moutier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajad.12506" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761443v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houde" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cad.20153" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B16BLZMX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01779520v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Simon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633859v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0180458" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633856v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsc.2015.10.008" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WGLFZNFG-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01199938v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dalmasso" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0039414" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888575v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jora.12092" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DVWR9RNZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783684v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-014-0688-0" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02113515v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moutier," TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.00253" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02086850v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rossi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delcroix" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0123024" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888591v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503315000214" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904858v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WNN.0000000000000027" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00707354v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akin Osman Kazak&#231;i" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Hatchuel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783678v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.00915" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00825289v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Pineau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951755v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Beaucousin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00539" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00839626v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Varescon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingi Brown" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0031345" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00839879v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00839632v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951506v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Habib" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cassotti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Borst" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Simon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pineau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2012.01.007" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7N03BVJ1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951748v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0040802" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00839623v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lubin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888571v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00839628v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00839620v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Kostova" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951462v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2011.01.039" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBQKZXW4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951491v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Leroux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perchey" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020879" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727659v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa T. Berthet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938905v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Doucet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727532v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lasquellec" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bombard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Goinard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727570v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253897v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ozkalp-Poincloux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04188007v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01626164v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885007v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hay" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298791v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414251v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Parguel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412303v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412411v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884998v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00825291v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00825292v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769028v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885028v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062812v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lion" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Oppenheim" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761410v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049417v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761425v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885039v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885041v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043960v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04474170v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Botella" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pichot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Volle" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Lubart" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043989v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043996v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963695v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884982v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884976v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059324v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059329v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05587143v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha M'Bafoumou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Raffy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Persem" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahoo Hekmati" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ni-26-10" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>