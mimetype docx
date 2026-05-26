--- v2 (2026-05-01)
+++ v3 (2026-05-26)
@@ -1281,282 +1281,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01783672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specificity and Abstraction of Examples: Opposite Effects on Fixation for Creative Ideation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neural basis of functional fixedness during creative idea generation: an EEG study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Camarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Salvia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hicham Ezzat</w:t>
+                <w:t xml:space="preserve">Benoit Weil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Agogué</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Poirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Creative Behavior</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01797385v1</w:t>
+                <w:t xml:space="preserve">hal-01761372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural basis of functional fixedness during creative idea generation: an EEG study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Specificity and Abstraction of Examples: Opposite Effects on Fixation for Creative Ideation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Ezzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Agogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Weil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cassotti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Creative Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jocb.349⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01761372v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01797385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do We Need Inhibitory Control to Be Creative? Evidence From a Dual-Task Paradigm.</w:t>
               </w:r>
@@ -1568,77 +1568,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Camarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire Borst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Weil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychology of Aesthetics, Creativity, and the Arts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 12 (3), pp.351-358. </w:t>
@@ -1823,51 +1823,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibitory Control as a Core Process of Creative Problem Solving and Idea Generation from Childhood to Adulthood.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cassotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Camarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2077,90 +2077,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How minimal executive feedback influences creative idea generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Ezzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Camarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cassotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Houdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2237,77 +2237,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cassotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Camarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Houdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Agogué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thinking Skills and Creativity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 19, pp.146 - 152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2353,51 +2353,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resisting classical solutions: The creative mind of industrial designers and engineers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2509,51 +2509,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Borst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Houdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2655,51 +2655,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Osmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cassotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Houdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2883,412 +2883,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02113515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helping Reasoners Succeed in the Wason Selection Task: When Executive Learning Discourages Heuristic Response but Does Not Necessarily Encourage Logic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Rossi</w:t>
+                <w:t xml:space="preserve">Times of regrets: How does the development of regret influence decision making under risk from childhood to adolescence?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cassotti</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Houdé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0123024⟩</w:t>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115 (04), pp.637-664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/S0003503315000214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02086850v1</w:t>
+                <w:t xml:space="preserve">hal-02888591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Times of regrets: How does the development of regret influence decision making under risk from childhood to adolescence?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marianne Habib</w:t>
+                <w:t xml:space="preserve">Helping Reasoners Succeed in the Wason Selection Task: When Executive Learning Discourages Heuristic Response but Does Not Necessarily Encourage Logic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cassotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Moutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delcroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Houdé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année psychologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 115 (04), pp.637-664. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (4), pp.e0123024. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4074/S0003503315000214⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0123024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02888591v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02086850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Alexithymia on Pathological Gamblers’ Decision Making</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Servane Barrault</w:t>
+                <w:t xml:space="preserve">The impact of age and training on creativity: a design-theory approach to study fixation effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Agogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Houde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlette Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cassotti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive and Behavioral Neurology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Thinking Skills and Creativity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11 (1), pp.33-41</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02904858v1</w:t>
+                <w:t xml:space="preserve">hal-00825289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impacts of examples on creative design : explaining fixation and stimulation effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akin Osman Kazakçi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3296,51 +3283,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Weil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Creative Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 48 (1), pp.1-12</w:t>
@@ -3363,278 +3350,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00707354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What have we learned about the processes involved in the Iowa Gambling Task from developmental studies?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Impact of Alexithymia on Pathological Gamblers’ Decision Making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ania Aïte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servane Barrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cassotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Borst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bonnaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 5, </w:t>
+              <w:t xml:space="preserve">Cognitive and Behavioral Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27 (2), pp.59-67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2014.00915⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/WNN.0000000000000027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01783678v1</w:t>
+                <w:t xml:space="preserve">hal-02904858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of age and training on creativity: a design-theory approach to study fixation effects</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What have we learned about the processes involved in the Iowa Gambling Task from developmental studies?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cassotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ania Aïte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Osmont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Houdé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire Borst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thinking Skills and Creativity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2014.00915⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00825289v1</w:t>
+                <w:t xml:space="preserve">hal-01783678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global interference during early visual processing: ERP evidence from a rapid global/local selective task</w:t>
               </w:r>
@@ -3659,51 +3659,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cassotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Houdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3882,945 +3882,945 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00839626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibitory control in number-conservation and class-inclusion tasks: A neo-Piagetian inter-task priming study</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Counterfactually mediated emotions: A developmental study of regret and relief in a probabilistic gambling task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cassotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Borst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 112 (2), pp.265-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jecp.2012.01.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00839879v1</w:t>
+                <w:t xml:space="preserve">hal-02888571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pleasant emotional induction broadens the visual world of young children</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Positive Emotional Context Eliminates the Framing Effect in Decision-Making</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cassotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Arlette Pineau</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ania Aïte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Houde</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognition and Emotion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 26 (1), pp.186-191</w:t>
+              <w:t xml:space="preserve">Emotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (5), pp.926-931</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00839632v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00839628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Counterfactually mediated emotions: A developmental study of regret and relief in a probabilistic gambling task</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inhibitory control in number-conservation and class-inclusion tasks: A neo-Piagetian inter-task priming study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire Borst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlette Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cassotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Houde</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cognitive Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27, pp.283-298</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02951506v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00839879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Number Conservation is Related to Children’s Prefrontal Inhibitory Control: An fMRI Study of a Piagetian Task</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Pleasant emotional induction broadens the visual world of young children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cassotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Beaucousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlette Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Houde</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cognition and Emotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26 (1), pp.186-191</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02951748v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00839632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is human decision making under ambiguity guided by loss frequency regardless of the costs? A developmental study using the Soochow Gambling Task</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amélie Lubin</w:t>
+                <w:t xml:space="preserve">Counterfactually mediated emotions: A developmental study of regret and relief in a probabilistic gambling task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cassotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Borst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 113 (7), pp.286-294</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 112 (2), pp.265-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jecp.2012.01.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00839623v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Counterfactually mediated emotions: A developmental study of regret and relief in a probabilistic gambling task</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Borst</w:t>
+                <w:t xml:space="preserve">Number Conservation is Related to Children’s Prefrontal Inhibitory Control: An fMRI Study of a Piagetian Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Borst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Pineau</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cassotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jecp.2012.01.007⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (7), pp.e40802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0040802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02888571v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Positive Emotional Context Eliminates the Framing Effect in Decision-Making</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is human decision making under ambiguity guided by loss frequency regardless of the costs? A developmental study using the Soochow Gambling Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ania Aïte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cassotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Houde</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emotion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 12 (5), pp.926-931</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 113 (7), pp.286-294</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00839628v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00839623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ERP evidences of a meaningfulness impact on visual global/local processing: When meaning captures attention</w:t>
               </w:r>
@@ -4845,51 +4845,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cassotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Kostova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4970,51 +4970,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cassotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Kostova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5077,51 +5077,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Shift from Local to Global Visual Processing in 6- Year-Old Children Is Associated with Grey Matter Loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5295,51 +5295,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa T. Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Salvia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cassotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFNC (Society for the Neuroscience of Creativity) annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, sfnc, Apr 2024, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5416,51 +5416,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Doucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Salvia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cassotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INC - Aging Brain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5882,51 +5882,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Osmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Caparos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cassotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Habib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5977,90 +5977,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of Expertise in Design Fixation: Managerial Implications for Creative Leadership</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Camarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Ezzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cassotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Agogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Weil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 24th Innovation and Product Development Management Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Reykjavik, Iceland</w:t>
@@ -6210,103 +6210,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leadership-driven Ideation: The Cognitive Effects of Directive Feedbacks on Creativity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Ezzat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Agogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cassotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Weil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Academy of Management - EURAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6344,51 +6344,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nudging creativity: The effect of priming on individual ideation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Parguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cassotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6433,165 +6433,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01414251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nudging creativity: The effect of priming on individual ideation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Agogué</w:t>
+                <w:t xml:space="preserve">The Impact of type of examples and analogical reasoning on creativity and adolescents.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Camarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Weil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Hatchuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cassotti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Parguel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ANZMAC Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Sydney, Austria</w:t>
+              <w:t xml:space="preserve">Flux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Leiden, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01412303v1</w:t>
+                <w:t xml:space="preserve">hal-02884998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nudging creativity: The effect of priming on individual ideation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cassotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6603,224 +6616,211 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Hooge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Parguel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation &amp; Product Development Management Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">ANZMAC Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Sydney, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01412411v1</w:t>
+                <w:t xml:space="preserve">hal-01412303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of type of examples and analogical reasoning on creativity and adolescents.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Armand Hatchuel</w:t>
+                <w:t xml:space="preserve">Nudging creativity: The effect of priming on individual ideation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cassotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Hooge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Parguel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Leiden, Netherlands</w:t>
+              <w:t xml:space="preserve">Innovation &amp; Product Development Management Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02884998v1</w:t>
+                <w:t xml:space="preserve">hal-01412411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding fixation effects in creativity : a design-theory approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cassotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6871,77 +6871,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedagogical effect of example: opposite impacts of external cues on children and adults for creative problem solving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cassotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Agogué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jean Piaget Society Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7378,64 +7378,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Salvia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Weil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Society for the Neuroscience of Creativity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Cambridge, USA, France</w:t>
@@ -7971,51 +7971,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C'est (pas) moi, c'est mon cerveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Borst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cassotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathan, 2022, 978-2-09-249696-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8194,51 +8194,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissages socio-émotionnels : comment apprend-on en lien avec autrui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cassotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Habib, M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Processus émotionnels en situations d’apprentissage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collection SCIENCES ISTE, 2022</w:t>
@@ -8267,51 +8267,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socio-emotional learning: how can we learn in connection with others?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cassotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Habib, M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emotional processes in learning situations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, 2022</w:t>
@@ -8638,190 +8638,190 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C'est (pas) moi, c'est mon cerveau ! : interview</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les adolescents sont-ils plus vulnérables aux Fake News ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cassotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Borst</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04059324v1</w:t>
+                <w:t xml:space="preserve">hal-04059329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les adolescents sont-ils plus vulnérables aux Fake News ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Lemaire</w:t>
+                <w:t xml:space="preserve">C'est (pas) moi, c'est mon cerveau ! : interview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Borst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cassotti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04059329v1</w:t>
+                <w:t xml:space="preserve">hal-04059324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9135,51 +9135,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196171v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassotti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Le Stanc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ozkalp-Poincloux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; C&#233;sar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lemaire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01650254251340924" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861713v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Camarda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim De Neys" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hooge" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Masson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10400419.2024.2424620" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04187163v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Habib" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Osmont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tavani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Caparos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02673843.2023.2242469" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470365v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483435v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Bouhours" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Ernst" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Borst" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0257753" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03518830v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Weil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10400419.2021.1902174" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03250289v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jora.12611" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901954v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Salvia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233;lia Tissier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Herent" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vidal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dcn.2019.100664" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783672v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ania A&#239;te" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Linzarini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houd&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12491" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01797385v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Ezzat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Agogu&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Weil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jocb.349" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761372v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761381v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Borst" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/aca0000140" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888708v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonnaire" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Barrault" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moutier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajad.12506" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761443v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houde" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cad.20153" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B16BLZMX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01779520v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Simon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633859v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0180458" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633856v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsc.2015.10.008" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WGLFZNFG-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01199938v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dalmasso" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0039414" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888575v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jora.12092" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DVWR9RNZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783684v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-014-0688-0" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02113515v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moutier," TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.00253" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02086850v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rossi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delcroix" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0123024" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888591v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503315000214" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904858v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WNN.0000000000000027" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00707354v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akin Osman Kazak&#231;i" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Hatchuel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783678v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.00915" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00825289v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Pineau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951755v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Beaucousin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00539" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00839626v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Varescon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingi Brown" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0031345" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00839879v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00839632v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951506v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Habib" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cassotti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Borst" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Simon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pineau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2012.01.007" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7N03BVJ1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951748v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0040802" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00839623v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lubin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888571v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00839628v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00839620v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Kostova" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951462v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2011.01.039" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBQKZXW4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951491v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Leroux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perchey" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020879" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727659v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa T. Berthet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938905v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Doucet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727532v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lasquellec" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bombard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Goinard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727570v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253897v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ozkalp-Poincloux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04188007v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01626164v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885007v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hay" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298791v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414251v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Parguel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412303v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412411v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884998v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00825291v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00825292v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769028v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885028v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062812v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lion" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Oppenheim" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761410v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049417v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761425v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885039v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885041v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043960v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04474170v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Botella" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pichot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Volle" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Lubart" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043989v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043996v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963695v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884982v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884976v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059324v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059329v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05587143v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha M'Bafoumou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Raffy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Persem" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahoo Hekmati" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ni-26-10" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196171v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassotti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Le Stanc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Ozkalp-Poincloux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; C&#233;sar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lemaire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01650254251340924" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861713v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Camarda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim De Neys" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hooge" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Masson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10400419.2024.2424620" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04187163v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Habib" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Osmont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Tavani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Caparos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02673843.2023.2242469" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470365v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483435v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Bouhours" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Ernst" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Borst" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0257753" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03518830v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Weil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10400419.2021.1902174" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03250289v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jora.12611" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901954v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Salvia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233;lia Tissier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Herent" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vidal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dcn.2019.100664" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783672v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ania A&#239;te" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Linzarini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houd&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12491" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761372v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Weil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01797385v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Ezzat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Agogu&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jocb.349" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761381v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Borst" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/aca0000140" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888708v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonnaire" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Barrault" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moutier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajad.12506" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761443v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houde" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cad.20153" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B16BLZMX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01779520v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Simon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633859v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0180458" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633856v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsc.2015.10.008" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WGLFZNFG-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01199938v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dalmasso" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0039414" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888575v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jora.12092" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DVWR9RNZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783684v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13423-014-0688-0" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02113515v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moutier," TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.00253" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888591v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503315000214" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02086850v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rossi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delcroix" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0123024" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00825289v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Pineau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00707354v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akin Osman Kazak&#231;i" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Hatchuel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904858v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/WNN.0000000000000027" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783678v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.00915" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951755v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Beaucousin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00539" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00839626v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Varescon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingi Brown" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0031345" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888571v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cassotti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Borst" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pineau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2012.01.007" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7N03BVJ1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00839628v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00839879v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00839632v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951506v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Habib" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Simon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951748v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0040802" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00839623v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lubin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00839620v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Kostova" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951462v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2011.01.039" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBQKZXW4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951491v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Leroux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perchey" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020879" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727659v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa T. Berthet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938905v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Doucet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727532v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lasquellec" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bombard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Goinard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727570v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253897v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Berthet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ozkalp-Poincloux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04188007v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01626164v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885007v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hay" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298791v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414251v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Parguel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884998v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412303v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412411v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00825291v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00825292v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769028v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885028v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062812v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lion" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Oppenheim" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761410v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049417v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761425v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885039v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885041v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043960v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04474170v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Botella" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pichot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Volle" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todd Lubart" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043989v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043996v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963695v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884982v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884976v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059329v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059324v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05587143v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha M'Bafoumou" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Raffy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Persem" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahoo Hekmati" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ni-26-10" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>