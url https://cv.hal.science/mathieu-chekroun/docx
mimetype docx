--- v0 (2026-03-16)
+++ v1 (2026-04-09)
@@ -436,265 +436,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03355181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air leak detection in a pressurized containment building mock-up using elastic guided waves</w:t>
+                <w:t xml:space="preserve">Seismic Metashielding by a Line of Resonators Over a Granular Layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierric Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tournat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NDT &amp; E International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2021.102553⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (4), 9 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevapplied.16.044002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03381868v1</w:t>
+                <w:t xml:space="preserve">hal-03382305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic Metashielding by a Line of Resonators Over a Granular Layer</w:t>
+                <w:t xml:space="preserve">Air leak detection in a pressurized containment building mock-up using elastic guided waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierric Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Vautrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy D’ Urso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Letourneur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 16 (4), 9 p. </w:t>
+              <w:t xml:space="preserve">NDT &amp; E International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.102553. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physrevapplied.16.044002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2021.102553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03382305v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03381868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical parametric study of Nonlinear Coda Wave Interferometry sensitivity to microcrack size in a multiple scattering medium</w:t>
               </w:r>
@@ -3882,148 +3882,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00457333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparisons between multiple scattering methods and direct numerical simulations for elastic wave propagation in concrete</w:t>
+                <w:t xml:space="preserve">Comparisons between multiple scattering methods and time-domain numerical simulations for elastic waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Piraux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Journée du GDR-US 2501</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, France</w:t>
+              <w:t xml:space="preserve">Acoustics'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00462979v1</w:t>
+                <w:t xml:space="preserve">hal-00462152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple scattering methods and direct numerical simulations for elastic wave propagation in concrete</w:t>
               </w:r>
@@ -4111,148 +4111,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00457206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparisons between multiple scattering methods and time-domain numerical simulations for elastic waves</w:t>
+                <w:t xml:space="preserve">Comparisons between multiple scattering methods and direct numerical simulations for elastic wave propagation in concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Piraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joël Piraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics'08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">5ème Journée du GDR-US 2501</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00462152v1</w:t>
+                <w:t xml:space="preserve">hal-00462979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparisons between multiple scattering methods and direct numerical simulations for elastic wave propagation in concrete</w:t>
               </w:r>
@@ -4448,256 +4448,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00457521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple scattering of ultrasound, numerical computation and validation</w:t>
+                <w:t xml:space="preserve">Numerical methods for multiple scattering of ultrasounds in random media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R.J. Lombard</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Piraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Mathematical and Numerical Aspects of Waves</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Reading, United Kingdom</w:t>
+              <w:t xml:space="preserve">8-th International Conference on Mathematical and Numerical Aspects of Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Reading, United Kingdom. pp.492-494</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00457556v1</w:t>
+                <w:t xml:space="preserve">hal-00462402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical methods for multiple scattering of ultrasounds in random media</w:t>
+                <w:t xml:space="preserve">Multiple scattering of ultrasound, numerical computation and validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lombard</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.J. Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Piraux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8-th International Conference on Mathematical and Numerical Aspects of Waves</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Reading, United Kingdom. pp.492-494</w:t>
+              <w:t xml:space="preserve">Conference on Mathematical and Numerical Aspects of Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Reading, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00462402v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00457556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion, multiple des ultrasons pour l'évaluation non destructive du béton</w:t>
               </w:r>
@@ -5503,51 +5503,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0BFFBCFC"/>
+    <w:nsid w:val="7535D7B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5734,51 +5734,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathieu-chekroun" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0754-3385" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140890963" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04288651v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangzhi Chen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Abraham" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pageot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chekroun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2023.102992" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355181v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Mora" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Raetz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tournat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2021.106589" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381868v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vautrin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy D&#8217; Urso" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Letourneur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2021.102553" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382305v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.16.044002" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602765v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxiang Zhang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2021.106483" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02325871v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2019.105968" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520252v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Legland" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2017.03.004" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01305025v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Minonzio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prada" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laugier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Grimal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4941652" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251081v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metais Vincent" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Marrec" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Duff" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Plantier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2015.12.004" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9CHSTG28-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02448241v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maurel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pagneux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petitjeans" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2015.06.005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02448269v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maurel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lagubeau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pagneux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cobelli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670657v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lombard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Piraux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17455030.2012.704432" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01871824v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laiyu Lu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Maupin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Villain" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2010.11.007" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JTLS0NSG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436273v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2009.05.006" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373761v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2935660" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365598v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Terzi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyu Hou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365704v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Zwahlen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Margerit" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ablitzer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778114v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Aleshin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0262" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848534v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240364v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1071" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01872819v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5031645" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178418v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310450v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Futhazar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Piraux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310386v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310383v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421503v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cochard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304054v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gueudr&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Moysan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Corneloup" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549596v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Petitjeans" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457330v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457333v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalaonirina Rakotomanana-Ravelonarivo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462979v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457206v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462152v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462153v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457521v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457556v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Lombard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462402v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457544v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Derode" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Clorennec" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457472v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457528v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457497v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leparoux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laguerre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461360v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00530407v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathieu-chekroun" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0754-3385" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140890963" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04288651v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangzhi Chen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Abraham" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pageot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chekroun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2023.102992" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355181v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Mora" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Raetz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tournat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2021.106589" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382305v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.16.044002" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381868v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vautrin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy D&#8217; Urso" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Letourneur" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2021.102553" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602765v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxiang Zhang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2021.106483" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02325871v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2019.105968" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520252v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Legland" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2017.03.004" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01305025v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Minonzio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prada" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laugier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Grimal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4941652" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251081v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metais Vincent" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Marrec" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Duff" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Plantier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2015.12.004" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9CHSTG28-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02448241v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maurel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pagneux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petitjeans" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2015.06.005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02448269v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maurel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lagubeau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pagneux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cobelli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670657v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lombard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Piraux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17455030.2012.704432" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01871824v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laiyu Lu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Maupin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Villain" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2010.11.007" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JTLS0NSG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436273v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2009.05.006" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373761v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2935660" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365598v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Terzi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyu Hou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365704v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Zwahlen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Margerit" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ablitzer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778114v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Aleshin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0262" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848534v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240364v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1071" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01872819v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5031645" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178418v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310450v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Futhazar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Piraux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310386v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310383v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421503v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cochard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304054v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gueudr&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Moysan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Corneloup" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549596v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Petitjeans" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457330v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457333v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalaonirina Rakotomanana-Ravelonarivo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462152v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457206v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462979v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462153v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457521v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462402v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457556v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Lombard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457544v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Derode" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Clorennec" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457472v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457528v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457497v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leparoux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laguerre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461360v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00530407v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>