--- v1 (2026-04-09)
+++ v2 (2026-05-01)
@@ -436,399 +436,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03355181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic Metashielding by a Line of Resonators Over a Granular Layer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierric Mora</w:t>
+                <w:t xml:space="preserve">Numerical parametric study of Nonlinear Coda Wave Interferometry sensitivity to microcrack size in a multiple scattering medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guangzhi Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuxiang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Pageot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevapplied.16.044002⟩</w:t>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 116, 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2021.106483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03382305v1</w:t>
+                <w:t xml:space="preserve">hal-03602765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air leak detection in a pressurized containment building mock-up using elastic guided waves</w:t>
+                <w:t xml:space="preserve">Seismic Metashielding by a Line of Resonators Over a Granular Layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierric Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tournat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NDT &amp; E International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2021.102553⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (4), 9 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevapplied.16.044002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03381868v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03382305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical parametric study of Nonlinear Coda Wave Interferometry sensitivity to microcrack size in a multiple scattering medium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guangzhi Chen</w:t>
+                <w:t xml:space="preserve">Air leak detection in a pressurized containment building mock-up using elastic guided waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierric Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Vautrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy D’ Urso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuxiang Zhang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Damien Pageot</w:t>
+                <w:t xml:space="preserve">Stéphane Letourneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 116, 13 p. </w:t>
+              <w:t xml:space="preserve">NDT &amp; E International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.102553. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2021.106483⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2021.102553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03602765v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03381868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Coda Wave Interferometry: Sensitivity to wave-induced material property changes analyzed via numerical simulations in 2D</w:t>
               </w:r>
@@ -853,51 +853,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pageot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuxiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1076,303 +1076,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01520252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of dispersion curves of circumferential guided waves radiating from curved shells: Theory and numerical validation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of multiple scattering in heterogeneous concrete on results of the surface wave inverse problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metais Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Prada</w:t>
+                <w:t xml:space="preserve">Loïc Le Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Laugier</w:t>
+                <w:t xml:space="preserve">Alain Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Grimal</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guy Plantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 139 (2), pp.790. </w:t>
+              <w:t xml:space="preserve">NDT &amp; E International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 79, pp.53-62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.4941652⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2015.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01305025v1</w:t>
+                <w:t xml:space="preserve">hal-01251081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of multiple scattering in heterogeneous concrete on results of the surface wave inverse problem</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measurement of dispersion curves of circumferential guided waves radiating from curved shells: Theory and numerical validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Le Marrec</w:t>
+                <w:t xml:space="preserve">Jean-Gabriel Minonzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Le Duff</w:t>
+                <w:t xml:space="preserve">Claire Prada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Plantier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Laugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NDT &amp; E International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2015.12.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 139 (2), pp.790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4941652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01251081v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01305025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Source directive de vagues dans un cristal de cylindres émergeant en surface</w:t>
               </w:r>
@@ -1613,51 +1613,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-domain numerical simulations of multiple scattering to extract elastic effective wavenumbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1872,51 +1872,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of coherent surface wave dispersion and attenuation for non-destructive testing of concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2002,51 +2002,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparisons between multiple scattering methods and time-domain numerical simulations for elastic waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2856,90 +2856,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inversion des courbes de dispersion des ondes de surface d’un milieu hétérogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metais Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Plantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Diagnobéton</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Toulouse, France</w:t>
@@ -2968,51 +2968,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discussion on the interpretation of the effective wavenumber for coherent multiple scattering problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Futhazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3102,51 +3102,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple scattering of elastic waves: a time-domain numerical method to compute the effective wavenumbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3210,51 +3210,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of multiple scattering in concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3318,90 +3318,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure des courbes de dispersion des ondes guidées circonférentielles dans une coque elliptique par retournement temporel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Gabriel Minonzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Prada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
@@ -3640,312 +3640,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00549596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of coherent surface wave dispersion and damping for non destructive testing of concrete</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analytical study of the sensitivity of Rayleigh wave for the non destructive evaluation of cover-concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Marrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Loïc Le Marrec</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Durand</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lalaonirina Rakotomanana-Ravelonarivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Non-destructive testing in civil engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Nantes, France</w:t>
+              <w:t xml:space="preserve">Non-Destructive Testing in Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00457330v1</w:t>
+                <w:t xml:space="preserve">hal-00457333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical study of the sensitivity of Rayleigh wave for the non destructive evaluation of cover-concrete</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Analysis of coherent surface wave dispersion and damping for non destructive testing of concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chekroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Chekroun</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lalaonirina Rakotomanana-Ravelonarivo</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Non-Destructive Testing in Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, nantes, France</w:t>
+              <w:t xml:space="preserve">Non-destructive testing in civil engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00457333v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00457330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparisons between multiple scattering methods and time-domain numerical simulations for elastic waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4022,51 +4022,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple scattering methods and direct numerical simulations for elastic wave propagation in concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4130,51 +4130,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparisons between multiple scattering methods and direct numerical simulations for elastic wave propagation in concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4277,51 +4277,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Piraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4372,51 +4372,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion multiple des ultrasons pour l'évaluation non destructive du béton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4467,51 +4467,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical methods for multiple scattering of ultrasounds in random media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4569,605 +4569,605 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00462402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple scattering of ultrasound, numerical computation and validation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diffusion, multiple des ultrasons pour l'évaluation non destructive du béton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Marrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.J. Lombard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arnaud Derode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Clorennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Mathematical and Numerical Aspects of Waves</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Reading, United Kingdom</w:t>
+              <w:t xml:space="preserve">Diagno-béton</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00457556v1</w:t>
+                <w:t xml:space="preserve">hal-00457544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion, multiple des ultrasons pour l'évaluation non destructive du béton</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Multiple scattering of ultrasound, numerical computation and validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chekroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Clorennec</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R.J. Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Piraux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagno-béton</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Conference on Mathematical and Numerical Aspects of Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Reading, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00457544v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00457556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Scattering of ultrasonic propagation for non destructive evaluation of concrete; for non destructive evaluation of concrete</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards multidiffusive ultrasonic propagation for non destructive evaluation of concrete; theoretical overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Marrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Dominique Clorennec</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Leparoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2006, Sheraton St Louis, MO, United States</w:t>
+              <w:t xml:space="preserve">, Aug 2006, Sheraton St Louis, MO, United States. pp.357</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00457472v1</w:t>
+                <w:t xml:space="preserve">hal-00457497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion multiple des ultrasons pour l'évaluation non destructive du béton</w:t>
+                <w:t xml:space="preserve">Multiple Scattering of ultrasonic propagation for non destructive evaluation of concrete; for non destructive evaluation of concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Derode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Clorennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Sciences de l'Ingénieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Marne-La-Vallée, France</w:t>
+              <w:t xml:space="preserve">Conference on Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Sheraton St Louis, MO, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00457528v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00457472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards multidiffusive ultrasonic propagation for non destructive evaluation of concrete; theoretical overview</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Diffusion multiple des ultrasons pour l'évaluation non destructive du béton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chekroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, Sheraton St Louis, MO, United States. pp.357</w:t>
+              <w:t xml:space="preserve">Journées des Sciences de l'Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Marne-La-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00457497v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00457528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5198,51 +5198,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between a multiple scattering method and direct numerical simulations for elastic wave propagation in concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5503,51 +5503,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7535D7B1"/>
+    <w:nsid w:val="8D1A78F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5734,51 +5734,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathieu-chekroun" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0754-3385" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140890963" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04288651v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangzhi Chen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Abraham" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pageot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chekroun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2023.102992" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355181v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Mora" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Raetz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tournat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2021.106589" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382305v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.16.044002" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381868v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vautrin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy D&#8217; Urso" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Letourneur" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2021.102553" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602765v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxiang Zhang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2021.106483" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02325871v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2019.105968" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520252v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Legland" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2017.03.004" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01305025v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Minonzio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prada" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laugier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Grimal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4941652" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251081v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metais Vincent" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Marrec" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Duff" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Plantier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2015.12.004" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9CHSTG28-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02448241v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maurel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pagneux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petitjeans" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2015.06.005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02448269v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maurel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lagubeau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pagneux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cobelli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670657v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lombard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Piraux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17455030.2012.704432" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01871824v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laiyu Lu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Maupin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Villain" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2010.11.007" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JTLS0NSG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436273v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2009.05.006" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373761v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2935660" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365598v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Terzi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyu Hou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365704v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Zwahlen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Margerit" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ablitzer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778114v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Aleshin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0262" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848534v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240364v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1071" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01872819v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5031645" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178418v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310450v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Futhazar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Piraux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310386v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310383v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421503v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cochard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304054v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gueudr&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Moysan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Corneloup" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549596v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Petitjeans" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457330v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457333v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalaonirina Rakotomanana-Ravelonarivo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462152v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457206v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462979v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462153v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457521v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462402v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457556v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Lombard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457544v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Derode" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Clorennec" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457472v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457528v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457497v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leparoux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laguerre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461360v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00530407v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathieu-chekroun" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0754-3385" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140890963" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04288651v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangzhi Chen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Abraham" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pageot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chekroun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2023.102992" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355181v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Mora" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Raetz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tournat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2021.106589" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602765v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxiang Zhang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2021.106483" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382305v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.16.044002" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381868v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vautrin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy D&#8217; Urso" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Letourneur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2021.102553" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02325871v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2019.105968" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520252v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Legland" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2017.03.004" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251081v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metais Vincent" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Marrec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Duff" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Plantier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2015.12.004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9CHSTG28-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01305025v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Minonzio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prada" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laugier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Grimal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4941652" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02448241v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maurel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pagneux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petitjeans" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2015.06.005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02448269v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maurel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lagubeau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pagneux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cobelli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670657v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lombard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Piraux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17455030.2012.704432" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01871824v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laiyu Lu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Maupin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Villain" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2010.11.007" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JTLS0NSG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436273v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2009.05.006" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373761v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2935660" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365598v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Terzi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyu Hou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365704v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Zwahlen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Margerit" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ablitzer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778114v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Aleshin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0262" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848534v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240364v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1071" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01872819v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5031645" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178418v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310450v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Futhazar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Piraux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310386v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310383v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421503v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cochard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304054v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gueudr&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Moysan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Corneloup" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549596v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Petitjeans" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457333v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalaonirina Rakotomanana-Ravelonarivo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457330v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462152v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457206v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462979v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462153v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457521v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462402v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457544v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Derode" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Clorennec" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457556v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Lombard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457497v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leparoux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laguerre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457472v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457528v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461360v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00530407v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>