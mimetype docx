--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -436,177 +436,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03355181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical parametric study of Nonlinear Coda Wave Interferometry sensitivity to microcrack size in a multiple scattering medium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guangzhi Chen</w:t>
+                <w:t xml:space="preserve">Air leak detection in a pressurized containment building mock-up using elastic guided waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierric Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuxiang Zhang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Damien Pageot</w:t>
+                <w:t xml:space="preserve">Denis Vautrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy D’ Urso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Letourneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2021.106483⟩</w:t>
+              <w:t xml:space="preserve">NDT &amp; E International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.102553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2021.102553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03602765v1</w:t>
+                <w:t xml:space="preserve">hal-03381868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic Metashielding by a Line of Resonators Over a Granular Layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierric Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -625,210 +625,210 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Applied</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 16 (4), 9 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/physrevapplied.16.044002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03382305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air leak detection in a pressurized containment building mock-up using elastic guided waves</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guy D’ Urso</w:t>
+                <w:t xml:space="preserve">Numerical parametric study of Nonlinear Coda Wave Interferometry sensitivity to microcrack size in a multiple scattering medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guangzhi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Letourneur</w:t>
+                <w:t xml:space="preserve">Yuxiang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Pageot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NDT &amp; E International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.102553. </w:t>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 116, 13 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2021.102553⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2021.106483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03381868v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03602765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Coda Wave Interferometry: Sensitivity to wave-induced material property changes analyzed via numerical simulations in 2D</w:t>
               </w:r>
@@ -853,51 +853,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pageot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuxiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1046,1088 +1046,1100 @@
               <w:t xml:space="preserve">Wave Motion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 72, pp.228-243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2017.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01520252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of multiple scattering in heterogeneous concrete on results of the surface wave inverse problem</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measurement of dispersion curves of circumferential guided waves radiating from curved shells: Theory and numerical validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Le Marrec</w:t>
+                <w:t xml:space="preserve">Jean-Gabriel Minonzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Le Duff</w:t>
+                <w:t xml:space="preserve">Claire Prada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Plantier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Laugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NDT &amp; E International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2015.12.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 139 (2), pp.790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4941652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01251081v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01305025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of dispersion curves of circumferential guided waves radiating from curved shells: Theory and numerical validation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of multiple scattering in heterogeneous concrete on results of the surface wave inverse problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metais Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Prada</w:t>
+                <w:t xml:space="preserve">Loïc Le Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Laugier</w:t>
+                <w:t xml:space="preserve">Alain Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Grimal</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guy Plantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 139 (2), pp.790. </w:t>
+              <w:t xml:space="preserve">NDT &amp; E International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 79, pp.53-62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.4941652⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ndteint.2015.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01305025v1</w:t>
+                <w:t xml:space="preserve">hal-01251081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Source directive de vagues dans un cristal de cylindres émergeant en surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Petitjeans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 343 (12), pp.689 - 699. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crme.2015.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02448241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Space-Time Resolved Experiments for Water Waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lagubeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Pagneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Cobelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 120 (6-A), pp.A-142:A-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02448269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-domain numerical simulations of multiple scattering to extract elastic effective wavenumbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Piraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waves in Random and Complex Media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 22 (3), pp.398-422. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/17455030.2012.704432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00670657v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical properties estimation of functionally graded materials using surface waves recorded with a laser interferometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laiyu Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Maupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NDT &amp; E International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 44 (2), pp.169-177. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ndteint.2010.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01871824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of coherent surface wave dispersion and attenuation for non-destructive testing of concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 49 (8), pp 743-751. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2009.05.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00436273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparisons between multiple scattering methods and time-domain numerical simulations for elastic waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Piraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 123 (5), pp.3845. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.2935660⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00373761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2137,78 +2149,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastic wave band gaps in kirigami plates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Terzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xingyu Hou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2223,311 +2235,311 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matériaux architecturés pour le contrôle de vibrations de plaques : application aux tables d’harmonie de guitare acoustique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Zwahlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Margerit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ablitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05365704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle manipulation with acoustic waves based on Hertz- Mindlin mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Terzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladislav Aleshin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Convention of the European Acoustics Association Forum Acusticum 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Turin, France. pp.543-546, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.61782/fa.2023.0262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04778114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération non-linéaire d’un mode à vitesse de groupe nulle dans une plaque élastique par interaction non-colinéaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierric Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2569,73 +2581,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03848534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of surface waves with an array of subwavelength resonators in a granular medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierric Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2654,92 +2666,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Tournat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.623-623, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.1071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03240364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling of nonlinear modulation of coda wave interferometry in a multiple scattering medium with the presence of a localized micro-cracked zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guangzhi Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2788,2537 +2800,2537 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44TH ANNUAL REVIEW OF PROGRESS IN QUANTITATIVE NONDESTRUCTIVE EVALUATION</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Provo, United States. pp.210002, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5031645⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01872819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inversion des courbes de dispersion des ondes de surface d’un milieu hétérogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metais Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Plantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Duff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Diagnobéton</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01178418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discussion on the interpretation of the effective wavenumber for coherent multiple scattering problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Futhazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Piraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Journée du GdR-US 2501</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01310450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple scattering of elastic waves: a time-domain numerical method to compute the effective wavenumbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Piraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Electrical Transport and Optical Properties in Inhomogeneous Media ETOPIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01310386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of multiple scattering in concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Piraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Mathematical and Numerical Aspects of Waves WAVES 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Vancouver, Canada. pp.635-638</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01310383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure des courbes de dispersion des ondes guidées circonférentielles dans une coque elliptique par retournement temporel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Gabriel Minonzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Prada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03421503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search of the Order of Passes of an Austenitic Weld by Optimization of an Inversion Process of Ultrasound Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gueudré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Moysan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Corneloup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Progress in Quantitative NDE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01304054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude expérimentale de la réflexion et transmission d'une onde plane à travers un réseau périodique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Pagneux</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Agnès Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Petitjeans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00549596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical study of the sensitivity of Rayleigh wave for the non destructive evaluation of cover-concrete</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Analysis of coherent surface wave dispersion and damping for non destructive testing of concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chekroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lalaonirina Rakotomanana-Ravelonarivo</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Non-Destructive Testing in Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, nantes, France</w:t>
+              <w:t xml:space="preserve">Non-destructive testing in civil engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00457333v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00457330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of coherent surface wave dispersion and damping for non destructive testing of concrete</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analytical study of the sensitivity of Rayleigh wave for the non destructive evaluation of cover-concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Marrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Loïc Le Marrec</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Durand</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lalaonirina Rakotomanana-Ravelonarivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Non-destructive testing in civil engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Nantes, France</w:t>
+              <w:t xml:space="preserve">Non-Destructive Testing in Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00457330v1</w:t>
+                <w:t xml:space="preserve">hal-00457333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparisons between multiple scattering methods and time-domain numerical simulations for elastic waves</w:t>
+                <w:t xml:space="preserve">Comparisons between multiple scattering methods and direct numerical simulations for elastic wave propagation in concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Piraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joël Piraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acoustics'08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">5ème Journée du GDR-US 2501</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00462152v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00462979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple scattering methods and direct numerical simulations for elastic wave propagation in concrete</w:t>
+                <w:t xml:space="preserve">Comparisons between multiple scattering methods and time-domain numerical simulations for elastic waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Piraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIMS Worshop on new directions in analytical and numerical methods for forward and inverse wave scattering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">Acoustics'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00457206v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00462152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparisons between multiple scattering methods and direct numerical simulations for elastic wave propagation in concrete</w:t>
+                <w:t xml:space="preserve">Multiple scattering methods and direct numerical simulations for elastic wave propagation in concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Piraux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Journée du GDR-US 2501</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, France</w:t>
+              <w:t xml:space="preserve">MIMS Worshop on new directions in analytical and numerical methods for forward and inverse wave scattering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00462979v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00457206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparisons between multiple scattering methods and direct numerical simulations for elastic wave propagation in concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Piraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MIMS workshop on New Directions in Analytical and Numerical Methods for Forward and Inverse Wave Scattering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00462153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion multiple des ultrasons pour l'évaluation non destructive du béton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées COFREND</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00457521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical methods for multiple scattering of ultrasounds in random media</w:t>
+                <w:t xml:space="preserve">Multiple scattering of ultrasound, numerical computation and validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.J. Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Piraux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8-th International Conference on Mathematical and Numerical Aspects of Waves</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Reading, United Kingdom. pp.492-494</w:t>
+              <w:t xml:space="preserve">Conference on Mathematical and Numerical Aspects of Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Reading, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00462402v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00457556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion, multiple des ultrasons pour l'évaluation non destructive du béton</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Numerical methods for multiple scattering of ultrasounds in random media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chekroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dominique Clorennec</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Piraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagno-béton</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">8-th International Conference on Mathematical and Numerical Aspects of Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Reading, United Kingdom. pp.492-494</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00457544v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00462402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple scattering of ultrasound, numerical computation and validation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diffusion, multiple des ultrasons pour l'évaluation non destructive du béton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Marrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.J. Lombard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arnaud Derode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Clorennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Mathematical and Numerical Aspects of Waves</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Reading, United Kingdom</w:t>
+              <w:t xml:space="preserve">Diagno-béton</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00457556v1</w:t>
+                <w:t xml:space="preserve">hal-00457544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards multidiffusive ultrasonic propagation for non destructive evaluation of concrete; theoretical overview</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Multiple Scattering of ultrasonic propagation for non destructive evaluation of concrete; for non destructive evaluation of concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chekroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laurent Laguerre</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Derode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Clorennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2006, Sheraton St Louis, MO, United States. pp.357</w:t>
+              <w:t xml:space="preserve">, Aug 2006, Sheraton St Louis, MO, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00457497v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00457472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Scattering of ultrasonic propagation for non destructive evaluation of concrete; for non destructive evaluation of concrete</w:t>
+                <w:t xml:space="preserve">Diffusion multiple des ultrasons pour l'évaluation non destructive du béton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Marrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, Sheraton St Louis, MO, United States</w:t>
+              <w:t xml:space="preserve">Journées des Sciences de l'Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Marne-La-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00457472v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00457528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion multiple des ultrasons pour l'évaluation non destructive du béton</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards multidiffusive ultrasonic propagation for non destructive evaluation of concrete; theoretical overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Le Marrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Leparoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Laguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Sciences de l'Ingénieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Marne-La-Vallée, France</w:t>
+              <w:t xml:space="preserve">Conference on Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Sheraton St Louis, MO, United States. pp.357</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00457528v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00457497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between a multiple scattering method and direct numerical simulations for elastic wave propagation in concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Marrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Piraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Leger &amp; MarC Deschamps. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonic wave propagation in non homogeneous media</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.317-327, 2009, Springer Proceedings in Physics 128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00461360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5328,114 +5340,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation mécanique des premiers centimètres du béton avec des ondes de surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chekroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique [physics.med-ph]. Ecole Centrale de Nantes (ECN), 2008. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00530407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId125"/>
+      <w:footerReference w:type="default" r:id="rId126"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5503,51 +5515,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8D1A78F1"/>
+    <w:nsid w:val="1775E3DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5734,51 +5746,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathieu-chekroun" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0754-3385" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140890963" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04288651v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangzhi Chen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Abraham" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pageot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chekroun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2023.102992" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355181v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Mora" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Raetz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tournat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2021.106589" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602765v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxiang Zhang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2021.106483" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382305v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.16.044002" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381868v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vautrin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy D&#8217; Urso" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Letourneur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2021.102553" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02325871v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2019.105968" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520252v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Legland" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2017.03.004" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251081v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metais Vincent" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Marrec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Duff" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Plantier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2015.12.004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9CHSTG28-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01305025v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Minonzio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prada" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laugier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Grimal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4941652" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02448241v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maurel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pagneux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petitjeans" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2015.06.005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02448269v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maurel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lagubeau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pagneux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cobelli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670657v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lombard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Piraux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17455030.2012.704432" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01871824v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laiyu Lu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Maupin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Villain" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2010.11.007" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JTLS0NSG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436273v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2009.05.006" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373761v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2935660" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365598v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Terzi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyu Hou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365704v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Zwahlen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Margerit" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ablitzer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778114v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Aleshin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0262" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848534v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240364v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1071" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01872819v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5031645" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178418v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310450v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Futhazar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Piraux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310386v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310383v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421503v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cochard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304054v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gueudr&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Moysan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Corneloup" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549596v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Petitjeans" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457333v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalaonirina Rakotomanana-Ravelonarivo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457330v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462152v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457206v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462979v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462153v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457521v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462402v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457544v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Derode" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Clorennec" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457556v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Lombard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457497v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leparoux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laguerre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457472v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457528v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461360v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00530407v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathieu-chekroun" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0754-3385" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/140890963" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04288651v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangzhi Chen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Abraham" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pageot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chekroun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2023.102992" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355181v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierric Mora" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Raetz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tournat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2021.106589" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381868v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vautrin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy D&#8217; Urso" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Letourneur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2021.102553" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382305v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.16.044002" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602765v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxiang Zhang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2021.106483" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02325871v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2019.105968" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520252v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Legland" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2017.03.004" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SMDB4S1B-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01305025v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Minonzio" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Prada" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laugier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Grimal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4941652" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251081v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metais Vincent" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Marrec" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Duff" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Plantier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2015.12.004" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9CHSTG28-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02448241v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maurel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pagneux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petitjeans" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2015.06.005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-02448269v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maurel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lagubeau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pagneux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cobelli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670657v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lombard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Piraux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17455030.2012.704432" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01871824v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laiyu Lu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Maupin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Villain" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ndteint.2010.11.007" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JTLS0NSG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436273v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2009.05.006" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373761v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.2935660" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365598v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Terzi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingyu Hou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365704v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Zwahlen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Margerit" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ablitzer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778114v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Aleshin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0262" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848534v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240364v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.1071" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01872819v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5031645" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178418v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310450v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Futhazar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Piraux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310386v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310383v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421503v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cochard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304054v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gueudr&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Moysan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Corneloup" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549596v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Petitjeans" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457330v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457333v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalaonirina Rakotomanana-Ravelonarivo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462979v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462152v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457206v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462153v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457521v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457556v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Lombard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462402v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457544v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Derode" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Clorennec" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457472v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457528v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457497v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Leparoux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Laguerre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461360v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00530407v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>