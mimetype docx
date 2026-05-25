--- v2 (2026-04-30)
+++ v3 (2026-05-25)
@@ -2952,51 +2952,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04125841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algérie et Tunisie, 1:50 000, 1882–19xx, découpage SGA</w:t>
+                <w:t xml:space="preserve">Tunisie, 1:100 000, ca. 1895-20xx, 92 feuilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Coulon</w:t>
@@ -3010,75 +3010,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Site Web Cartomed - La cartothèque méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04196948v1</w:t>
+                <w:t xml:space="preserve">halshs-04196962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunisie, 1:100 000, ca. 1895-20xx, 92 feuilles</w:t>
+                <w:t xml:space="preserve">Algérie et Tunisie, 1:50 000, 1882–19xx, découpage SGA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Coulon</w:t>
@@ -3092,51 +3092,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Site Web Cartomed - La cartothèque méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04196962v1</w:t>
+                <w:t xml:space="preserve">halshs-04196948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algérie et Tunisie, 1:200 000, 1888-1975, env. 150 feuilles</w:t>
               </w:r>
@@ -3645,51 +3645,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03370962v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Le Goix" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ysebaert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Giraud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lieury" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Boulay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.36478" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173573v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Genre-Grandpierre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marrel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coulon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.7353" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974718v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Carpentier-Postel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Audard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa&#226; Amarouch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Durand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/geomat-2020-0009" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02394969v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Casanova Enault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398124v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gisclard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Vinet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Bopp" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059754v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02177506v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676662v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fernandez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljalil Bouzouggar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Collina-Girard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.03.034" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05474413v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Faget" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003474v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Knockaert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dianne Unsain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Giguet-Covex" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Pike" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04682614v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice M&#233;sini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04682631v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric D&#233;cosse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Hellio" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04682623v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04682642v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Consal&#232;s" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504728v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bonneval" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bocquet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503737v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Blanke" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280391v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02511012v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Didon-Lescot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Di Costanzo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280418v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02306939v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01441156v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Crivello" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionigi Albera" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tozy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Seimandi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actes-sud.fr/catalogue/sciences-humaines-et-sociales-sciences/dictionnaire-de-la-mediterranee" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562829v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4212-2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481114v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119507352" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321226v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04125841v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Arnaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04196948v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04196962v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04197026v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503707v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Domergue" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Grard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016197v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03370962v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Le Goix" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ysebaert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Giraud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lieury" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Boulay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.36478" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03173573v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Genre-Grandpierre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marrel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coulon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.7353" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974718v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josselin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Carpentier-Postel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Audard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa&#226; Amarouch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Durand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/geomat-2020-0009" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02394969v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Casanova Enault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398124v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Douvinet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gisclard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Martin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Vinet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Bopp" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059754v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02177506v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676662v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fernandez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljalil Bouzouggar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Collina-Girard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.03.034" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05474413v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Faget" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003474v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Knockaert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dianne Unsain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Giguet-Covex" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alistair Pike" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04682614v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice M&#233;sini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04682631v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric D&#233;cosse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Hellio" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04682623v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04682642v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Consal&#232;s" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504728v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bonneval" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bocquet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503737v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Blanke" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280391v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02511012v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Didon-Lescot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Di Costanzo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02280418v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02306939v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01441156v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Crivello" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dionigi Albera" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tozy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Seimandi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actes-sud.fr/catalogue/sciences-humaines-et-sociales-sciences/dictionnaire-de-la-mediterranee" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562829v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4212-2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481114v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119507352" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321226v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04125841v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Arnaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04196962v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04196948v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04197026v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503707v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Domergue" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Grard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016197v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>