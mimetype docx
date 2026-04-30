--- v1 (2026-03-31)
+++ v2 (2026-04-30)
@@ -1073,70 +1073,70 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pêcheries artisanales en mer Égée (début XXe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Faget</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Coulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colonisations halieutiques. Pêches, empires, environnements (XVIIe-XXIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vermeren Hugo &amp; Faget Daniel - UMR TELEMMe 7303 - Aix Marseille Université - CNRs, Dec 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>