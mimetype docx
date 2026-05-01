--- v0 (2026-03-15)
+++ v1 (2026-05-01)
@@ -1376,248 +1376,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01598863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulating Workload for Air Traffic Controllers during Airport Ground Operations</w:t>
+                <w:t xml:space="preserve">Development of an ATC Tower Simulator to Simulate Ground Operations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarrin K Chua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mickael Causse</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cousy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HFES 2015, Human Factors and Ergonomics Society Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Los Angeles, United States. pp 16-20 </w:t>
+              <w:t xml:space="preserve">AIAA Aviation 2015, AIAA Conference on Modeling and Simulation Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIAA, Jun 2015, Dallas, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1541931215591004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2514/6.2015-2494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01299131v1</w:t>
+                <w:t xml:space="preserve">hal-01174666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an ATC Tower Simulator to Simulate Ground Operations</w:t>
+                <w:t xml:space="preserve">Modulating Workload for Air Traffic Controllers during Airport Ground Operations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarrin K Chua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cousy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien André</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Cousy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA Aviation 2015, AIAA Conference on Modeling and Simulation Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AIAA, Jun 2015, Dallas, United States. </w:t>
+              <w:t xml:space="preserve">HFES 2015, Human Factors and Ergonomics Society Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Los Angeles, United States. pp 16-20 </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/6.2015-2494⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1541931215591004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01174666v1</w:t>
+                <w:t xml:space="preserve">hal-01299131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating Air Traffic Control Ground Operations:Preliminary Results from Project Modern Taxiing</w:t>
               </w:r>
@@ -2287,51 +2287,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795573v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Garcia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Bach Vo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Brock" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Peyruqueou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Battut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981998v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Causse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lancelot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Maillant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Behrend" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cousy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2018.12.010" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312034v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duchevet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Garcia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Imbert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05000332v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05283109v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/engproc2025090015" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03859908v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pierre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priou Cyrille" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02558005v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Jes&#250;s Lobo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hurter" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886335v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Conversy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Buisan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Poirier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3242587.3242623" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01809299v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pauchet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Letondal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vinot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3196709.3196712" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01598863v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarrin Chua" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Causse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2950112.2964589" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01299131v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarrin K Chua" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Andr&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1541931215591004" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01174666v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2015-2494" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01132451v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05016077v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#239;lane Benhacene" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ribet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Granger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540557v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murali Varadarajan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Lanzi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541724v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011541v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795573v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Garcia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong-Bach Vo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Brock" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Peyruqueou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Battut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981998v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Causse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lancelot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Maillant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Behrend" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cousy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhcs.2018.12.010" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312034v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duchevet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Garcia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Imbert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05000332v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05283109v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/engproc2025090015" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-03859908v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pierre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priou Cyrille" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02558005v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Jes&#250;s Lobo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hurter" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886335v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Conversy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Buisan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Poirier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3242587.3242623" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01809299v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pauchet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Letondal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Vinot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3196709.3196712" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01598863v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarrin Chua" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Causse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2950112.2964589" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01174666v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarrin K Chua" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Andr&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2015-2494" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01299131v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1541931215591004" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01132451v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-05016077v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#239;lane Benhacene" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ribet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Granger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540557v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murali Varadarajan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Lanzi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541724v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011541v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>