--- v0 (2026-03-16)
+++ v1 (2026-04-27)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mathieu Cunche </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mathieu-cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0066-8612</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">144820390</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruce A. Arrigo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The SAGE Encyclopedia of Surveillance, Security, and Privacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAGE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9781483359946</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiently linking LoRaWAN identifiers through multi-domain fingerprinting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Kumar Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Donsez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pervasive and Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 112, pp.102082. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pmcj.2025.102082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05120767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSSI-based attacks for identification of BLE devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gambs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.104080. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cose.2024.104080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traçage cyberphysique des personnes et la vie privée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESIRE: Leveraging the best of centralized and decentralized contact tracing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Castelluccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lauradoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Threats: Research and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (3), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3480467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traçage cyberphysique des personnes et la vie privée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des Mines - Enjeux Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Des objets connectés aux objets communicants, 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy Protection for Wi-Fi Location Positioning Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of information security and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jisa.2020.102635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discontinued Privacy: Personal Data Leaks in Apple Bluetooth-Low-Energy Continuity Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Celosia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings on Privacy Enhancing Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020, pp.26 - 46. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/popets-2020-0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy in trajectory micro-data publishing: a survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Fiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiota Katsikouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elli Zavou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Fessant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Data Privacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13, pp.91 - 149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pitfalls of Hashing for Privacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levent Demir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amrit Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lauradoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Surveys and Tutorials, IEEE Communications Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (1), pp.551-565. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/COMST.2017.2747598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy-preserving Wi-Fi Analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Alaggan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gambs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings on Privacy Enhancing Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (2), pp.4-26. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/popets-2018-0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I know your MAC address: targeted tracking of individual using Wi-Fi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Virology and Hacking Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11416-013-0196-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking wireless devices using information contained in Wi-Fi probe requests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Kaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roksana Boreli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pervasive and Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pmcj.2013.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">StateFi: Effectively Identifying Wi-Fi Devices through State Transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek K Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WISEC 2026 - 19th ACM Conference on Security and Privacy in Wireless and Mobile Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Saarbrücken, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Tough Is Location Anonymization? Re-identifying 100K Real-User Trajectories in Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héber H Arcolezi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASIACCS 2026 - 21st ACM ASIA Conference on Computer and Communications Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Bangalore, India. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/nnnnnnn.nnnnnnn⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Operational and Security Best Practices for DNS in the Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Losty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek K Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Maria Mandalari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANRW 2025 - Applied Networking Research Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Madrid, Spain. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3744200.3744764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QRisk: Think Before You Scan QR codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Kumar Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Gambs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARES 2025 - 20th International Conference on Availability, Reliability and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Ghent (BE), Belgium. pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987069v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fingerprinting Connected Wi-Fi Devices Using Per-network MAC Addresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Kumar Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on Foundations &amp; Practice of Security (FPS – 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04655338v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing probe request bursts to efficiently count Wi-Fi devices with randomized MACs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Kumar Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCNC-6G Summit - 2024 European Conference on Networks and Communications &amp; 6G Summit - Special Sessions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Antwerp, Belgium. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing IoT Privacy: Why DNS-over-HTTPS Alone Falls Short?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Anselmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Kumar Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Maria Mandalari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TrustCom-2024 - 23rd IEEE International Conference on Trust, Security and Privacy in Computing and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Sanya, China. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy-Preserving Pseudonyms for LoRaWAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Aalmoes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Kumar Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th ACM Conference on Security and Privacy in Wireless and Mobile Networks (WiSec 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Computer Machinery (ACM), May 2024, Seoul (Korea), France. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3643833.3656120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525080v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Third eye: Inferring the State of Your Smartphone Through Wi-Fi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Kumar Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LCN 2024 - 49th IEEE Conference on Local Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2024, Caen, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEPPER: Precise Privacy-Preserving Contact Tracing with Cheap, BLE/UWB Capable Tokens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roudy Dagher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WoWMoM 2023 - 24th IEEE International Symposium on a World of Wireless, Mobile and Multimedia Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Boston, United States. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSSI-based Fingerprinting of Bluetooth Low Energy Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gambs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SECRYPT 2023 - 20th International Conference on Security and Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Rome, Italy. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Device re-identification in LoRaWAN through messages linkage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Donsez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiSec 2022 - 15th ACM Conference on Security and Privacy in Wireless and Mobile Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, San Antonio, TX, United States. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624160v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No need to ask the Android: Bluetooth-Low-Energy scanning without the location permission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Toubiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiSec 2021 - 14th ACM Conference on Security and Privacy in Wireless and Mobile Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Abu Dhabi, United Arab Emirates. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3448300.3467824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the process of fixing privacy issues in Wi-Fi enabled devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lagneau-Donzelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSA 2021 - 25th International ITG Workshop on Smart Antennas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Sophia-Antipolis, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valkyrie: A Generic Framework for Verifying Privacy Provisions in Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Celosia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiSec 2020 - 13th ACM Conference on Security and Privacy in Wireless and Mobile Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Linz, Austria. pp.278-283, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3395351.3399340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DARC : Data Anonymization and Re-identification Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gambs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESSI 2020 - Rendez-vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Nouan-le-Fuzelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512677v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fingerprinting Bluetooth-Low-Energy Devices Based on the Generic Attribute Profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Celosia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IoT S&amp;P 2019 - 2nd International ACM Workshop on Security and Privacy for the Internet-of-Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, London, United Kingdom. pp.24-31, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3338507.3358617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Information and Consent Framework for the IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Métayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRUSTCOM 2019 - 18th IEEE International Conference on Trust, Security and Privacy in Computing and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Rotorua, New Zealand. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saving Private Addresses: An Analysis of Privacy Issues in the Bluetooth-Low-Energy Advertising Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Celosia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MobiQuitous 2019 - 16th EAI International Conference on Mobile and Ubiquitous Systems: Computing, Networking and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Houston, United States. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3360774.3360777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing Ultrasound-based Physical Tracking Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Sampaio Cardoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GreHack 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Transparency and Consent in the IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Métayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Castelluccia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWPE 2018 - International Workshop on Privacy Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, London, United Kingdom. pp.116-119, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuroSPW.2018.00023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709255v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting smartphone state changes through a Bluetooth based timing attack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Celosia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiSec '18 - 11th ACM Conference on Security &amp; Privacy in Wireless and Mobile Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Stockholm, Sweden. pp.154-159, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3212480.3212494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wombat: An experimental Wi-Fi tracking system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestin Matte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e édition de l'Atelier sur la Protection de la Vie Privée (APVP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Correncon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRIVA'MOV: Analysing Human Mobility Through Multi-Sensor Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ben Mokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louafi Bouzouina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NetMob 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-interactive (t, n)-Incidence Counting from Differentially Private Indicator Vectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Alaggan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Minier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Security and Privacy Analytics (IWSPA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Scottsdale, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Privacy-preserving Wi-Fi Analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Alaggan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gambs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier sur la Protection de la Vie Privée (APVP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Autran, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defeating MAC Address Randomization Through Timing Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestin Matte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathy Vanhoef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM WiSec 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Darmstadt, Germany. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2939918.2939930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Recursive Reed-Muller Erasure Decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Soro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lacan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Savin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Symposium on Information Theory (ISIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Barcelona, Spain. pp. 1760-1763</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why MAC Address Randomization is not Enough: An Analysis of Wi-Fi Network Discovery Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathy Vanhoef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestin Matte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Piessens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM AsiaCCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Xi'an, China. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2897845.2897883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy-Preserving t-Incidence for WiFi-based Mobility Analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Alaggan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Minier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Atelier sur la Protection de la Vie Privée (APVP'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEMO: Panoptiphone: How Unique is Your Wi-Fi Device?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestin Matte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM WiSec 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Darmstadt, Germany. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2939918.2942417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban-scale Cellular Offloading through Wi-Fi Access Points: a Measurement-based Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Raveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Stanica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Fiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandesh Uppoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTSI 2015 - 1st International Forum on Research and Technologies for Society and Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Scale Wi-Fi tracking using a Botnet of Wireless Routers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rouveyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Raveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAT 2015 - Workshop on Surveillance &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151446v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short: Device-to-Identity Linking Attack Using Targeted Wi-Fi Geolocation Spoofing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestin Matte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jagdish Prasad Achara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM WiSec 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, New York, United States. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2766498.2766521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SSIDs in the Wild: Extracting Semantic Information from WiFi SSIDs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suranga Seneviratne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fangzhou Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aruna Seneviratne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 40th IEEE Conference on Local Computer Networks (LCN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Clearwater Beach, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01181254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beam me up, Scotty: identifying the individual behind a MAC address using Wi-Fi geolocation spoofing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestin Matte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque sur la Confiance Numérique en Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short Paper: WifiLeaks: Underestimated Privacy Implications of the ACCESS_WIFI_STATE Android Permission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jagdish Prasad Achara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Francillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th ACM Conference on Security and Privacy in Wireless and Mobile Networks (WiSec))</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Oxford, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2627393.2627399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing the privacy policies of Wi-Fi trackers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levent Demir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lauradoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WPA '14 - Proceedings of the 2014 workshop on physical analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Bretton Woods, United States. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2611264.2611266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Censorship in the Wild: Analyzing Internet Filtering in Syria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaabane Abdelberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terence Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Decristofaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arik Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet Measurement Conference (IMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Vancouver, BC, Canada, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronous Covert Communication Using BitTorrent Trackers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Kaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roksana Boreli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Cyberspace Safety and Security (CSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Private and resilient data aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lauradoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Minier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roksana Boreli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Local Computer Networks - LCN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2013, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RS + LDPC-Staircase Codes for the Erasure Channel: Standards, Usage and Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Thienot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Detchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lacan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IEEE International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, General Chair: Abderrahim Benslimane, University of Avignon, France, Oct 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anonymization for Small Domains: the case of MAC address</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levent Demir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lauradoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier sur la Protection de la Vie Privée - APVP 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Les Loges en Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I know who you will meet this evening! Linking wireless devices using Wi-Fi probe requests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Kaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roksana Boreli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WoWMoM - 13th IEEE International Symposium on a World of Wireless, Mobile and Multimedia Networks - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why are they hiding ? Study of an Anonymous File Sharing System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Kaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terence Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roksana Boreli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anirban Mahanti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESTEL-SEC - Security and Privacy Special Track of IEEE-AESS Conference in Europe about Space and Satellite Communications - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring User Relationship from Hidden Information in WLANs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ningning Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prasant Mohapatra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Kaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roksana Boreli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MILCOM - IEEE Military Communications Conference - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous Secure Multi-Party Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mentari Djatmiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roksana Boreli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aruna Seneviratne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Networking Conference (NETWORKING)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Prague, Czech Republic. pp.198-210, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-30054-7_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Analysis of a High-Performance Real-Time Application with Several AL-FEC Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuhisa Matsuzono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Detchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hitoshi Asaeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LCN 2010, the 35th IEEE Conference on Local Computer Networks (LCN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2010, Denver, Colorado, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00506065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Quasi-Cyclic LDPC codes under ML decoding over the erasure channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Savin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Information Theory and its Applications (ISITA 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Taichung, Taiwan. pp.Analysis of Quasi-Cyclic LDPC codes under ML decoding over the erasure channel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erasure Codes with a Banded Structure for Hybrid Iterative-ML Decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Soro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lacan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE GLOBAL COMMUNICATIONS CONFERENCE (IEEE GLOBECOM 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Honolulu, United States. pp.746-751</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le RFC 5170 en pratique : conception et évaluation d'un codec AL-FEC LDPC-staircase hautes performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFIP'2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00419464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithm-based fault tolerance applied to P2P computing networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE First International Conference on Advances in P2P Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Sliema, Malta. pp.144 - 149, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AP2PS.2009.30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding Integrity Verification Capabilities to the LDPC-Staircase Erasure Correction Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Global Telecommunications Conference, 2009. GLOBECOM 2009. IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-rate coding using incremental redundancy for GLDPC codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Savin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassan Kraidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Soro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Satellite and Space Communications 2008 (IWSSC'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00305684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the Error Recovery Capabilities of LDPC-staircase Codes Featuring a Gaussian Elimination Decoding Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE International Workshop on Signal Processing for Space Communications (SPSC'2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Rhodes Island, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00291656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RoMA: Rotating MAC Address for privacy protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Begin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGCOMM 2022 - 36th Conference of the ACM Special Interest Group on Data Communication -- Poster Session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Amsterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3546037.3546055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEMO: Venom: a Visual and Experimental Bluetooth Low Energy Tracking System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Celosia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiSec 2020 - 13th ACM Conference on Security and Privacy in Wireless and Mobile Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Linz, Austria. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3395351.3401696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEMO: Himiko: A human interface for monitoring and inferring knowledge on Bluetooth-Low-Energy objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Celosia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiSec 2019 - 12th Conference on Security and Privacy in Wireless and Mobile Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Miami, United States. ACM Press, pp.292-293, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3317549.3326297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy-preserving Wi-Fi tracking systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestin Matte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Minier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Citi Lab PhD day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Villeurbanne, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CampusIoT anonymized LoRaWAN dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Donsez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18709/perscido.2022.06.ds369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attaque par déni de service dans le Wi-Fi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les attaques Krack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.82-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traçage Wi-Fi : applications et contre-mesures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestin Matte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smartphone, Wi-Fi et vie privée : comment votre smartphone peut se révéler être votre pire ennemi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple Reed-Solomon Forward Error Correction (FEC) Scheme for FECFRAME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lacan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuhisa Matsuzono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing Social Links Between Owners of Wi-Fi Enabled Smartphones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Kaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roksana Boreli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.33-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple Low-Density Parity Check (LDPC) Staircase Forward Error Correction (FEC) Scheme for FECFRAME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lacan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Android Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Baheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Diagnosis Key distribution mechanism in contact tracing applications based on Google-Apple Exposure Notification (GAEN) framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kessibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Castelluccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lauradoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899412v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROBERT: ROBust and privacy-presERving proximity Tracing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Castelluccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataliia Bielova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lauradoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESIRE: A Third Way for a European Exposure Notification System Leveraging the best of centralized and decentralized systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Castelluccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataliia Bielova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lauradoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Privacy-Preserving Mechanism for Requesting Location Data Provider with Wi-Fi Access Points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of an Ultrasound-Based Physical Tracking System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo S Cardoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding Integrity Verification Capabilities to the LDPC-Staircase Erasure Correction Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00379155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the Error Recovery Capabilities of LDPC-Staircase Codes Featuring a Gaussian Elimination Decoding Scheme: Preliminary Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00271430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standardised Messenger Audit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Data Protection Board (EDPB). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback to the European Data Protection Board’s Guidelines 2/2023 on Technical Scope of Art. 5(3) of ePrivacy Directive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataliia Bielova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mertens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inria &amp; Université Cote d'Azur, CNRS, I3S, Sophia Antipolis, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04437008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESIRE: A Third Way for a European Exposure Notification System (SUMMARY - EN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataliia Bielova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Castelluccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lauradoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proximity Tracing Approaches - Comparative Impact Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataliia Bielova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Castelluccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lauradoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INRIA Grenoble - Rhone-Alpes. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570676v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contact Tracing by Giant Data Collectors: Opening Pandora's Box of Threats to Privacy, Sovereignty and National Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Castelluccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Dmitrienko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Iovino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[University works] EPFL, Switzerland; Inria, France; JMU Würzburg, Germany; University of Salerno, Italy; base23, Geneva, Switzerland; Technical University of Darmstadt, Germany. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03116024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESIRE : une Troisième Voie pour un Système Européen de Notification d'Exposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataliia Bielova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Castelluccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inria. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-identifying addresses in LoRaWAN networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Toulier Ancian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9361, Inria Rhône-Alpes; INSA de Lyon. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On using Bluetooth-Low-Energy for contact tracing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Castelluccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lauradoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria Grenoble Rhône-Alpes; INSA de Lyon. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878346v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IoT & Privacy - Comment assurer la confidentialité sur les réseaux sans fil ? L'exemple du BLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ratel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] INSA Lyon; SPIE ICS. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spread of MAC address randomization studied using locally administered MAC addresses use historic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestin Matte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9142, Inria Grenoble Rhône-Alpes. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Information and Consent Framework for the IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Métayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9234, Inria. 2018, pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of real-world deployment of physical analytics systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestin Matte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9143, Inria Grenoble Rhône-Alpes. 2018, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does disabling Wi-Fi prevent my smartphone from sending Wi-Fi frames?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestin Matte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Toubiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9089, Inria - Research Centre Grenoble – Rhône-Alpes; INSA Lyon. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575519v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing the privacy policies of Wi-Fi trackers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levent Demir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lauradoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8506, INRIA. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WifiLeaks: Underestimated Privacy Implications of the ACCESS_WIFI_STATE Android Permission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jagdish Prasad Achara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Francillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8539, Inria. 2014, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994926v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronous Covert Communication Using BitTorrent Trackers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Kaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roksana Boreli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8554, INRIA. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Private and Resilient Data Aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lauradoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Minier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8330, INRIA. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Decoding of LDPC Codes for the Packet Erasure Channel with a Hybrid Zyablov Iterative Decoding/Gaussian Elimination Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6473, INRIA. 2008, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00263682v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding Integrity Verification Capabilities to the LDPC-Staircase Erasure Correction Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6125, INRIA. 2007, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00131002v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérification d'intégrité et codes correcteurs d'erreurs de niveau applicatif (AL-FEC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Stage] 2006, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00102523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy issues in wireless networks: Every frame you send, they’ll be watching you.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cryptography and Security [cs.CR]. INSA-Lyon, 2021. English. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04286202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codes AL-FEC hautes performances pour les canaux à effacements : variations autour des codes LDPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Théorie de l'information [cs.IT]. Université Joseph-Fourier - Grenoble I; Institut National Polytechnique de Grenoble - INPG, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00451336v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId242"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mathieu Cunche </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mathieu-cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0066-8612</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">144820390</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruce A. Arrigo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The SAGE Encyclopedia of Surveillance, Security, and Privacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAGE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9781483359946</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiently linking LoRaWAN identifiers through multi-domain fingerprinting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Kumar Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Donsez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pervasive and Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 112, pp.102082. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pmcj.2025.102082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05120767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSSI-based attacks for identification of BLE devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gambs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.104080. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cose.2024.104080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESIRE: Leveraging the best of centralized and decentralized contact tracing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Castelluccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lauradoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Threats: Research and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (3), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3480467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traçage cyberphysique des personnes et la vie privée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traçage cyberphysique des personnes et la vie privée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des Mines - Enjeux Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Des objets connectés aux objets communicants, 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy Protection for Wi-Fi Location Positioning Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of information security and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jisa.2020.102635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discontinued Privacy: Personal Data Leaks in Apple Bluetooth-Low-Energy Continuity Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Celosia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings on Privacy Enhancing Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020, pp.26 - 46. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/popets-2020-0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy in trajectory micro-data publishing: a survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Fiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiota Katsikouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elli Zavou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Fessant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Data Privacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13, pp.91 - 149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pitfalls of Hashing for Privacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levent Demir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amrit Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lauradoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Surveys and Tutorials, IEEE Communications Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (1), pp.551-565. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/COMST.2017.2747598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy-preserving Wi-Fi Analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Alaggan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gambs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings on Privacy Enhancing Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (2), pp.4-26. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/popets-2018-0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I know your MAC address: targeted tracking of individual using Wi-Fi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Virology and Hacking Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11416-013-0196-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking wireless devices using information contained in Wi-Fi probe requests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Kaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roksana Boreli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pervasive and Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pmcj.2013.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">StateFi: Effectively Identifying Wi-Fi Devices through State Transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek K Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WISEC 2026 - 19th ACM Conference on Security and Privacy in Wireless and Mobile Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Saarbrücken, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Tough Is Location Anonymization? Re-identifying 100K Real-User Trajectories in Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héber H Arcolezi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASIACCS 2026 - 21st ACM ASIA Conference on Computer and Communications Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Bangalore, India. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/nnnnnnn.nnnnnnn⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Operational and Security Best Practices for DNS in the Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Losty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek K Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Maria Mandalari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANRW 2025 - Applied Networking Research Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Madrid, Spain. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3744200.3744764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QRisk: Think Before You Scan QR codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Kumar Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Gambs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARES 2025 - 20th International Conference on Availability, Reliability and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Ghent (BE), Belgium. pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987069v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fingerprinting Connected Wi-Fi Devices Using Per-network MAC Addresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Kumar Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on Foundations &amp; Practice of Security (FPS – 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04655338v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing probe request bursts to efficiently count Wi-Fi devices with randomized MACs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Kumar Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCNC-6G Summit - 2024 European Conference on Networks and Communications &amp; 6G Summit - Special Sessions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Antwerp, Belgium. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing IoT Privacy: Why DNS-over-HTTPS Alone Falls Short?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Anselmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Kumar Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Maria Mandalari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TrustCom-2024 - 23rd IEEE International Conference on Trust, Security and Privacy in Computing and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Sanya, China. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Third eye: Inferring the State of Your Smartphone Through Wi-Fi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Kumar Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LCN 2024 - 49th IEEE Conference on Local Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2024, Caen, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy-Preserving Pseudonyms for LoRaWAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Aalmoes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Kumar Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th ACM Conference on Security and Privacy in Wireless and Mobile Networks (WiSec 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Computer Machinery (ACM), May 2024, Seoul (Korea), France. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3643833.3656120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525080v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEPPER: Precise Privacy-Preserving Contact Tracing with Cheap, BLE/UWB Capable Tokens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roudy Dagher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WoWMoM 2023 - 24th IEEE International Symposium on a World of Wireless, Mobile and Multimedia Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Boston, United States. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSSI-based Fingerprinting of Bluetooth Low Energy Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gambs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SECRYPT 2023 - 20th International Conference on Security and Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Rome, Italy. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Device re-identification in LoRaWAN through messages linkage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Donsez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiSec 2022 - 15th ACM Conference on Security and Privacy in Wireless and Mobile Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, San Antonio, TX, United States. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624160v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No need to ask the Android: Bluetooth-Low-Energy scanning without the location permission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Toubiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiSec 2021 - 14th ACM Conference on Security and Privacy in Wireless and Mobile Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Abu Dhabi, United Arab Emirates. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3448300.3467824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the process of fixing privacy issues in Wi-Fi enabled devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lagneau-Donzelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSA 2021 - 25th International ITG Workshop on Smart Antennas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Sophia-Antipolis, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valkyrie: A Generic Framework for Verifying Privacy Provisions in Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Celosia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiSec 2020 - 13th ACM Conference on Security and Privacy in Wireless and Mobile Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Linz, Austria. pp.278-283, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3395351.3399340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DARC : Data Anonymization and Re-identification Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gambs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESSI 2020 - Rendez-vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Nouan-le-Fuzelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512677v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fingerprinting Bluetooth-Low-Energy Devices Based on the Generic Attribute Profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Celosia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IoT S&amp;P 2019 - 2nd International ACM Workshop on Security and Privacy for the Internet-of-Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, London, United Kingdom. pp.24-31, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3338507.3358617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Information and Consent Framework for the IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Métayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRUSTCOM 2019 - 18th IEEE International Conference on Trust, Security and Privacy in Computing and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Rotorua, New Zealand. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saving Private Addresses: An Analysis of Privacy Issues in the Bluetooth-Low-Energy Advertising Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Celosia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MobiQuitous 2019 - 16th EAI International Conference on Mobile and Ubiquitous Systems: Computing, Networking and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Houston, United States. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3360774.3360777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing Ultrasound-based Physical Tracking Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Sampaio Cardoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GreHack 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting smartphone state changes through a Bluetooth based timing attack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Celosia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiSec '18 - 11th ACM Conference on Security &amp; Privacy in Wireless and Mobile Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Stockholm, Sweden. pp.154-159, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3212480.3212494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Transparency and Consent in the IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Métayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Castelluccia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWPE 2018 - International Workshop on Privacy Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, London, United Kingdom. pp.116-119, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuroSPW.2018.00023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709255v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wombat: An experimental Wi-Fi tracking system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestin Matte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e édition de l'Atelier sur la Protection de la Vie Privée (APVP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Correncon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRIVA'MOV: Analysing Human Mobility Through Multi-Sensor Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ben Mokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louafi Bouzouina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NetMob 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-interactive (t, n)-Incidence Counting from Differentially Private Indicator Vectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Alaggan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Minier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Security and Privacy Analytics (IWSPA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Scottsdale, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Privacy-preserving Wi-Fi Analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Alaggan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gambs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier sur la Protection de la Vie Privée (APVP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Autran, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defeating MAC Address Randomization Through Timing Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestin Matte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathy Vanhoef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM WiSec 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Darmstadt, Germany. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2939918.2939930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Recursive Reed-Muller Erasure Decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Soro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lacan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Savin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Symposium on Information Theory (ISIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Barcelona, Spain. pp. 1760-1763</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why MAC Address Randomization is not Enough: An Analysis of Wi-Fi Network Discovery Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathy Vanhoef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestin Matte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Piessens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM AsiaCCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Xi'an, China. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2897845.2897883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEMO: Panoptiphone: How Unique is Your Wi-Fi Device?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestin Matte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM WiSec 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Darmstadt, Germany. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2939918.2942417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy-Preserving t-Incidence for WiFi-based Mobility Analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Alaggan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Minier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Atelier sur la Protection de la Vie Privée (APVP'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban-scale Cellular Offloading through Wi-Fi Access Points: a Measurement-based Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Raveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Stanica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Fiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandesh Uppoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTSI 2015 - 1st International Forum on Research and Technologies for Society and Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Scale Wi-Fi tracking using a Botnet of Wireless Routers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rouveyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Raveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAT 2015 - Workshop on Surveillance &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151446v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short: Device-to-Identity Linking Attack Using Targeted Wi-Fi Geolocation Spoofing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestin Matte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jagdish Prasad Achara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM WiSec 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, New York, United States. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2766498.2766521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SSIDs in the Wild: Extracting Semantic Information from WiFi SSIDs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suranga Seneviratne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fangzhou Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aruna Seneviratne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 40th IEEE Conference on Local Computer Networks (LCN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Clearwater Beach, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01181254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beam me up, Scotty: identifying the individual behind a MAC address using Wi-Fi geolocation spoofing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestin Matte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque sur la Confiance Numérique en Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short Paper: WifiLeaks: Underestimated Privacy Implications of the ACCESS_WIFI_STATE Android Permission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jagdish Prasad Achara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Francillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th ACM Conference on Security and Privacy in Wireless and Mobile Networks (WiSec))</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Oxford, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2627393.2627399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing the privacy policies of Wi-Fi trackers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levent Demir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lauradoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WPA '14 - Proceedings of the 2014 workshop on physical analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Bretton Woods, United States. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2611264.2611266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Censorship in the Wild: Analyzing Internet Filtering in Syria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaabane Abdelberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terence Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Decristofaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arik Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet Measurement Conference (IMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Vancouver, BC, Canada, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronous Covert Communication Using BitTorrent Trackers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Kaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roksana Boreli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Cyberspace Safety and Security (CSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Private and resilient data aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lauradoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Minier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roksana Boreli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Local Computer Networks - LCN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2013, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RS + LDPC-Staircase Codes for the Erasure Channel: Standards, Usage and Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Thienot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Detchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lacan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IEEE International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, General Chair: Abderrahim Benslimane, University of Avignon, France, Oct 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anonymization for Small Domains: the case of MAC address</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levent Demir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lauradoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier sur la Protection de la Vie Privée - APVP 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Les Loges en Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I know who you will meet this evening! Linking wireless devices using Wi-Fi probe requests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Kaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roksana Boreli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WoWMoM - 13th IEEE International Symposium on a World of Wireless, Mobile and Multimedia Networks - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why are they hiding ? Study of an Anonymous File Sharing System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Kaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terence Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roksana Boreli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anirban Mahanti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESTEL-SEC - Security and Privacy Special Track of IEEE-AESS Conference in Europe about Space and Satellite Communications - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring User Relationship from Hidden Information in WLANs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ningning Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prasant Mohapatra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Kaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roksana Boreli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MILCOM - IEEE Military Communications Conference - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous Secure Multi-Party Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mentari Djatmiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roksana Boreli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aruna Seneviratne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Networking Conference (NETWORKING)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Prague, Czech Republic. pp.198-210, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-30054-7_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Analysis of a High-Performance Real-Time Application with Several AL-FEC Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuhisa Matsuzono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Detchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hitoshi Asaeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LCN 2010, the 35th IEEE Conference on Local Computer Networks (LCN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2010, Denver, Colorado, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00506065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Quasi-Cyclic LDPC codes under ML decoding over the erasure channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Savin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Information Theory and its Applications (ISITA 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Taichung, Taiwan. pp.Analysis of Quasi-Cyclic LDPC codes under ML decoding over the erasure channel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erasure Codes with a Banded Structure for Hybrid Iterative-ML Decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Soro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lacan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE GLOBAL COMMUNICATIONS CONFERENCE (IEEE GLOBECOM 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Honolulu, United States. pp.746-751</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithm-based fault tolerance applied to P2P computing networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE First International Conference on Advances in P2P Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Sliema, Malta. pp.144 - 149, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AP2PS.2009.30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le RFC 5170 en pratique : conception et évaluation d'un codec AL-FEC LDPC-staircase hautes performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFIP'2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00419464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding Integrity Verification Capabilities to the LDPC-Staircase Erasure Correction Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Global Telecommunications Conference, 2009. GLOBECOM 2009. IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-rate coding using incremental redundancy for GLDPC codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Savin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassan Kraidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Soro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Satellite and Space Communications 2008 (IWSSC'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00305684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the Error Recovery Capabilities of LDPC-staircase Codes Featuring a Gaussian Elimination Decoding Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE International Workshop on Signal Processing for Space Communications (SPSC'2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Rhodes Island, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00291656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RoMA: Rotating MAC Address for privacy protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Begin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGCOMM 2022 - 36th Conference of the ACM Special Interest Group on Data Communication -- Poster Session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Amsterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3546037.3546055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEMO: Venom: a Visual and Experimental Bluetooth Low Energy Tracking System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Celosia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiSec 2020 - 13th ACM Conference on Security and Privacy in Wireless and Mobile Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Linz, Austria. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3395351.3401696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEMO: Himiko: A human interface for monitoring and inferring knowledge on Bluetooth-Low-Energy objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Celosia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiSec 2019 - 12th Conference on Security and Privacy in Wireless and Mobile Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Miami, United States. ACM Press, pp.292-293, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3317549.3326297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy-preserving Wi-Fi tracking systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestin Matte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Minier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Citi Lab PhD day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Villeurbanne, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CampusIoT anonymized LoRaWAN dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Donsez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18709/perscido.2022.06.ds369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attaque par déni de service dans le Wi-Fi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les attaques Krack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.82-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traçage Wi-Fi : applications et contre-mesures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestin Matte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smartphone, Wi-Fi et vie privée : comment votre smartphone peut se révéler être votre pire ennemi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple Reed-Solomon Forward Error Correction (FEC) Scheme for FECFRAME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lacan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuhisa Matsuzono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing Social Links Between Owners of Wi-Fi Enabled Smartphones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Kaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roksana Boreli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.33-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple Low-Density Parity Check (LDPC) Staircase Forward Error Correction (FEC) Scheme for FECFRAME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lacan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Android Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Baheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Diagnosis Key distribution mechanism in contact tracing applications based on Google-Apple Exposure Notification (GAEN) framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kessibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Castelluccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lauradoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899412v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROBERT: ROBust and privacy-presERving proximity Tracing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Castelluccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataliia Bielova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lauradoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESIRE: A Third Way for a European Exposure Notification System Leveraging the best of centralized and decentralized systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Castelluccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataliia Bielova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lauradoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Privacy-Preserving Mechanism for Requesting Location Data Provider with Wi-Fi Access Points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of an Ultrasound-Based Physical Tracking System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo S Cardoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding Integrity Verification Capabilities to the LDPC-Staircase Erasure Correction Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00379155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the Error Recovery Capabilities of LDPC-Staircase Codes Featuring a Gaussian Elimination Decoding Scheme: Preliminary Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00271430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standardised Messenger Audit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Data Protection Board (EDPB). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback to the European Data Protection Board’s Guidelines 2/2023 on Technical Scope of Art. 5(3) of ePrivacy Directive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataliia Bielova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mertens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inria &amp; Université Cote d'Azur, CNRS, I3S, Sophia Antipolis, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04437008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESIRE: A Third Way for a European Exposure Notification System (SUMMARY - EN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataliia Bielova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Castelluccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lauradoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proximity Tracing Approaches - Comparative Impact Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataliia Bielova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Castelluccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lauradoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INRIA Grenoble - Rhone-Alpes. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570676v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contact Tracing by Giant Data Collectors: Opening Pandora's Box of Threats to Privacy, Sovereignty and National Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Castelluccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Dmitrienko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Iovino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[University works] EPFL, Switzerland; Inria, France; JMU Würzburg, Germany; University of Salerno, Italy; base23, Geneva, Switzerland; Technical University of Darmstadt, Germany. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03116024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESIRE : une Troisième Voie pour un Système Européen de Notification d'Exposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataliia Bielova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Castelluccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inria. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-identifying addresses in LoRaWAN networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Toulier Ancian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9361, Inria Rhône-Alpes; INSA de Lyon. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On using Bluetooth-Low-Energy for contact tracing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Castelluccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lauradoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria Grenoble Rhône-Alpes; INSA de Lyon. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878346v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IoT & Privacy - Comment assurer la confidentialité sur les réseaux sans fil ? L'exemple du BLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ratel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] INSA Lyon; SPIE ICS. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spread of MAC address randomization studied using locally administered MAC addresses use historic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestin Matte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9142, Inria Grenoble Rhône-Alpes. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Information and Consent Framework for the IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Métayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9234, Inria. 2018, pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of real-world deployment of physical analytics systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestin Matte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9143, Inria Grenoble Rhône-Alpes. 2018, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does disabling Wi-Fi prevent my smartphone from sending Wi-Fi frames?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestin Matte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Toubiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9089, Inria - Research Centre Grenoble – Rhône-Alpes; INSA Lyon. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575519v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WifiLeaks: Underestimated Privacy Implications of the ACCESS_WIFI_STATE Android Permission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jagdish Prasad Achara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Francillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8539, Inria. 2014, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994926v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing the privacy policies of Wi-Fi trackers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levent Demir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lauradoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8506, INRIA. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronous Covert Communication Using BitTorrent Trackers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Kaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roksana Boreli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8554, INRIA. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Private and Resilient Data Aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lauradoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Minier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8330, INRIA. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Decoding of LDPC Codes for the Packet Erasure Channel with a Hybrid Zyablov Iterative Decoding/Gaussian Elimination Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6473, INRIA. 2008, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00263682v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding Integrity Verification Capabilities to the LDPC-Staircase Erasure Correction Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6125, INRIA. 2007, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00131002v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérification d'intégrité et codes correcteurs d'erreurs de niveau applicatif (AL-FEC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Stage] 2006, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00102523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy issues in wireless networks: Every frame you send, they’ll be watching you.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cryptography and Security [cs.CR]. INSA-Lyon, 2021. English. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04286202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codes AL-FEC hautes performances pour les canaux à effacements : variations autour des codes LDPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Théorie de l'information [cs.IT]. Université Joseph-Fourier - Grenoble I; Institut National Polytechnique de Grenoble - INPG, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00451336v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId242"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AE7506CD"/>
+    <w:nsid w:val="BBF6DA13"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathieu-cunche" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0066-8612" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144820390" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01798933v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cunche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sk.sagepub.com/Reference/the-sage-encyclopedia-of-surveillance-security-privacy/i11711.xml" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05120767v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P&#233;lissier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar Mishra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roca" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Donsez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2025.102082" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04687696v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gagnon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gambs" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2024.104080" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03589575v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03476799v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Castelluccia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lauradoux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3480467" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03471223v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03045102v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jisa.2020.102635" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02394619v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Celosia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/popets-2020-0003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02968279v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fiore" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiota Katsikouli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elli Zavou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Fessant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589210v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levent Demir" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrit Kumar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMST.2017.2747598" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01719211v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alaggan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/popets-2018-0010" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923467v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11416-013-0196-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816374v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Kaafar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roksana Boreli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2013.04.001" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487604v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek K Mishra" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546595v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ber H Arcolezi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/nnnnnnn.nnnnnnn" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110445v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Losty" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Mandalari" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3744200.3744764" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987069v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gambs" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655338v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04531452v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04777603v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Anselmi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04525080v3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Aalmoes" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3643833.3656120" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630691v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04064415v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Molina" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roudy Dagher" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baccelli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04161424v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03624160v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03265556v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Toubiana" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3448300.3467824" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03411842v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lagneau-Donzelle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02651398v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3395351.3399340" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02512677v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nguyen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02359914v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3338507.3358617" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02166181v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le M&#233;tayer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Morel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02394629v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3360774.3360777" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01927513v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Sampaio Cardoso" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709255v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSPW.2018.00023" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01870011v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3212480.3212494" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01679007v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestin Matte" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01578557v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ben Mokhtar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louafi Bouzouina" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brette" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01485412v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Minier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01587745v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01330476v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rousseau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathy Vanhoef" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2939918.2939930" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431242v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Soro" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lacan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Savin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01282900v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Cardoso" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Piessens" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2897845.2897883" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01376798v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01330479v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2939918.2942417" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201719v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Raveneau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Stanica" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandesh Uppoor" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01151446v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouveyrol" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01176842v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagdish Prasad Achara" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2766498.2766521" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01181254v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suranga Seneviratne" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangzhou Jiang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aruna Seneviratne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093524v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00997716v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Francillon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2627393.2627399" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00983363v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2611264.2611266" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01052581v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaabane Abdelberi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Chen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Decristofaro" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arik Friedman" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01053147v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915770v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850118v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Thienot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Detchart" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915789v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747825v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747833v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirban Mahanti" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747850v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ningning Cheng" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasant Mohapatra" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747844v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mentari Djatmiko" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30054-7_16" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00506065v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhisa Matsuzono" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoshi Asaeda" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506039v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788318v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419464v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00786217v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roche" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Roch" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AP2PS.2009.30" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01629688v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00305684v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Kraidy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00291656v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03778273v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Hugon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Begin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3546037.3546055" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02651359v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3395351.3401696" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02154148v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3317549.3326297" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535820v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737435v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18709/perscido.2022.06.ds369" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01419943v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01927522v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788610v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00874078v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00799727v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouabdallah" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00818202v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00781906v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534039v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Baheux" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Duval" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02899412v4" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kessibi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02611265v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliia Bielova" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02570382v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949419v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01798091v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo S Cardoso" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00379155v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00271430v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840617v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04437008v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Santos" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mertens" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02570172v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02570676v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03116024v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dmitrienko" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Iovino" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02568730v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02926894v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Toulier Ancian" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02878346v5" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03020342v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ratel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01682363v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01953052v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01682373v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01575519v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00968585v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00994926v2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01011739v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00842914v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00263682v2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00131002v2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00102523v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-04286202v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00451336v3" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathieu-cunche" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0066-8612" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144820390" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01798933v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cunche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sk.sagepub.com/Reference/the-sage-encyclopedia-of-surveillance-security-privacy/i11711.xml" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05120767v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P&#233;lissier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar Mishra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roca" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Donsez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2025.102082" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04687696v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gagnon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gambs" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2024.104080" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03476799v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Castelluccia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lauradoux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3480467" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03589575v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03471223v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03045102v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jisa.2020.102635" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02394619v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Celosia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/popets-2020-0003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02968279v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fiore" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiota Katsikouli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elli Zavou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Fessant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589210v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levent Demir" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrit Kumar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMST.2017.2747598" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01719211v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alaggan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/popets-2018-0010" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923467v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11416-013-0196-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816374v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Kaafar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roksana Boreli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2013.04.001" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487604v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek K Mishra" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546595v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ber H Arcolezi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/nnnnnnn.nnnnnnn" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110445v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Losty" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Mandalari" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3744200.3744764" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987069v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gambs" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655338v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04531452v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04777603v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Anselmi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630691v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04525080v3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Aalmoes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3643833.3656120" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04064415v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Molina" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roudy Dagher" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baccelli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04161424v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03624160v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03265556v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Toubiana" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3448300.3467824" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03411842v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lagneau-Donzelle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02651398v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3395351.3399340" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02512677v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nguyen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02359914v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3338507.3358617" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02166181v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le M&#233;tayer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Morel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02394629v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3360774.3360777" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01927513v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Sampaio Cardoso" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01870011v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3212480.3212494" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709255v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSPW.2018.00023" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01679007v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestin Matte" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01578557v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ben Mokhtar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louafi Bouzouina" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brette" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01485412v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Minier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01587745v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01330476v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rousseau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathy Vanhoef" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2939918.2939930" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431242v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Soro" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lacan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Savin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01282900v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Cardoso" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Piessens" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2897845.2897883" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01330479v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2939918.2942417" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01376798v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201719v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Raveneau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Stanica" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandesh Uppoor" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01151446v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouveyrol" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01176842v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagdish Prasad Achara" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2766498.2766521" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01181254v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suranga Seneviratne" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangzhou Jiang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aruna Seneviratne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093524v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00997716v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Francillon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2627393.2627399" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00983363v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2611264.2611266" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01052581v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaabane Abdelberi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Chen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Decristofaro" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arik Friedman" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01053147v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915770v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850118v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Thienot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Detchart" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915789v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747825v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747833v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirban Mahanti" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747850v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ningning Cheng" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasant Mohapatra" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747844v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mentari Djatmiko" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30054-7_16" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00506065v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhisa Matsuzono" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoshi Asaeda" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506039v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788318v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00786217v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roche" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Roch" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AP2PS.2009.30" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419464v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01629688v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00305684v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Kraidy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00291656v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03778273v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Hugon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Begin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3546037.3546055" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02651359v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3395351.3401696" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02154148v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3317549.3326297" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535820v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737435v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18709/perscido.2022.06.ds369" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01419943v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01927522v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788610v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00874078v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00799727v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouabdallah" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00818202v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00781906v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534039v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Baheux" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Duval" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02899412v4" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kessibi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02611265v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliia Bielova" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02570382v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949419v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01798091v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo S Cardoso" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00379155v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00271430v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840617v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04437008v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Santos" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mertens" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02570172v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02570676v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03116024v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dmitrienko" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Iovino" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02568730v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02926894v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Toulier Ancian" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02878346v5" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03020342v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ratel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01682363v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01953052v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01682373v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01575519v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00994926v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00968585v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01011739v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00842914v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00263682v2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00131002v2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00102523v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-04286202v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00451336v3" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>