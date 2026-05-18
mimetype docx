--- v1 (2026-04-27)
+++ v2 (2026-05-18)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mathieu Cunche </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mathieu-cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0066-8612</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">144820390</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruce A. Arrigo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The SAGE Encyclopedia of Surveillance, Security, and Privacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAGE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9781483359946</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiently linking LoRaWAN identifiers through multi-domain fingerprinting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Kumar Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Donsez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pervasive and Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 112, pp.102082. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pmcj.2025.102082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05120767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSSI-based attacks for identification of BLE devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gambs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.104080. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cose.2024.104080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESIRE: Leveraging the best of centralized and decentralized contact tracing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Castelluccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lauradoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Threats: Research and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (3), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3480467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traçage cyberphysique des personnes et la vie privée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traçage cyberphysique des personnes et la vie privée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des Mines - Enjeux Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Des objets connectés aux objets communicants, 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy Protection for Wi-Fi Location Positioning Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of information security and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jisa.2020.102635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discontinued Privacy: Personal Data Leaks in Apple Bluetooth-Low-Energy Continuity Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Celosia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings on Privacy Enhancing Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020, pp.26 - 46. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/popets-2020-0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy in trajectory micro-data publishing: a survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Fiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiota Katsikouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elli Zavou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Fessant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Data Privacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13, pp.91 - 149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pitfalls of Hashing for Privacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levent Demir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amrit Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lauradoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Surveys and Tutorials, IEEE Communications Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (1), pp.551-565. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/COMST.2017.2747598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy-preserving Wi-Fi Analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Alaggan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gambs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings on Privacy Enhancing Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (2), pp.4-26. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/popets-2018-0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I know your MAC address: targeted tracking of individual using Wi-Fi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Virology and Hacking Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11416-013-0196-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking wireless devices using information contained in Wi-Fi probe requests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Kaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roksana Boreli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pervasive and Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pmcj.2013.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">StateFi: Effectively Identifying Wi-Fi Devices through State Transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek K Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WISEC 2026 - 19th ACM Conference on Security and Privacy in Wireless and Mobile Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Saarbrücken, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Tough Is Location Anonymization? Re-identifying 100K Real-User Trajectories in Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héber H Arcolezi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASIACCS 2026 - 21st ACM ASIA Conference on Computer and Communications Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Bangalore, India. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/nnnnnnn.nnnnnnn⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Operational and Security Best Practices for DNS in the Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Losty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek K Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Maria Mandalari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANRW 2025 - Applied Networking Research Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Madrid, Spain. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3744200.3744764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QRisk: Think Before You Scan QR codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Kumar Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Gambs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARES 2025 - 20th International Conference on Availability, Reliability and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Ghent (BE), Belgium. pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987069v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fingerprinting Connected Wi-Fi Devices Using Per-network MAC Addresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Kumar Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on Foundations &amp; Practice of Security (FPS – 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04655338v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing probe request bursts to efficiently count Wi-Fi devices with randomized MACs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Kumar Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCNC-6G Summit - 2024 European Conference on Networks and Communications &amp; 6G Summit - Special Sessions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Antwerp, Belgium. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing IoT Privacy: Why DNS-over-HTTPS Alone Falls Short?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Anselmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Kumar Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Maria Mandalari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TrustCom-2024 - 23rd IEEE International Conference on Trust, Security and Privacy in Computing and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Sanya, China. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Third eye: Inferring the State of Your Smartphone Through Wi-Fi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Kumar Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LCN 2024 - 49th IEEE Conference on Local Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2024, Caen, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy-Preserving Pseudonyms for LoRaWAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Aalmoes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Kumar Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th ACM Conference on Security and Privacy in Wireless and Mobile Networks (WiSec 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Computer Machinery (ACM), May 2024, Seoul (Korea), France. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3643833.3656120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525080v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEPPER: Precise Privacy-Preserving Contact Tracing with Cheap, BLE/UWB Capable Tokens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roudy Dagher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WoWMoM 2023 - 24th IEEE International Symposium on a World of Wireless, Mobile and Multimedia Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Boston, United States. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSSI-based Fingerprinting of Bluetooth Low Energy Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gambs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SECRYPT 2023 - 20th International Conference on Security and Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Rome, Italy. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Device re-identification in LoRaWAN through messages linkage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Donsez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiSec 2022 - 15th ACM Conference on Security and Privacy in Wireless and Mobile Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, San Antonio, TX, United States. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624160v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No need to ask the Android: Bluetooth-Low-Energy scanning without the location permission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Toubiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiSec 2021 - 14th ACM Conference on Security and Privacy in Wireless and Mobile Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Abu Dhabi, United Arab Emirates. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3448300.3467824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the process of fixing privacy issues in Wi-Fi enabled devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lagneau-Donzelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSA 2021 - 25th International ITG Workshop on Smart Antennas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Sophia-Antipolis, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valkyrie: A Generic Framework for Verifying Privacy Provisions in Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Celosia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiSec 2020 - 13th ACM Conference on Security and Privacy in Wireless and Mobile Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Linz, Austria. pp.278-283, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3395351.3399340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DARC : Data Anonymization and Re-identification Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gambs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESSI 2020 - Rendez-vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Nouan-le-Fuzelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512677v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fingerprinting Bluetooth-Low-Energy Devices Based on the Generic Attribute Profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Celosia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IoT S&amp;P 2019 - 2nd International ACM Workshop on Security and Privacy for the Internet-of-Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, London, United Kingdom. pp.24-31, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3338507.3358617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Information and Consent Framework for the IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Métayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRUSTCOM 2019 - 18th IEEE International Conference on Trust, Security and Privacy in Computing and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Rotorua, New Zealand. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saving Private Addresses: An Analysis of Privacy Issues in the Bluetooth-Low-Energy Advertising Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Celosia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MobiQuitous 2019 - 16th EAI International Conference on Mobile and Ubiquitous Systems: Computing, Networking and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Houston, United States. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3360774.3360777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing Ultrasound-based Physical Tracking Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Sampaio Cardoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GreHack 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting smartphone state changes through a Bluetooth based timing attack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Celosia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiSec '18 - 11th ACM Conference on Security &amp; Privacy in Wireless and Mobile Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Stockholm, Sweden. pp.154-159, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3212480.3212494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Transparency and Consent in the IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Métayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Castelluccia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWPE 2018 - International Workshop on Privacy Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, London, United Kingdom. pp.116-119, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuroSPW.2018.00023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709255v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wombat: An experimental Wi-Fi tracking system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestin Matte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e édition de l'Atelier sur la Protection de la Vie Privée (APVP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Correncon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRIVA'MOV: Analysing Human Mobility Through Multi-Sensor Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ben Mokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louafi Bouzouina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NetMob 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-interactive (t, n)-Incidence Counting from Differentially Private Indicator Vectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Alaggan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Minier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Security and Privacy Analytics (IWSPA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Scottsdale, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Privacy-preserving Wi-Fi Analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Alaggan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gambs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier sur la Protection de la Vie Privée (APVP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Autran, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defeating MAC Address Randomization Through Timing Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestin Matte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathy Vanhoef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM WiSec 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Darmstadt, Germany. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2939918.2939930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Recursive Reed-Muller Erasure Decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Soro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lacan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Savin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Symposium on Information Theory (ISIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Barcelona, Spain. pp. 1760-1763</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why MAC Address Randomization is not Enough: An Analysis of Wi-Fi Network Discovery Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathy Vanhoef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestin Matte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Piessens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM AsiaCCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Xi'an, China. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2897845.2897883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEMO: Panoptiphone: How Unique is Your Wi-Fi Device?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestin Matte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM WiSec 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Darmstadt, Germany. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2939918.2942417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy-Preserving t-Incidence for WiFi-based Mobility Analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Alaggan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Minier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Atelier sur la Protection de la Vie Privée (APVP'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban-scale Cellular Offloading through Wi-Fi Access Points: a Measurement-based Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Raveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Stanica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Fiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandesh Uppoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTSI 2015 - 1st International Forum on Research and Technologies for Society and Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Scale Wi-Fi tracking using a Botnet of Wireless Routers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rouveyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Raveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAT 2015 - Workshop on Surveillance &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151446v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short: Device-to-Identity Linking Attack Using Targeted Wi-Fi Geolocation Spoofing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestin Matte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jagdish Prasad Achara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM WiSec 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, New York, United States. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2766498.2766521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SSIDs in the Wild: Extracting Semantic Information from WiFi SSIDs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suranga Seneviratne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fangzhou Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aruna Seneviratne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 40th IEEE Conference on Local Computer Networks (LCN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Clearwater Beach, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01181254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beam me up, Scotty: identifying the individual behind a MAC address using Wi-Fi geolocation spoofing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestin Matte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque sur la Confiance Numérique en Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short Paper: WifiLeaks: Underestimated Privacy Implications of the ACCESS_WIFI_STATE Android Permission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jagdish Prasad Achara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Francillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th ACM Conference on Security and Privacy in Wireless and Mobile Networks (WiSec))</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Oxford, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2627393.2627399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing the privacy policies of Wi-Fi trackers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levent Demir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lauradoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WPA '14 - Proceedings of the 2014 workshop on physical analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Bretton Woods, United States. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2611264.2611266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Censorship in the Wild: Analyzing Internet Filtering in Syria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaabane Abdelberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terence Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Decristofaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arik Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet Measurement Conference (IMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Vancouver, BC, Canada, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronous Covert Communication Using BitTorrent Trackers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Kaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roksana Boreli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Cyberspace Safety and Security (CSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Private and resilient data aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lauradoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Minier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roksana Boreli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Local Computer Networks - LCN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2013, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RS + LDPC-Staircase Codes for the Erasure Channel: Standards, Usage and Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Thienot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Detchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lacan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IEEE International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, General Chair: Abderrahim Benslimane, University of Avignon, France, Oct 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anonymization for Small Domains: the case of MAC address</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levent Demir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lauradoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier sur la Protection de la Vie Privée - APVP 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Les Loges en Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I know who you will meet this evening! Linking wireless devices using Wi-Fi probe requests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Kaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roksana Boreli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WoWMoM - 13th IEEE International Symposium on a World of Wireless, Mobile and Multimedia Networks - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why are they hiding ? Study of an Anonymous File Sharing System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Kaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terence Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roksana Boreli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anirban Mahanti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESTEL-SEC - Security and Privacy Special Track of IEEE-AESS Conference in Europe about Space and Satellite Communications - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring User Relationship from Hidden Information in WLANs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ningning Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prasant Mohapatra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Kaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roksana Boreli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MILCOM - IEEE Military Communications Conference - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous Secure Multi-Party Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mentari Djatmiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roksana Boreli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aruna Seneviratne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Networking Conference (NETWORKING)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Prague, Czech Republic. pp.198-210, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-30054-7_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Analysis of a High-Performance Real-Time Application with Several AL-FEC Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuhisa Matsuzono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Detchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hitoshi Asaeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LCN 2010, the 35th IEEE Conference on Local Computer Networks (LCN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2010, Denver, Colorado, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00506065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Quasi-Cyclic LDPC codes under ML decoding over the erasure channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Savin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Information Theory and its Applications (ISITA 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Taichung, Taiwan. pp.Analysis of Quasi-Cyclic LDPC codes under ML decoding over the erasure channel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erasure Codes with a Banded Structure for Hybrid Iterative-ML Decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Soro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lacan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE GLOBAL COMMUNICATIONS CONFERENCE (IEEE GLOBECOM 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Honolulu, United States. pp.746-751</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithm-based fault tolerance applied to P2P computing networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE First International Conference on Advances in P2P Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Sliema, Malta. pp.144 - 149, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AP2PS.2009.30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le RFC 5170 en pratique : conception et évaluation d'un codec AL-FEC LDPC-staircase hautes performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFIP'2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00419464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding Integrity Verification Capabilities to the LDPC-Staircase Erasure Correction Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Global Telecommunications Conference, 2009. GLOBECOM 2009. IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-rate coding using incremental redundancy for GLDPC codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Savin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassan Kraidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Soro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Satellite and Space Communications 2008 (IWSSC'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00305684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the Error Recovery Capabilities of LDPC-staircase Codes Featuring a Gaussian Elimination Decoding Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE International Workshop on Signal Processing for Space Communications (SPSC'2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Rhodes Island, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00291656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RoMA: Rotating MAC Address for privacy protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Begin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGCOMM 2022 - 36th Conference of the ACM Special Interest Group on Data Communication -- Poster Session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Amsterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3546037.3546055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEMO: Venom: a Visual and Experimental Bluetooth Low Energy Tracking System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Celosia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiSec 2020 - 13th ACM Conference on Security and Privacy in Wireless and Mobile Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Linz, Austria. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3395351.3401696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEMO: Himiko: A human interface for monitoring and inferring knowledge on Bluetooth-Low-Energy objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Celosia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiSec 2019 - 12th Conference on Security and Privacy in Wireless and Mobile Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Miami, United States. ACM Press, pp.292-293, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3317549.3326297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy-preserving Wi-Fi tracking systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestin Matte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Minier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Citi Lab PhD day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Villeurbanne, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CampusIoT anonymized LoRaWAN dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Donsez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18709/perscido.2022.06.ds369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attaque par déni de service dans le Wi-Fi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les attaques Krack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.82-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traçage Wi-Fi : applications et contre-mesures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestin Matte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smartphone, Wi-Fi et vie privée : comment votre smartphone peut se révéler être votre pire ennemi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple Reed-Solomon Forward Error Correction (FEC) Scheme for FECFRAME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lacan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuhisa Matsuzono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing Social Links Between Owners of Wi-Fi Enabled Smartphones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Kaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roksana Boreli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.33-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple Low-Density Parity Check (LDPC) Staircase Forward Error Correction (FEC) Scheme for FECFRAME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lacan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Android Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Baheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Diagnosis Key distribution mechanism in contact tracing applications based on Google-Apple Exposure Notification (GAEN) framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kessibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Castelluccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lauradoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899412v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROBERT: ROBust and privacy-presERving proximity Tracing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Castelluccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataliia Bielova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lauradoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESIRE: A Third Way for a European Exposure Notification System Leveraging the best of centralized and decentralized systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Castelluccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataliia Bielova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lauradoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Privacy-Preserving Mechanism for Requesting Location Data Provider with Wi-Fi Access Points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of an Ultrasound-Based Physical Tracking System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo S Cardoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding Integrity Verification Capabilities to the LDPC-Staircase Erasure Correction Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00379155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the Error Recovery Capabilities of LDPC-Staircase Codes Featuring a Gaussian Elimination Decoding Scheme: Preliminary Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00271430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standardised Messenger Audit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Data Protection Board (EDPB). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback to the European Data Protection Board’s Guidelines 2/2023 on Technical Scope of Art. 5(3) of ePrivacy Directive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataliia Bielova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mertens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inria &amp; Université Cote d'Azur, CNRS, I3S, Sophia Antipolis, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04437008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESIRE: A Third Way for a European Exposure Notification System (SUMMARY - EN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataliia Bielova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Castelluccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lauradoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proximity Tracing Approaches - Comparative Impact Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataliia Bielova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Castelluccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lauradoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INRIA Grenoble - Rhone-Alpes. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570676v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contact Tracing by Giant Data Collectors: Opening Pandora's Box of Threats to Privacy, Sovereignty and National Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Castelluccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Dmitrienko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Iovino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[University works] EPFL, Switzerland; Inria, France; JMU Würzburg, Germany; University of Salerno, Italy; base23, Geneva, Switzerland; Technical University of Darmstadt, Germany. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03116024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESIRE : une Troisième Voie pour un Système Européen de Notification d'Exposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataliia Bielova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Castelluccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inria. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-identifying addresses in LoRaWAN networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Toulier Ancian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9361, Inria Rhône-Alpes; INSA de Lyon. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On using Bluetooth-Low-Energy for contact tracing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Castelluccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lauradoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria Grenoble Rhône-Alpes; INSA de Lyon. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878346v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IoT & Privacy - Comment assurer la confidentialité sur les réseaux sans fil ? L'exemple du BLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ratel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] INSA Lyon; SPIE ICS. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spread of MAC address randomization studied using locally administered MAC addresses use historic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestin Matte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9142, Inria Grenoble Rhône-Alpes. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Information and Consent Framework for the IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Métayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9234, Inria. 2018, pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of real-world deployment of physical analytics systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestin Matte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9143, Inria Grenoble Rhône-Alpes. 2018, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does disabling Wi-Fi prevent my smartphone from sending Wi-Fi frames?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestin Matte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Toubiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9089, Inria - Research Centre Grenoble – Rhône-Alpes; INSA Lyon. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575519v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WifiLeaks: Underestimated Privacy Implications of the ACCESS_WIFI_STATE Android Permission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jagdish Prasad Achara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Francillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8539, Inria. 2014, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994926v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing the privacy policies of Wi-Fi trackers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levent Demir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lauradoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8506, INRIA. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronous Covert Communication Using BitTorrent Trackers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Kaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roksana Boreli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8554, INRIA. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Private and Resilient Data Aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lauradoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Minier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8330, INRIA. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Decoding of LDPC Codes for the Packet Erasure Channel with a Hybrid Zyablov Iterative Decoding/Gaussian Elimination Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6473, INRIA. 2008, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00263682v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding Integrity Verification Capabilities to the LDPC-Staircase Erasure Correction Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6125, INRIA. 2007, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00131002v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérification d'intégrité et codes correcteurs d'erreurs de niveau applicatif (AL-FEC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Stage] 2006, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00102523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy issues in wireless networks: Every frame you send, they’ll be watching you.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cryptography and Security [cs.CR]. INSA-Lyon, 2021. English. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04286202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codes AL-FEC hautes performances pour les canaux à effacements : variations autour des codes LDPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Théorie de l'information [cs.IT]. Université Joseph-Fourier - Grenoble I; Institut National Polytechnique de Grenoble - INPG, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00451336v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId242"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mathieu Cunche </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mathieu-cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0066-8612</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">144820390</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruce A. Arrigo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The SAGE Encyclopedia of Surveillance, Security, and Privacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAGE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9781483359946</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiently linking LoRaWAN identifiers through multi-domain fingerprinting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Kumar Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Donsez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pervasive and Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 112, pp.102082. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pmcj.2025.102082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05120767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSSI-based attacks for identification of BLE devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gambs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.104080. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cose.2024.104080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traçage cyberphysique des personnes et la vie privée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interstices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESIRE: Leveraging the best of centralized and decentralized contact tracing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Castelluccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lauradoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Threats: Research and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 (3), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3480467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03476799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traçage cyberphysique des personnes et la vie privée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales des Mines - Enjeux Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Des objets connectés aux objets communicants, 16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy Protection for Wi-Fi Location Positioning Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of information security and applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jisa.2020.102635⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discontinued Privacy: Personal Data Leaks in Apple Bluetooth-Low-Energy Continuity Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Celosia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings on Privacy Enhancing Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020, pp.26 - 46. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/popets-2020-0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy in trajectory micro-data publishing: a survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Fiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiota Katsikouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elli Zavou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Fessant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on Data Privacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13, pp.91 - 149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02968279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy-preserving Wi-Fi Analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Alaggan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gambs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings on Privacy Enhancing Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018 (2), pp.4-26. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/popets-2018-0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Pitfalls of Hashing for Privacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levent Demir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amrit Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lauradoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Surveys and Tutorials, IEEE Communications Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (1), pp.551-565. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/COMST.2017.2747598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking wireless devices using information contained in Wi-Fi probe requests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Kaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roksana Boreli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pervasive and Mobile Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pmcj.2013.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00816374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I know your MAC address: targeted tracking of individual using Wi-Fi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer Virology and Hacking Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11416-013-0196-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00923467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Tough Is Location Anonymization? Re-identifying 100K Real-User Trajectories in Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héber H Arcolezi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASIACCS 2026 - 21st ACM ASIA Conference on Computer and Communications Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Bangalore, India. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/nnnnnnn.nnnnnnn⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546595v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">StateFi: Effectively Identifying Wi-Fi Devices through State Transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek K Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WISEC 2026 - 19th ACM Conference on Security and Privacy in Wireless and Mobile Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2026, Saarbrücken, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Operational and Security Best Practices for DNS in the Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Losty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek K Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Maria Mandalari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANRW 2025 - Applied Networking Research Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Madrid, Spain. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3744200.3744764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QRisk: Think Before You Scan QR codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Kumar Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Gambs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARES 2025 - 20th International Conference on Availability, Reliability and Security</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Ghent (BE), Belgium. pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04987069v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy-Preserving Pseudonyms for LoRaWAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Aalmoes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Kumar Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th ACM Conference on Security and Privacy in Wireless and Mobile Networks (WiSec 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Computer Machinery (ACM), May 2024, Seoul (Korea), France. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3643833.3656120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04525080v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Third eye: Inferring the State of Your Smartphone Through Wi-Fi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Kumar Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LCN 2024 - 49th IEEE Conference on Local Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2024, Caen, France. pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fingerprinting Connected Wi-Fi Devices Using Per-network MAC Addresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Kumar Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Symposium on Foundations &amp; Practice of Security (FPS – 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04655338v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing probe request bursts to efficiently count Wi-Fi devices with randomized MACs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Kumar Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuCNC-6G Summit - 2024 European Conference on Networks and Communications &amp; 6G Summit - Special Sessions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Antwerp, Belgium. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing IoT Privacy: Why DNS-over-HTTPS Alone Falls Short?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianluca Anselmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abhishek Kumar Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Maria Mandalari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TrustCom-2024 - 23rd IEEE International Conference on Trust, Security and Privacy in Computing and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Sanya, China. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEPPER: Precise Privacy-Preserving Contact Tracing with Cheap, BLE/UWB Capable Tokens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois-Xavier Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roudy Dagher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WoWMoM 2023 - 24th IEEE International Symposium on a World of Wireless, Mobile and Multimedia Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Boston, United States. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSSI-based Fingerprinting of Bluetooth Low Energy Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Gagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gambs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SECRYPT 2023 - 20th International Conference on Security and Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Rome, Italy. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Device re-identification in LoRaWAN through messages linkage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Donsez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiSec 2022 - 15th ACM Conference on Security and Privacy in Wireless and Mobile Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, San Antonio, TX, United States. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624160v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No need to ask the Android: Bluetooth-Low-Energy scanning without the location permission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Toubiana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiSec 2021 - 14th ACM Conference on Security and Privacy in Wireless and Mobile Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Abu Dhabi, United Arab Emirates. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3448300.3467824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the process of fixing privacy issues in Wi-Fi enabled devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Lagneau-Donzelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSA 2021 - 25th International ITG Workshop on Smart Antennas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Sophia-Antipolis, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valkyrie: A Generic Framework for Verifying Privacy Provisions in Wireless Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Celosia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiSec 2020 - 13th ACM Conference on Security and Privacy in Wireless and Mobile Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Linz, Austria. pp.278-283, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3395351.3399340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DARC : Data Anonymization and Re-identification Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gambs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RESSI 2020 - Rendez-vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Nouan-le-Fuzelier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02512677v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Information and Consent Framework for the IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Métayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Morel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRUSTCOM 2019 - 18th IEEE International Conference on Trust, Security and Privacy in Computing and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Rotorua, New Zealand. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fingerprinting Bluetooth-Low-Energy Devices Based on the Generic Attribute Profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Celosia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IoT S&amp;P 2019 - 2nd International ACM Workshop on Security and Privacy for the Internet-of-Things</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, London, United Kingdom. pp.24-31, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3338507.3358617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saving Private Addresses: An Analysis of Privacy Issues in the Bluetooth-Low-Energy Advertising Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Celosia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MobiQuitous 2019 - 16th EAI International Conference on Mobile and Ubiquitous Systems: Computing, Networking and Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Houston, United States. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3360774.3360777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Transparency and Consent in the IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Métayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Castelluccia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWPE 2018 - International Workshop on Privacy Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, London, United Kingdom. pp.116-119, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EuroSPW.2018.00023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01709255v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting smartphone state changes through a Bluetooth based timing attack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Celosia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiSec '18 - 11th ACM Conference on Security &amp; Privacy in Wireless and Mobile Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Stockholm, Sweden. pp.154-159, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3212480.3212494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing Ultrasound-based Physical Tracking Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Sampaio Cardoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GreHack 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-interactive (t, n)-Incidence Counting from Differentially Private Indicator Vectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Alaggan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Minier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop on Security and Privacy Analytics (IWSPA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Scottsdale, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PRIVA'MOV: Analysing Human Mobility Through Multi-Sensor Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Ben Mokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louafi Bouzouina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Brette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NetMob 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wombat: An experimental Wi-Fi tracking system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestin Matte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e édition de l'Atelier sur la Protection de la Vie Privée (APVP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Correncon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01679007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Privacy-preserving Wi-Fi Analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Alaggan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gambs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier sur la Protection de la Vie Privée (APVP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Autran, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why MAC Address Randomization is not Enough: An Analysis of Wi-Fi Network Discovery Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathy Vanhoef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestin Matte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Piessens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM AsiaCCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Xi'an, China. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2897845.2897883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01282900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defeating MAC Address Randomization Through Timing Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestin Matte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathy Vanhoef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM WiSec 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Darmstadt, Germany. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2939918.2939930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced Recursive Reed-Muller Erasure Decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Soro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lacan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Savin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Symposium on Information Theory (ISIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Barcelona, Spain. pp. 1760-1763</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEMO: Panoptiphone: How Unique is Your Wi-Fi Device?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestin Matte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM WiSec 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Darmstadt, Germany. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2939918.2942417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy-Preserving t-Incidence for WiFi-based Mobility Analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Alaggan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Minier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Atelier sur la Protection de la Vie Privée (APVP'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SSIDs in the Wild: Extracting Semantic Information from WiFi SSIDs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suranga Seneviratne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fangzhou Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aruna Seneviratne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 40th IEEE Conference on Local Computer Networks (LCN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Clearwater Beach, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01181254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban-scale Cellular Offloading through Wi-Fi Access Points: a Measurement-based Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Raveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Stanica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Fiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandesh Uppoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTSI 2015 - 1st International Forum on Research and Technologies for Society and Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Scale Wi-Fi tracking using a Botnet of Wireless Routers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rouveyrol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Raveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAT 2015 - Workshop on Surveillance &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151446v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short: Device-to-Identity Linking Attack Using Targeted Wi-Fi Geolocation Spoofing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestin Matte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jagdish Prasad Achara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM WiSec 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, New York, United States. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2766498.2766521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronous Covert Communication Using BitTorrent Trackers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Kaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roksana Boreli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Cyberspace Safety and Security (CSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Censorship in the Wild: Analyzing Internet Filtering in Syria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaabane Abdelberi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terence Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emiliano Decristofaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arik Friedman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internet Measurement Conference (IMC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Vancouver, BC, Canada, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beam me up, Scotty: identifying the individual behind a MAC address using Wi-Fi geolocation spoofing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestin Matte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Colloque sur la Confiance Numérique en Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short Paper: WifiLeaks: Underestimated Privacy Implications of the ACCESS_WIFI_STATE Android Permission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jagdish Prasad Achara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Francillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th ACM Conference on Security and Privacy in Wireless and Mobile Networks (WiSec))</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Oxford, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2627393.2627399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00997716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing the privacy policies of Wi-Fi trackers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levent Demir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lauradoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WPA '14 - Proceedings of the 2014 workshop on physical analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Bretton Woods, United States. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2611264.2611266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00983363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Private and resilient data aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lauradoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Minier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roksana Boreli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Local Computer Networks - LCN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2013, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RS + LDPC-Staircase Codes for the Erasure Channel: Standards, Usage and Performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Thienot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Detchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lacan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IEEE International Conference on Wireless and Mobile Computing, Networking and Communications (WiMob 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, General Chair: Abderrahim Benslimane, University of Avignon, France, Oct 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00850118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anonymization for Small Domains: the case of MAC address</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levent Demir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lauradoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier sur la Protection de la Vie Privée - APVP 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Les Loges en Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00915789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous Secure Multi-Party Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mentari Djatmiko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roksana Boreli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aruna Seneviratne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Networking Conference (NETWORKING)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Prague, Czech Republic. pp.198-210, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-30054-7_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I know who you will meet this evening! Linking wireless devices using Wi-Fi probe requests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Kaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roksana Boreli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WoWMoM - 13th IEEE International Symposium on a World of Wireless, Mobile and Multimedia Networks - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why are they hiding ? Study of an Anonymous File Sharing System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Kaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terence Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roksana Boreli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anirban Mahanti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESTEL-SEC - Security and Privacy Special Track of IEEE-AESS Conference in Europe about Space and Satellite Communications - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring User Relationship from Hidden Information in WLANs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ningning Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prasant Mohapatra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Kaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roksana Boreli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MILCOM - IEEE Military Communications Conference - 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Analysis of a High-Performance Real-Time Application with Several AL-FEC Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuhisa Matsuzono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Detchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hitoshi Asaeda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LCN 2010, the 35th IEEE Conference on Local Computer Networks (LCN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Oct 2010, Denver, Colorado, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00506065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Quasi-Cyclic LDPC codes under ML decoding over the erasure channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Savin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Information Theory and its Applications (ISITA 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Taichung, Taiwan. pp.Analysis of Quasi-Cyclic LDPC codes under ML decoding over the erasure channel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erasure Codes with a Banded Structure for Hybrid Iterative-ML Decoding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Soro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lacan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE GLOBAL COMMUNICATIONS CONFERENCE (IEEE GLOBECOM 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Honolulu, United States. pp.746-751</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithm-based fault tolerance applied to P2P computing networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Roch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE First International Conference on Advances in P2P Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Sliema, Malta. pp.144 - 149, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/AP2PS.2009.30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00786217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le RFC 5170 en pratique : conception et évaluation d'un codec AL-FEC LDPC-staircase hautes performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFIP'2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00419464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding Integrity Verification Capabilities to the LDPC-Staircase Erasure Correction Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Global Telecommunications Conference, 2009. GLOBECOM 2009. IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-rate coding using incremental redundancy for GLDPC codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Savin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghassan Kraidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Soro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Satellite and Space Communications 2008 (IWSSC'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00305684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the Error Recovery Capabilities of LDPC-staircase Codes Featuring a Gaussian Elimination Decoding Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IEEE International Workshop on Signal Processing for Space Communications (SPSC'2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Rhodes Island, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00291656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RoMA: Rotating MAC Address for privacy protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Hugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Begin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIGCOMM 2022 - 36th Conference of the ACM Special Interest Group on Data Communication -- Poster Session</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Amsterdam, Netherlands. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3546037.3546055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEMO: Venom: a Visual and Experimental Bluetooth Low Energy Tracking System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Celosia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiSec 2020 - 13th ACM Conference on Security and Privacy in Wireless and Mobile Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Linz, Austria. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3395351.3401696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEMO: Himiko: A human interface for monitoring and inferring knowledge on Bluetooth-Low-Energy objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Celosia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiSec 2019 - 12th Conference on Security and Privacy in Wireless and Mobile Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Miami, United States. ACM Press, pp.292-293, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3317549.3326297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy-preserving Wi-Fi tracking systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestin Matte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Minier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Rousseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Citi Lab PhD day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Villeurbanne, France. , 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01535820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CampusIoT anonymized LoRaWAN dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Pélissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Donsez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18709/perscido.2022.06.ds369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04737435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attaque par déni de service dans le Wi-Fi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les attaques Krack</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018, pp.82-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traçage Wi-Fi : applications et contre-mesures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestin Matte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple Reed-Solomon Forward Error Correction (FEC) Scheme for FECFRAME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lacan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Bouabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kazuhisa Matsuzono</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smartphone, Wi-Fi et vie privée : comment votre smartphone peut se révéler être votre pire ennemi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing Social Links Between Owners of Wi-Fi Enabled Smartphones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Kaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roksana Boreli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.33-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simple Low-Density Parity Check (LDPC) Staircase Forward Error Correction (FEC) Scheme for FECFRAME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lacan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Android Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Baheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESIRE: A Third Way for a European Exposure Notification System Leveraging the best of centralized and decentralized systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Castelluccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataliia Bielova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lauradoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROBERT: ROBust and privacy-presERving proximity Tracing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Castelluccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataliia Bielova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lauradoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02611265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Diagnosis Key distribution mechanism in contact tracing applications based on Google-Apple Exposure Notification (GAEN) framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Kessibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Castelluccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lauradoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02899412v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Privacy-Preserving Mechanism for Requesting Location Data Provider with Wi-Fi Access Points</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of an Ultrasound-Based Physical Tracking System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo S Cardoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding Integrity Verification Capabilities to the LDPC-Staircase Erasure Correction Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00379155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the Error Recovery Capabilities of LDPC-Staircase Codes Featuring a Gaussian Elimination Decoding Scheme: Preliminary Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00271430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standardised Messenger Audit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">European Data Protection Board (EDPB). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04840617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback to the European Data Protection Board’s Guidelines 2/2023 on Technical Scope of Art. 5(3) of ePrivacy Directive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiana Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataliia Bielova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Mertens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inria &amp; Université Cote d'Azur, CNRS, I3S, Sophia Antipolis, France. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04437008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESIRE: A Third Way for a European Exposure Notification System (SUMMARY - EN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataliia Bielova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Castelluccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lauradoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DESIRE : une Troisième Voie pour un Système Européen de Notification d'Exposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataliia Bielova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Castelluccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Inria. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02568730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contact Tracing by Giant Data Collectors: Opening Pandora's Box of Threats to Privacy, Sovereignty and National Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Castelluccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Dmitrienko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Iovino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[University works] EPFL, Switzerland; Inria, France; JMU Würzburg, Germany; University of Salerno, Italy; base23, Geneva, Switzerland; Technical University of Darmstadt, Germany. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03116024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proximity Tracing Approaches - Comparative Impact Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nataliia Bielova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Castelluccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lauradoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INRIA Grenoble - Rhone-Alpes. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570676v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-identifying addresses in LoRaWAN networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Toulier Ancian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9361, Inria Rhône-Alpes; INSA de Lyon. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On using Bluetooth-Low-Energy for contact tracing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Castelluccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lauradoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Inria Grenoble Rhône-Alpes; INSA de Lyon. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878346v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IoT & Privacy - Comment assurer la confidentialité sur les réseaux sans fil ? L'exemple du BLE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ratel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] INSA Lyon; SPIE ICS. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Information and Consent Framework for the IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Métayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9234, Inria. 2018, pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of real-world deployment of physical analytics systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestin Matte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9143, Inria Grenoble Rhône-Alpes. 2018, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spread of MAC address randomization studied using locally administered MAC addresses use historic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestin Matte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9142, Inria Grenoble Rhône-Alpes. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does disabling Wi-Fi prevent my smartphone from sending Wi-Fi frames?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célestin Matte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Toubiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9089, Inria - Research Centre Grenoble – Rhône-Alpes; INSA Lyon. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575519v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronous Covert Communication Using BitTorrent Trackers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Kaafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roksana Boreli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8554, INRIA. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WifiLeaks: Underestimated Privacy Implications of the ACCESS_WIFI_STATE Android Permission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jagdish Prasad Achara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Francillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8539, Inria. 2014, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00994926v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing the privacy policies of Wi-Fi trackers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levent Demir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lauradoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8506, INRIA. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00968585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Private and Resilient Data Aggregation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lauradoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Minier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8330, INRIA. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Decoding of LDPC Codes for the Packet Erasure Channel with a Hybrid Zyablov Iterative Decoding/Gaussian Elimination Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6473, INRIA. 2008, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00263682v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adding Integrity Verification Capabilities to the LDPC-Staircase Erasure Correction Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6125, INRIA. 2007, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00131002v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérification d'intégrité et codes correcteurs d'erreurs de niveau applicatif (AL-FEC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Stage] 2006, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00102523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privacy issues in wireless networks: Every frame you send, they’ll be watching you.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cryptography and Security [cs.CR]. INSA-Lyon, 2021. English. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04286202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codes AL-FEC hautes performances pour les canaux à effacements : variations autour des codes LDPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Cunche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Théorie de l'information [cs.IT]. Université Joseph-Fourier - Grenoble I; Institut National Polytechnique de Grenoble - INPG, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00451336v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId242"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BBF6DA13"/>
+    <w:nsid w:val="018CB8FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathieu-cunche" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0066-8612" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144820390" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01798933v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cunche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sk.sagepub.com/Reference/the-sage-encyclopedia-of-surveillance-security-privacy/i11711.xml" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05120767v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P&#233;lissier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar Mishra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roca" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Donsez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2025.102082" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04687696v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gagnon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gambs" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2024.104080" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03476799v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Castelluccia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lauradoux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3480467" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03589575v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03471223v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03045102v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jisa.2020.102635" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02394619v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Celosia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/popets-2020-0003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02968279v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fiore" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiota Katsikouli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elli Zavou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Fessant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589210v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levent Demir" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrit Kumar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMST.2017.2747598" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01719211v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alaggan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/popets-2018-0010" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923467v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11416-013-0196-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816374v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Kaafar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roksana Boreli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2013.04.001" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487604v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek K Mishra" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546595v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ber H Arcolezi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/nnnnnnn.nnnnnnn" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110445v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Losty" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Mandalari" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3744200.3744764" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987069v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gambs" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655338v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04531452v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04777603v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Anselmi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630691v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04525080v3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Aalmoes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3643833.3656120" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04064415v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Molina" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roudy Dagher" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baccelli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04161424v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03624160v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03265556v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Toubiana" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3448300.3467824" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03411842v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lagneau-Donzelle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02651398v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3395351.3399340" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02512677v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nguyen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02359914v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3338507.3358617" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02166181v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le M&#233;tayer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Morel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02394629v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3360774.3360777" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01927513v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Sampaio Cardoso" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01870011v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3212480.3212494" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709255v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSPW.2018.00023" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01679007v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestin Matte" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01578557v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ben Mokhtar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louafi Bouzouina" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brette" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01485412v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Minier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01587745v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01330476v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rousseau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathy Vanhoef" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2939918.2939930" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431242v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Soro" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lacan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Savin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01282900v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Cardoso" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Piessens" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2897845.2897883" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01330479v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2939918.2942417" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01376798v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201719v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Raveneau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Stanica" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandesh Uppoor" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01151446v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouveyrol" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01176842v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagdish Prasad Achara" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2766498.2766521" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01181254v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suranga Seneviratne" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangzhou Jiang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aruna Seneviratne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093524v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00997716v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Francillon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2627393.2627399" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00983363v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2611264.2611266" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01052581v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaabane Abdelberi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Chen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Decristofaro" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arik Friedman" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01053147v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915770v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850118v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Thienot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Detchart" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915789v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747825v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747833v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirban Mahanti" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747850v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ningning Cheng" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasant Mohapatra" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747844v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mentari Djatmiko" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30054-7_16" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00506065v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhisa Matsuzono" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoshi Asaeda" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506039v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788318v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00786217v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roche" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Roch" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AP2PS.2009.30" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419464v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01629688v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00305684v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Kraidy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00291656v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03778273v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Hugon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Begin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3546037.3546055" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02651359v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3395351.3401696" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02154148v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3317549.3326297" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535820v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737435v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18709/perscido.2022.06.ds369" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01419943v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01927522v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788610v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00874078v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00799727v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouabdallah" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00818202v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00781906v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534039v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Baheux" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Duval" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02899412v4" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kessibi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02611265v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliia Bielova" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02570382v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949419v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01798091v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo S Cardoso" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00379155v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00271430v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840617v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04437008v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Santos" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mertens" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02570172v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02570676v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03116024v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dmitrienko" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Iovino" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02568730v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02926894v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Toulier Ancian" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02878346v5" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03020342v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ratel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01682363v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01953052v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01682373v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01575519v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00994926v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00968585v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01011739v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00842914v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00263682v2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00131002v2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00102523v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-04286202v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00451336v3" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mathieu-cunche" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0066-8612" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144820390" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01798933v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cunche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sk.sagepub.com/Reference/the-sage-encyclopedia-of-surveillance-security-privacy/i11711.xml" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05120767v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel P&#233;lissier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar Mishra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roca" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Donsez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2025.102082" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04687696v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gagnon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gambs" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2024.104080" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03589575v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03476799v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Boutet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Castelluccia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lauradoux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3480467" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03471223v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03045102v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jisa.2020.102635" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02394619v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Celosia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/popets-2020-0003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02968279v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fiore" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiota Katsikouli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elli Zavou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Fessant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01719211v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alaggan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/popets-2018-0010" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01589210v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levent Demir" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amrit Kumar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMST.2017.2747598" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00816374v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Kaafar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roksana Boreli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmcj.2013.04.001" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00923467v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11416-013-0196-1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546595v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ber H Arcolezi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/nnnnnnn.nnnnnnn" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487604v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek K Mishra" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110445v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Losty" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Mandalari" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3744200.3744764" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04987069v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gambs" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04525080v3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Aalmoes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3643833.3656120" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630691v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655338v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04531452v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04777603v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Anselmi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04064415v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Molina" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roudy Dagher" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baccelli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mitton" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04161424v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03624160v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03265556v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Toubiana" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3448300.3467824" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03411842v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lagneau-Donzelle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02651398v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3395351.3399340" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02512677v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Nguyen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02166181v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le M&#233;tayer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Morel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02359914v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3338507.3358617" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02394629v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3360774.3360777" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709255v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSPW.2018.00023" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01870011v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3212480.3212494" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01927513v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Sampaio Cardoso" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01485412v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Minier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01578557v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ben Mokhtar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louafi Bouzouina" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brette" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01679007v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestin Matte" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01587745v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01282900v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathy Vanhoef" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Cardoso" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Piessens" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2897845.2897883" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01330476v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rousseau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2939918.2939930" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01431242v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Soro" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lacan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Savin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01330479v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2939918.2942417" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01376798v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01181254v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suranga Seneviratne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangzhou Jiang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aruna Seneviratne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201719v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Raveneau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Stanica" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandesh Uppoor" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01151446v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rouveyrol" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01176842v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagdish Prasad Achara" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2766498.2766521" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01053147v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01052581v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaabane Abdelberi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terence Chen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Decristofaro" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arik Friedman" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093524v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00997716v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Francillon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2627393.2627399" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00983363v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2611264.2611266" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915770v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850118v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Thienot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Detchart" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00915789v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747844v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mentari Djatmiko" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30054-7_16" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747825v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747833v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anirban Mahanti" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747850v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ningning Cheng" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasant Mohapatra" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00506065v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhisa Matsuzono" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoshi Asaeda" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506039v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788318v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00786217v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roche" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Roch" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AP2PS.2009.30" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419464v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01629688v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00305684v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Kraidy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00291656v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03778273v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Hugon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Begin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3546037.3546055" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02651359v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3395351.3401696" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02154148v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3317549.3326297" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535820v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737435v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18709/perscido.2022.06.ds369" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01419943v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01927522v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788610v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00799727v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouabdallah" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00874078v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00818202v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00781906v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534039v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Baheux" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Duval" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02570382v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliia Bielova" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02611265v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02899412v4" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Kessibi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949419v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01798091v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo S Cardoso" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00379155v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00271430v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840617v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04437008v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Santos" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Mertens" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02570172v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02568730v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03116024v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dmitrienko" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Iovino" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02570676v2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02926894v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Toulier Ancian" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02878346v5" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03020342v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ratel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01953052v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01682373v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01682363v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01575519v2" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01011739v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00994926v2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00968585v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00842914v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00263682v2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00131002v2" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00102523v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-04286202v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00451336v3" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>