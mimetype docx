--- v0 (2026-03-23)
+++ v1 (2026-05-08)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:122.29299363057px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mathieu Desroches </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Director of Research at Inria andLeader of the MathNeuro project-team</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am a Research Director (Directeur de Recherche) at </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,in the </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inria Branch at the University of Montpellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Montpellier, France).I am the scientific leader of the </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MathNeuro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> project-team.I am co-Editor-in-Chief of the </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIAM series on Mathematical Neuroscience</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.More information can be found on my </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">homepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (72)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling impairment of ionic regulation with extended Adaptive Exponential integrate-and-fire models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Depannemaecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Tesler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Jirsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Destexhe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 53 (1), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10827-025-00893-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discontinuity-induced dynamics in the Conductance-Based Adaptive Exponential Integrate-and-Fire Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Kowalczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serafim Rodrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 87 (1), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11538-024-01384-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665937v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observing hidden neuronal states in experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Amakhin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Chizhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Girier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Sieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (12), pp.e1013748</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05408631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depolarization block induction via slow NaV1.1 inactivation in Dravet syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisiane Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serafim Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Campillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.32749. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-17468-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05408721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unmasking the hidden catalyst: how infections trigger Alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamàs Fülöp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Frost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lévesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelouahed Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GABAergic neurons can facilitate the propagation of cortical spreading depolarization: experiments in mouse neocortical slices and a novel neural field computational model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emre Baspinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Simonti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Srour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Avitabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (6), pp.e1013099. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2024.10.24.620012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008117v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of gap junctions and clustered connectivity in emergent synchronisation patterns of inhibitory neuronal networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Todd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Cayco-Gajic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Gutkin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 112, pp.014405. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.112.014405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05408706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of a Piecewise-Linear Morris–Lecar Model: Bifurcations and Spike Adding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Penalva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Teruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalina Vich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (3), pp.52. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00332-024-10029-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-compartment model of a pyramidal neuron, fitted to recordings with current and conductance injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Chizhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Amakhin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Erdem Sagtekin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Cybernetics (Modeling)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00422-023-00976-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idealized multiple-timescale model of cortical spreading depolarization initiation and pre-epileptic hyperexcitability caused by NaV1.1/SCN1A mutations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisiane Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Mantegazza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 86 (6), pp.92. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-023-01917-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viruses - a major cause of amyloid deposition in the brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Fulop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ramassamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lévesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Frost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Review of Neurotherapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (9), pp.775-790. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14737175.2023.2244162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From integrator to resonator neurons: A multiple-timescale scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Girier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serafim Rodrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11071-023-08687-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108504v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization in STDP-driven memristive neural networks with time-varying topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Yamakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serafim Rodrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10867-023-09642-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow-fast dynamics in a neurotransmitter release model: delayed response to a time-dependent input signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Sensi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serafim Rodrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 455, pp.133887. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physd.2023.133887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bursting in a next generation neural mass model with synaptic dynamics: a slow-fast approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halgurd Taher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Avitabile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11071-022-07406-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of bursting patterns: A tale of two ducks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Rinzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serafim Rodrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (2), pp.e1009752. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1009752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple-timescale dynamics, mixed mode oscillations and mixed affective states in a model of Bipolar Disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efstathios Pavlidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Campillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Goldbeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Neurodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11571-022-09900-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunosenescence and Altered Vaccine Efficiency in Older Subjects: A Myth Difficult to Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Fulop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Larbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Pawelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (4), pp.607. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/vaccines10040607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow passage through a Hopf-like bifurcation in piecewise linear systems: Application to elliptic bursting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Penalva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio E. Teruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalina Vich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (12), pp.123109. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0101778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phenomenological model for interfacial water near hydrophilic polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Earls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-C Calderer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Zarnescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Rodrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (35), pp.355102. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-648X/ac7b5d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometry of spiking patterns in early visual cortex: a topological data analytic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Guidolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Victor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Purpura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serafim Rodrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Society Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (196), </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsif.2022.0677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction Mechanism Between the HSV-1 Glycoprotein B and the Antimicrobial Peptide Amyloid-β</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bourgade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Frost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacek Witkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alzheimer's Disease Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (1), pp.599-606. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/ADR-220061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-scale excitability in networks of quadratic integrate-and-fire neurons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Avitabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Bard Ermentrout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (10), pp.e1010569. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1010569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spike-adding and reset-induced canard cycles in adaptive integrate and fire models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Kowalczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serafim Rodrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104, pp.2451-2470. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11071-021-06441-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperactivation of monocytes and macrophages in MCI patients contributes to the progression of Alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usma Munawara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Catanzaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weili Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katsuiku Hirokawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immunity and Ageing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (1), pp.29. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12979-021-00236-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canonical models for torus canards in elliptic bursters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emre Baspinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Avitabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (6), pp.063129. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0037204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting Impaired Antimicrobial Immunity in the Brain for the Treatment of Alzheimer’s Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Fulop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shreyansh Tripathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serafim Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ton Bunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychiatric Disease and Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17, pp.1311-1339. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/NDT.S264910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling NaV1.1/SCN1A sodium channel mutations in a microcircuit with realistic ion concentration dynamics suggests differential GABAergic mechanisms leading to hyperexcitability in epilepsy and hemiplegic migraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisiane Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Pizzamiglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Scalmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (7), pp.e1009239. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1009239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191275v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiation of migraine-related cortical spreading depolarization by hyperactivity of GABAergic neurons and NaV1.1 channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Chever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Zerimech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Scalmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisiane Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Pizzamiglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of clinical investigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 131 (21), pp.e142203. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1172/JCI142203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflection, Canards and Folded Singularities in Excitable Systems: Application to a 3D FitzHugh–Nagumo Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jone Uria Albizuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serafim Rodrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (6), pp.3265-3291. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00332-020-09650-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why we should use topological data analysis in ageing: Towards defining the “topological shape of ageing”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamàs Fülöp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Antônio Nóbrega Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serafim Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan A. Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanisms of Ageing and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 192, pp.111390. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mad.2020.111390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excitable dynamics in neural and cardiac systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Barrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Coombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Fenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Luther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 86, pp.105275. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnsns.2020.105275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting Infectious Agents as a Therapeutic Strategy in Alzheimer’s Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamàs Fülöp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usma Munawara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Larbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serafim Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNS Drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (7), pp.673-695. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40263-020-00737-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local theory for spatio-temporal canards and delayed bifurcations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Avitabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Veltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Wechselberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 52 (6), pp.5703-5747. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/19M1306610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canard-induced complex oscillations in an excitatory network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elif Köksal Ersöz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoni Guillamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Rinzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Tabak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 80 (7), pp.2075-2107. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-020-01490-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939157v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticipation via canards in excitable systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elif Köksal Ersöz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Mirasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serafim Rodrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (1), pp.013111. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5050018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductance-Based Refractory Density Approach for a Population of Bursting Neurons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Chizhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Campillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Guillamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serafim Rodrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11538-019-00643-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metastable Resting State Brain Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Beim Graben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Jimenez-Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibai Diez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus M. Cortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Computational Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fncom.2019.00062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parabolic bursting, spike-adding, dips and slices in a minimal model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Françoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Krupa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Mathematical Modelling of Natural Phenomena (MMNP), 14, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mmnp/2019018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling cortical spreading depression induced by the hyperactivity of interneurons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Faugeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Mantegazza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10827-019-00730-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spike-adding in a canonical three time scale model: superslow explosion & folded-saddle canards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Kirk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Applied Dynamical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (3), pp.1989-2017. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/17M1143411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization of weakly coupled canard oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elif Köksal Ersöz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Krupa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 349, pp.46-61. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physd.2017.02.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ducks in space: from nonlinear absolute instability to noise-sustained structures in a pattern-forming system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Avitabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Knobloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Krupa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society of London. Series A, Mathematical and physical sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 473 (2207), pp.20170018. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspa.2017.0018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modular architecture for transparent computation in recurrent neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Carmantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Beim Graben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serafim Rodrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 85 (1), pp.85-105. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neunet.2016.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal canards in neural field equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Avitabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Knobloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95 (4), pp.042205. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.95.042205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canard-Mediated (De)Synchronization in Coupled Phantom Bursters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elif Köksal Ersöz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Applied Dynamical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (1), pp.580-608. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/15M101840X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spike-adding mechanism in parabolic bursters: the role of folded-saddle canards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serafim Rodrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 331 (1), pp.58-70. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physd.2016.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canards, folded nodes and mixed-mode oscillations in piecewise-linear slow-fast systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoni Guillamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Ponce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafel Prohens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serafim Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 58 (4), pp.653-691. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/15M1014528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-coded neurotransmitter release at excitatory and inhibitory synapses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serafim Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus M. Cortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrence J. Sejnowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 113 (8), pp.E1108-E1115. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1525591113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canards and spike-adding transitions in a minimal piecewise-linear Hindmarsh-Rose square-wave burster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soledad Fernández-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Krupa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (7), pp.073111. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4958297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow-fast transitions to seizure states in the Wendling-Chauvel neural mass model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Faugeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Krupa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opera Medica et Physiologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Canards of Folded Singularities to Torus Canards in a Forced van der Pol Equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Burke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Granados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tasso J. Kaper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (2), pp.405-451. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00332-015-9279-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise-induced canard and mixed-mode oscillations in large stochastic networks with multiple timescales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 75 (5), pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canard solutions in planar piecewise linear systems with three zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soledad Fernández-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Teruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.25. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14689367.2015.1079304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending the zero-derivative principle for slow–fast dynamical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Benoît</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morten Brøns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Krupa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Angewandte Mathematik und Physik = Journal of Applied mathematics and physics = Journal de mathématiques et de physique appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 66 (5), pp.2255-2270. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00033-015-0552-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canard-induced loss of stability across a homoclinic bifurcation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Françoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Mégret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Africaine de Recherche en Informatique et Mathématiques Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Volume 20 - 2015 - Special issue - Colloquium in Honor of Éric Benoît, pp.47-62. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/arima.1989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093445v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multiple Time Scale Coupling of Piecewise Linear Oscillators. Application to a Neuroendocrine System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soledad Fernández-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Applied Dynamical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (2), pp.31. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/140984464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Dynamics of the Adenylate Energy System: Homeorhesis vs Homeostasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildefonso M. de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús M. Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edelmira Valero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serafim Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (10), pp.e108676. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0108676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed-mode oscillations due to a singular Hopf bifurcation in a forest pest model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morten Brøns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Krupa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Population Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canards in piecewise-linear systems: explosions and super-explosions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Freire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John S.J. Hogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Ponce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phanikhrisna Thota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 469 (2154), pp.20120603. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspa.2012.0603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term synaptic plasticity in the deterministic Tsodyks-Markram model leads to unpredictable network dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus M. Cortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serafim Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Veltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel A. Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term synaptic plasticity in the deterministic Tsodyks-Markram model leads to unpredictable network dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus M Cortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serafim Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Veltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel A Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (41), pp.16610-16615</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed-Mode Bursting Oscillations: Dynamics created by a slow passage through spike-adding canard explosion in a square-wave burster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tasso J. Kaper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Krupa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (4), pp.046106. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4827026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for the reconstruction of unkwnown non-monotonic growth functions in the chemostat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Sieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serafim Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioprocess and Biosystems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (10), pp.1496-1507. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00449-013-0912-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical continuation techniques for planar slow-fast systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter de Maesschalck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Applied Dynamical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (3), pp.1159-1180. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/120877386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canards of mixed type in a neural burster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Burke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tasso J. Kaper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark A. Kramer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 85 (2), 6 p. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.85.021920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codimension-Two Homoclinic Bifurcations Underlying Spike Adding in the Hindmarsh-Rose Burster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Linaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Champneys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Storace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Applied Dynamical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (3), pp.939-962. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/110848931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the numerical continuation of isolas of equilibria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Avitabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serafim Rodrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (11), 12 p. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S021812741250277X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflection, canards and excitability threshold in neuronal models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serafim Rodrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-012-0576-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A showcase of torus canards in neuronal bursters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Burke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna M. Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tasso J. Kaper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark A. Kramer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (3), </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/2190-8567-2-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed-Mode Oscillations with Multiple Time Scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Guckenheimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Krauskopf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Kuehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinke M. Osinga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 54 (2), pp.211-288. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/100791233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed-mode oscillations in a multiple time scale phantom bursting system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Applied Dynamical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (4), pp. 1458-1498. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/110860136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infection, Neuroinflammation and Interventions for Healthy Brain and Longevity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamàs Fülöp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ramassamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Frost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kaur, G.; Rattan, S.I.S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Mental Health in Ageing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature Switzerland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.255-275, 2024, Healthy Ageing and Longevity, 978-3-031-68513-2. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-68513-2_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piecewise-linear (PWL) canard dynamics : Simplifying singular perturbation theory in the canard regime using piecewise-linear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soledad Fernández-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafel Prohens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Teruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Mathematical Theory and Computational Methods, 978-3-319-66765-2. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-66766-9_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed-Mode Bursting Oscillations (MMBOs): slow passage through spike-adding canard explosion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multi-Scale Models, Slow-Fast Differential Equations, Averaging in Ecology and Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Bernoulli Centre, EPFL, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canards in 3D piecewise-linear slow-fast systems, application to neuron models.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th AIMS Conference on Dynamical Systems, Differential Equations and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflection lines near canards in 2D and 3D systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Slow-Fast Dynamics: Theory, Numerics and Application to Earth and Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00854374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extremum seeking via continuation techniques for optimizing biogas production in the chemostat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Sieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serafim Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC Symposium on Nonlinear Control Systems (NOLCOS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Toulouse, France. pp.152-157, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20130904-3-FR-2041.00053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787510v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflection methods for singular perturbation problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Conference on Applications of Dynamical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Snowbird, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00854373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method for the reconstruction of unknown non-monotonic growth function in the chemostat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Sieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serafim Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Conference on Risk Assessment of Pharmaceuticals in the Environment - ICRAPHE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Barcelona, Spain. pp.169 - 175, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2012.6265633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canards, inflection and excitability threshold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th AIMS Conference on Dynamical Systems, Differential Equations and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00854372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical System Modeling in Schizophrenia: A Narrative Review of Computational Psychiatry Frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Soydemir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Pignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Depannemaecker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple bursting patterns in Lateral Habenula neurons: experiments and computational model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Fedorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Campillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Soria-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serafim Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From integrator to resonator neurons: A multiple-timescale scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Girier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serafim Rodrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observing hidden neuronal states in experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Amakhin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Chizhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Girier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Sieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex excitability and &amp;quot;flipping&amp;quot; of granule cells: an experimental and computational study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Danielewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Girier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Chizhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Encinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network torus canards and their mean-field limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emre Baspinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Avitabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canonical models for torus canards in elliptic bursters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emre Baspinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Avitabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method for the reconstruction of unknown non-monotonic growth functions in the chemostat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Sieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serafim Rodrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex oscillations with multiple timescales - Application to neuronal dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dynamical Systems [math.DS]. Universite Pierre et Marie Curie, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01254956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId307"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:122.29299363057px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mathieu Desroches </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Director of Research at Inria andLeader of the MathNeuro project-team</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I am a Research Director (Directeur de Recherche) at </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,in the </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inria Branch at the University of Montpellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Montpellier, France).I am the scientific leader of the </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MathNeuro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> project-team.I am co-Editor-in-Chief of the </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIAM series on Mathematical Neuroscience</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.More information can be found on my </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">homepage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (75)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple bursting patterns in Lateral Habenula neurons: experiments and computational model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Fedorov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Campillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Soria-Gómez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serafim Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1113/JP289617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05458905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex excitability and &amp;quot;flipping&amp;quot; of granule cells: an experimental and computational study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Danielewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Girier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Chizhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Manuel Encinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 21 (2), pp.e0339418. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0339418⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growing order-heterogeneous simplicial complexes Growing order-heterogeneous simplicial complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengjun Ding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danillo Barros de Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serafim Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 36 (1), </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0288666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05584945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unmasking the hidden catalyst: how infections trigger Alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamàs Fülöp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Frost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lévesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelouahed Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alzheimer's Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 110 (2), pp.519-536. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/13872877251415571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling impairment of ionic regulation with extended Adaptive Exponential integrate-and-fire models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Depannemaecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Tesler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viktor Jirsa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Destexhe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 53 (1), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10827-025-00893-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04885229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discontinuity-induced dynamics in the Conductance-Based Adaptive Exponential Integrate-and-Fire Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Kowalczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serafim Rodrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 87 (1), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11538-024-01384-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665937v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observing hidden neuronal states in experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Amakhin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Chizhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Girier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Sieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (12), pp.e1013748</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05408631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depolarization block induction via slow NaV1.1 inactivation in Dravet syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisiane Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serafim Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Campillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.32749. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-17468-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05408721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GABAergic neurons can facilitate the propagation of cortical spreading depolarization: experiments in mouse neocortical slices and a novel neural field computational model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emre Baspinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Simonti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Srour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Avitabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (6), pp.e1013099. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1101/2024.10.24.620012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04008117v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of gap junctions and clustered connectivity in emergent synchronisation patterns of inhibitory neuronal networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Todd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Cayco-Gajic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Gutkin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 112, pp.014405. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.112.014405⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05408706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of a Piecewise-Linear Morris–Lecar Model: Bifurcations and Spike Adding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Penalva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Teruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalina Vich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (3), pp.52. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00332-024-10029-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04545904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-compartment model of a pyramidal neuron, fitted to recordings with current and conductance injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Chizhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Amakhin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Erdem Sagtekin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Cybernetics (Modeling)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00422-023-00976-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idealized multiple-timescale model of cortical spreading depolarization initiation and pre-epileptic hyperexcitability caused by NaV1.1/SCN1A mutations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisiane Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Mantegazza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 86 (6), pp.92. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-023-01917-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viruses - a major cause of amyloid deposition in the brain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Fulop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ramassamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lévesque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Frost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Review of Neurotherapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (9), pp.775-790. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14737175.2023.2244162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From integrator to resonator neurons: A multiple-timescale scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Girier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serafim Rodrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11071-023-08687-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04108504v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization in STDP-driven memristive neural networks with time-varying topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Yamakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serafim Rodrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10867-023-09642-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow-fast dynamics in a neurotransmitter release model: delayed response to a time-dependent input signal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattia Sensi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serafim Rodrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 455, pp.133887. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physd.2023.133887⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bursting in a next generation neural mass model with synaptic dynamics: a slow-fast approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halgurd Taher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Avitabile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11071-022-07406-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of bursting patterns: A tale of two ducks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Rinzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serafim Rodrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (2), pp.e1009752. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1009752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple-timescale dynamics, mixed mode oscillations and mixed affective states in a model of Bipolar Disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efstathios Pavlidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Campillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Goldbeter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Neurodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11571-022-09900-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunosenescence and Altered Vaccine Efficiency in Older Subjects: A Myth Difficult to Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Fulop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Larbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Pawelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (4), pp.607. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/vaccines10040607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow passage through a Hopf-like bifurcation in piecewise linear systems: Application to elliptic bursting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Penalva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio E. Teruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalina Vich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (12), pp.123109. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0101778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phenomenological model for interfacial water near hydrophilic polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Earls</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-C Calderer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Zarnescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Rodrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (35), pp.355102. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-648X/ac7b5d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometry of spiking patterns in early visual cortex: a topological data analytic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Guidolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Victor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Purpura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serafim Rodrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Society Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (196), </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsif.2022.0677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03855921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction Mechanism Between the HSV-1 Glycoprotein B and the Antimicrobial Peptide Amyloid-β</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bourgade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Frost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacek Witkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alzheimer's Disease Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (1), pp.599-606. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/ADR-220061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03805857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-scale excitability in networks of quadratic integrate-and-fire neurons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Avitabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Bard Ermentrout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (10), pp.e1010569. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1010569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03326530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spike-adding and reset-induced canard cycles in adaptive integrate and fire models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Kowalczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serafim Rodrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104, pp.2451-2470. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11071-021-06441-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03129713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperactivation of monocytes and macrophages in MCI patients contributes to the progression of Alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usma Munawara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Catanzaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weili Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal Tan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katsuiku Hirokawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immunity and Ageing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (1), pp.29. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12979-021-00236-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canonical models for torus canards in elliptic bursters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emre Baspinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Avitabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (6), pp.063129. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0037204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03509307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting Impaired Antimicrobial Immunity in the Brain for the Treatment of Alzheimer’s Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamas Fulop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shreyansh Tripathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serafim Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ton Bunt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychiatric Disease and Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17, pp.1311-1339. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/NDT.S264910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling NaV1.1/SCN1A sodium channel mutations in a microcircuit with realistic ion concentration dynamics suggests differential GABAergic mechanisms leading to hyperexcitability in epilepsy and hemiplegic migraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisiane Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Pizzamiglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Scalmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 17 (7), pp.e1009239. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1009239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03191275v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiation of migraine-related cortical spreading depolarization by hyperactivity of GABAergic neurons and NaV1.1 channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Chever</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Zerimech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Scalmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louisiane Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Pizzamiglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of clinical investigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 131 (21), pp.e142203. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1172/JCI142203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03411366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflection, Canards and Folded Singularities in Excitable Systems: Application to a 3D FitzHugh–Nagumo Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jone Uria Albizuri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serafim Rodrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (6), pp.3265-3291. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00332-020-09650-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why we should use topological data analysis in ageing: Towards defining the “topological shape of ageing”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamàs Fülöp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Antônio Nóbrega Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serafim Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan A. Cohen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanisms of Ageing and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 192, pp.111390. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mad.2020.111390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excitable dynamics in neural and cardiac systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Barrio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Coombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Fenton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Luther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Nonlinear Science and Numerical Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 86, pp.105275. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnsns.2020.105275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local theory for spatio-temporal canards and delayed bifurcations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Avitabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Veltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Wechselberger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 52 (6), pp.5703-5747. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/19M1306610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02412921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting Infectious Agents as a Therapeutic Strategy in Alzheimer’s Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamàs Fülöp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usma Munawara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Larbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serafim Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNS Drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (7), pp.673-695. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40263-020-00737-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canard-induced complex oscillations in an excitatory network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elif Köksal Ersöz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoni Guillamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Rinzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joel Tabak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 80 (7), pp.2075-2107. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-020-01490-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939157v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anticipation via canards in excitable systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elif Köksal Ersöz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio R. Mirasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serafim Rodrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (1), pp.013111. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5050018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01960691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conductance-Based Refractory Density Approach for a Population of Bursting Neurons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Chizhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Campillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Guillamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serafim Rodrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11538-019-00643-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metastable Resting State Brain Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Beim Graben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Jimenez-Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibai Diez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus M. Cortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Computational Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13, </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fncom.2019.00062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parabolic bursting, spike-adding, dips and slices in a minimal model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Françoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Krupa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Modelling of Natural Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Mathematical Modelling of Natural Phenomena (MMNP), 14, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mmnp/2019018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01911267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling cortical spreading depression induced by the hyperactivity of interneurons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Faugeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Mantegazza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10827-019-00730-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spike-adding in a canonical three time scale model: superslow explosion & folded-saddle canards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Kirk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Applied Dynamical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (3), pp.1989-2017. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/17M1143411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01652020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronization of weakly coupled canard oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elif Köksal Ersöz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Krupa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 349, pp.46-61. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physd.2017.02.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ducks in space: from nonlinear absolute instability to noise-sustained structures in a pattern-forming system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Avitabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Knobloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Krupa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society of London. Series A, Mathematical and physical sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 473 (2207), pp.20170018. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspa.2017.0018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal canards in neural field equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Avitabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Knobloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95 (4), pp.042205. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.95.042205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A modular architecture for transparent computation in recurrent neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Carmantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Beim Graben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serafim Rodrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 85 (1), pp.85-105. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neunet.2016.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canard-Mediated (De)Synchronization in Coupled Phantom Bursters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elif Köksal Ersöz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Applied Dynamical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (1), pp.580-608. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/15M101840X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canards, folded nodes and mixed-mode oscillations in piecewise-linear slow-fast systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoni Guillamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Ponce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafel Prohens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serafim Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 58 (4), pp.653-691. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/15M1014528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spike-adding mechanism in parabolic bursters: the role of folded-saddle canards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serafim Rodrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica D: Nonlinear Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 331 (1), pp.58-70. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physd.2016.05.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-coded neurotransmitter release at excitatory and inhibitory synapses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serafim Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus M. Cortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrence J. Sejnowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 113 (8), pp.E1108-E1115. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1525591113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01386149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canards and spike-adding transitions in a minimal piecewise-linear Hindmarsh-Rose square-wave burster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soledad Fernández-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Krupa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (7), pp.073111. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4958297⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow-fast transitions to seizure states in the Wendling-Chauvel neural mass model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Faugeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Krupa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opera Medica et Physiologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Canards of Folded Singularities to Torus Canards in a Forced van der Pol Equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Burke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Granados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tasso J. Kaper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (2), pp.405-451. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00332-015-9279-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise-induced canard and mixed-mode oscillations in large stochastic networks with multiple timescales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 75 (5), pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canard solutions in planar piecewise linear systems with three zones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soledad Fernández-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Teruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.25. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14689367.2015.1079304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending the zero-derivative principle for slow–fast dynamical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Benoît</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morten Brøns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Krupa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Angewandte Mathematik und Physik = Journal of Applied mathematics and physics = Journal de mathématiques et de physique appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 66 (5), pp.2255-2270. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00033-015-0552-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01243307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canard-induced loss of stability across a homoclinic bifurcation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Françoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Mégret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Africaine de Recherche en Informatique et Mathématiques Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Volume 20 - 2015 - Special issue - Colloquium in Honor of Éric Benoît, pp.47-62. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/arima.1989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093445v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Multiple Time Scale Coupling of Piecewise Linear Oscillators. Application to a Neuroendocrine System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soledad Fernández-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Applied Dynamical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (2), pp.31. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/140984464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Dynamics of the Adenylate Energy System: Homeorhesis vs Homeostasis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ildefonso M. de La Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús M. Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edelmira Valero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serafim Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (10), pp.e108676. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0108676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed-mode oscillations due to a singular Hopf bifurcation in a forest pest model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morten Brøns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Krupa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Population Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canards in piecewise-linear systems: explosions and super-explosions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilio Freire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John S.J. Hogan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Ponce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phanikhrisna Thota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 469 (2154), pp.20120603. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rspa.2012.0603⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term synaptic plasticity in the deterministic Tsodyks-Markram model leads to unpredictable network dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus M. Cortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serafim Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Veltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel A. Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term synaptic plasticity in the deterministic Tsodyks-Markram model leads to unpredictable network dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus M Cortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serafim Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Veltz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel A Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (41), pp.16610-16615</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00936308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for the reconstruction of unkwnown non-monotonic growth functions in the chemostat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Sieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serafim Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioprocess and Biosystems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (10), pp.1496-1507. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00449-013-0912-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00860573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed-Mode Bursting Oscillations: Dynamics created by a slow passage through spike-adding canard explosion in a square-wave burster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tasso J. Kaper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Krupa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaos: An Interdisciplinary Journal of Nonlinear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (4), pp.046106. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4827026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical continuation techniques for planar slow-fast systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter de Maesschalck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Applied Dynamical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (3), pp.1159-1180. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/120877386⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canards of mixed type in a neural burster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Burke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tasso J. Kaper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark A. Kramer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 85 (2), 6 p. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.85.021920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codimension-Two Homoclinic Bifurcations Underlying Spike Adding in the Hindmarsh-Rose Burster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Linaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Champneys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Storace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Applied Dynamical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (3), pp.939-962. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/110848931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the numerical continuation of isolas of equilibria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Avitabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serafim Rodrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (11), 12 p. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S021812741250277X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflection, canards and excitability threshold in neuronal models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serafim Rodrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00285-012-0576-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A showcase of torus canards in neuronal bursters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Burke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna M. Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tasso J. Kaper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark A. Kramer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematical Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (3), </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/2190-8567-2-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed-Mode Oscillations with Multiple Time Scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Guckenheimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernd Krauskopf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Kuehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hinke M. Osinga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 54 (2), pp.211-288. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/100791233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed-mode oscillations in a multiple time scale phantom bursting system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Clément</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Journal on Applied Dynamical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (4), pp. 1458-1498. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1137/110860136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infection, Neuroinflammation and Interventions for Healthy Brain and Longevity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tamàs Fülöp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Ramassamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Frost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kaur, G.; Rattan, S.I.S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Mental Health in Ageing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 21, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Nature Switzerland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.255-275, 2024, Healthy Ageing and Longevity, 978-3-031-68513-2. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-68513-2_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piecewise-linear (PWL) canard dynamics : Simplifying singular perturbation theory in the canard regime using piecewise-linear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soledad Fernández-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafel Prohens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Teruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Mathematical Theory and Computational Methods, 978-3-319-66765-2. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-66766-9_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed-Mode Bursting Oscillations (MMBOs): slow passage through spike-adding canard explosion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multi-Scale Models, Slow-Fast Differential Equations, Averaging in Ecology and Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Bernoulli Centre, EPFL, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canards in 3D piecewise-linear slow-fast systems, application to neuron models.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th AIMS Conference on Dynamical Systems, Differential Equations and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01091239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflection lines near canards in 2D and 3D systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Slow-Fast Dynamics: Theory, Numerics and Application to Earth and Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00854374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extremum seeking via continuation techniques for optimizing biogas production in the chemostat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Sieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serafim Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC Symposium on Nonlinear Control Systems (NOLCOS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Toulouse, France. pp.152-157, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20130904-3-FR-2041.00053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00787510v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inflection methods for singular perturbation problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM Conference on Applications of Dynamical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Snowbird, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00854373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method for the reconstruction of unknown non-monotonic growth function in the chemostat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Sieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serafim Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Conference on Risk Assessment of Pharmaceuticals in the Environment - ICRAPHE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Barcelona, Spain. pp.169 - 175, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2012.6265633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canards, inflection and excitability threshold</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th AIMS Conference on Dynamical Systems, Differential Equations and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00854372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical System Modeling in Schizophrenia: A Narrative Review of Computational Psychiatry Frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Soydemir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Gauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Pignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Depannemaecker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05487358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From integrator to resonator neurons: A multiple-timescale scenario</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Girier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serafim Rodrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observing hidden neuronal states in experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Amakhin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Chizhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Girier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Sieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04333043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network torus canards and their mean-field limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emre Baspinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Avitabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canonical models for torus canards in elliptic bursters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emre Baspinar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Avitabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method for the reconstruction of unknown non-monotonic growth functions in the chemostat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Sieber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rapaport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serafim Rodrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00723246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex oscillations with multiple timescales - Application to neuronal dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Desroches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dynamical Systems [math.DS]. Universite Pierre et Marie Curie, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01254956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId315"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.fr/en" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inria.fr/en/inria-branch-university-montpellier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://team.inria.fr/mathneuro/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://epubs.siam.org/book-series/ne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-sop.inria.fr/members/Mathieu.Desroches/index.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885229v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Depannemaecker" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Tesler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Desroches" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Jirsa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Destexhe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10827-025-00893-7" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04665937v3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Kowalczyk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafim Rodrigues" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-024-01384-z" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05408631v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Amakhin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Chizhov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Girier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Sieber" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05408721v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisiane Lemaire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Campillo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-17468-2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05460207v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#224;s F&#252;l&#246;p" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Cohen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frost" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon L&#233;vesque" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahed Khalil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008117v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Baspinar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Simonti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Srour" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Avitabile" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.10.24.620012" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05408706v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Todd" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Cayco-Gajic" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gutkin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.112.014405" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04545904v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Penalva" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Teruel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Vich" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00332-024-10029-3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333041v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Erdem Sagtekin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-023-00976-7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108905v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Krupa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Mantegazza" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-023-01917-5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205607v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamas Fulop" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ramassamy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Laurent" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14737175.2023.2244162" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108504v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-023-08687-1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205020v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Yamakou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10867-023-09642-2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04011903v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Sensi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2023.133887" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03530186v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halgurd Taher" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-022-07406-6" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03589815v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Rinzel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009752" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03640331v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathios Pavlidis" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Goldbeter" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11571-022-09900-4" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03661402v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Larbi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Pawelec" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Provost" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines10040607" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881658v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio E. Teruel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0101778" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805801v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Earls" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C Calderer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zarnescu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rodrigues" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ac7b5d" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855921v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Guidolin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Victor" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Purpura" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2022.0677" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805857v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bourgade" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dupuis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Witkowski" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ADR-220061" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03326530v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bard Ermentrout" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1010569" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03129713v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-021-06441-z" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03661341v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usma Munawara" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Catanzaro" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weili Xu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crystal Tan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuiku Hirokawa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12979-021-00236-x" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03509307v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0037204" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03661431v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shreyansh Tripathi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ton Bunt" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/NDT.S264910" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03191275v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Pizzamiglio" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Scalmani" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009239" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411366v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Chever" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Zerimech" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI142203" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02977302v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jone Uria Albizuri" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00332-020-09650-9" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03661283v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ant&#244;nio N&#243;brega Santos" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan A. Cohen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mad.2020.111390" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03695185v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Barrio" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Coombes" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Fenton" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Luther" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2020.105275" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03661367v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40263-020-00737-1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412921v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Veltz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wechselberger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1306610" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01939157v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif K&#246;ksal Ers&#246;z" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Guillamon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Tabak" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-020-01490-1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01960691v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio R. Mirasso" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5050018" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02189808v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Guillamon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-019-00643-8" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02300433v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Beim Graben" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Jimenez-Marin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibai Diez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus M. Cortes" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2019.00062" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01911267v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Fran&#231;oise" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/2019018" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01520200v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faugeras" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10827-019-00730-8" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01652020v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Kirk" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1143411" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01558897v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2017.02.016" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01243304v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Knobloch" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2017.0018" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01386281v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Carmantini" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2016.09.001" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01558887v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.95.042205" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01256389v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Krupa" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cl&#233;ment" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M101840X" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01136874v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2016.05.011" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01243289v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Ponce" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafel Prohens" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1014528" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01386149v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terrence J. Sejnowski" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1525591113" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01243302v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soledad Fern&#225;ndez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4958297" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404623v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242892v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Burke" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Granados" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasso J. Kaper" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00332-015-9279-0" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253417v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Touboul" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244978v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14689367.2015.1079304" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01243307v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beno&#238;t" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Br&#248;ns" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00033-015-0552-8" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093445v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile M&#233;gret" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1989" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01146225v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140984464" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091238v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildefonso M. de La Fuente" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s M. Cort&#233;s" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edelmira Valero" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0108676" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924098v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00844799v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Freire" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John S.J. Hogan" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phanikhrisna Thota" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2012.0603" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-QRP084JM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857699v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00936308v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus M Cortes" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A Munoz" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00932344v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4827026" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00860573v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-013-0912-8" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00844785v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter de Maesschalck" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120877386" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765223v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Kramer" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.85.021920" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765189v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Linaro" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Champneys" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Storace" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110848931" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765172v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021812741250277X" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765148v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-012-0576-z" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6KZ52L1H-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765229v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna M. Barry" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2190-8567-2-3" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765216v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Guckenheimer" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Krauskopf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kuehn" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinke M. Osinga" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100791233" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669486v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vidal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110860136" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04858870v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lacombe" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-68513-2" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-68513-2_12" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651907v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-66766-9_3" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66766-9_3" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091242v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091239v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00854374v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787510v2" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130904-3-FR-2041.00053" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00854373v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748259v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2012.6265633" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00854372v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487358v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Soydemir" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauld" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pignon" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05458905v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Fedorov" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Soria-G&#243;mez" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077398v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333043v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232000v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Danielewicz" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Encinas" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588795v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03045649v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723246v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01254956v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.fr/en" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inria.fr/en/inria-branch-university-montpellier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://team.inria.fr/mathneuro/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://epubs.siam.org/book-series/ne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-sop.inria.fr/members/Mathieu.Desroches/index.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05458905v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Fedorov" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Campillo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Desroches" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Soria-G&#243;mez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafim Rodrigues" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP289617" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232000v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Danielewicz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Girier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Chizhov" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Manuel Encinas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0339418" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05584945v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengjun Ding" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Yu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danillo Barros de Souza" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0288666" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05460207v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#224;s F&#252;l&#246;p" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Cohen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frost" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon L&#233;vesque" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahed Khalil" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13872877251415571" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885229v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Depannemaecker" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Tesler" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktor Jirsa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Destexhe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10827-025-00893-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04665937v3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Kowalczyk" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-024-01384-z" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05408631v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Amakhin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Sieber" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05408721v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louisiane Lemaire" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-17468-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008117v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Baspinar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Simonti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Srour" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Avitabile" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.10.24.620012" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05408706v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Todd" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Cayco-Gajic" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gutkin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.112.014405" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04545904v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Penalva" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Teruel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Vich" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00332-024-10029-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333041v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Erdem Sagtekin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-023-00976-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108905v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Krupa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Mantegazza" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-023-01917-5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205607v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamas Fulop" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ramassamy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Laurent" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14737175.2023.2244162" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108504v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-023-08687-1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205020v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Yamakou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10867-023-09642-2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04011903v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Sensi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2023.133887" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03530186v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halgurd Taher" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-022-07406-6" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03589815v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Rinzel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009752" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03640331v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efstathios Pavlidis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Goldbeter" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11571-022-09900-4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03661402v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Larbi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Pawelec" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Provost" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines10040607" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881658v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio E. Teruel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0101778" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805801v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Earls" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-C Calderer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zarnescu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rodrigues" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ac7b5d" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855921v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Guidolin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Victor" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Purpura" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2022.0677" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805857v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bourgade" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dupuis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Witkowski" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ADR-220061" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03326530v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bard Ermentrout" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1010569" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03129713v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-021-06441-z" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03661341v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usma Munawara" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Catanzaro" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weili Xu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crystal Tan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuiku Hirokawa" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12979-021-00236-x" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03509307v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0037204" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03661431v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shreyansh Tripathi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ton Bunt" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/NDT.S264910" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03191275v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Pizzamiglio" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Scalmani" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009239" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411366v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Chever" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Zerimech" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/JCI142203" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02977302v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jone Uria Albizuri" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00332-020-09650-9" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03661283v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ant&#244;nio N&#243;brega Santos" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan A. Cohen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mad.2020.111390" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03695185v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Barrio" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Coombes" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Fenton" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Luther" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2020.105275" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412921v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Veltz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wechselberger" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1306610" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03661367v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40263-020-00737-1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01939157v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif K&#246;ksal Ers&#246;z" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Guillamon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Tabak" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-020-01490-1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01960691v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio R. Mirasso" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5050018" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02189808v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Guillamon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11538-019-00643-8" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02300433v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Beim Graben" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Jimenez-Marin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibai Diez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus M. Cortes" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncom.2019.00062" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01911267v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Fran&#231;oise" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmnp/2019018" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01520200v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faugeras" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10827-019-00730-8" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01652020v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Kirk" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1143411" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01558897v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2017.02.016" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01243304v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Knobloch" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2017.0018" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01558887v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.95.042205" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01386281v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Carmantini" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neunet.2016.09.001" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01256389v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Krupa" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Cl&#233;ment" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M101840X" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01243289v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Ponce" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafel Prohens" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1014528" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01136874v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physd.2016.05.011" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01386149v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terrence J. Sejnowski" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1525591113" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01243302v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soledad Fern&#225;ndez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4958297" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404623v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01242892v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Burke" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Granados" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tasso J. Kaper" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00332-015-9279-0" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253417v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Touboul" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01244978v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14689367.2015.1079304" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01243307v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beno&#238;t" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morten Br&#248;ns" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00033-015-0552-8" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093445v2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile M&#233;gret" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1989" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01146225v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140984464" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091238v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildefonso M. de La Fuente" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s M. Cort&#233;s" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edelmira Valero" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0108676" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924098v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00844799v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Freire" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John S.J. Hogan" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phanikhrisna Thota" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2012.0603" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-QRP084JM-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00857699v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00936308v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus M Cortes" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A Munoz" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00860573v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rapaport" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00449-013-0912-8" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00932344v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4827026" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00844785v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter de Maesschalck" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120877386" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765223v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A. Kramer" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.85.021920" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765189v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Linaro" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Champneys" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Storace" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110848931" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765172v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021812741250277X" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765148v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00285-012-0576-z" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6KZ52L1H-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765229v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna M. Barry" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2190-8567-2-3" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765216v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Guckenheimer" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Krauskopf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kuehn" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hinke M. Osinga" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100791233" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669486v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vidal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110860136" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04858870v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lacombe" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-68513-2" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-68513-2_12" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651907v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-66766-9_3" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66766-9_3" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091242v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091239v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00854374v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787510v2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130904-3-FR-2041.00053" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00854373v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748259v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2012.6265633" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00854372v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487358v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Soydemir" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauld" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pignon" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077398v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04333043v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588795v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03045649v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00723246v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01254956v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>